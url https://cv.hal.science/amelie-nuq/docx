--- v1 (2026-03-25)
+++ v2 (2026-05-06)
@@ -616,265 +616,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01744409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de la sexualité des jeunes Valenciennes sous le franquisme (années 1940 et 1950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Nuq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Histoire et conflits de mémoire en Espagne, 127 (127), pp.165-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ving.127.0165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Swain Shurlee et Hillel Margot, Child, nation, race and empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Nuq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rhei.3739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01744414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Spain really different ? Genèse et histoire des tribunaux pour mineurs espagnols de la fin du xixe siècle aux années 1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Nuq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17, pp.21-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rhei.3773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01416851v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01213428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La congrégation des Tertiaires capucins et la réception des modèles internationaux de prise en charge des jeunes délinquants (Espagne, 1904-1936)</w:t>
               </w:r>
@@ -1276,1675 +1276,1675 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une jeunesse engagée au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Thivend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Nuq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conserver les archives de l'aventure pour en faire l'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARHRA, Apr 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04194343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catching Dreams: an Intimate and Popular History of the Aspirations of Spanish Youth (1920's-1980's)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Nuq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tsukuba Conference for Future Shapers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Tsukuba, Sep 2023, Tsukuba (JAPAN), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04288114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une jeunesse engagée au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Nuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Une jeunesse engagée au XXe siècle</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Thivend</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecrire l’histoire d’une jeunesse active. Les archives des mouvements de jeunesse et des scoutismes à Lyon au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04288162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Au Planning, on n’écrit jamais, on attend que ce soient les autres’ : pour une histoire sociale du Planning familial de l’Isère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Nuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres nationales de l’Institut français du monde associatif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFMA, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marianne Thivend</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04288156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amour, genre et santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Nuq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conserver les archives de l'aventure pour en faire l'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LARHRA, Apr 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'axe Genre et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARHRA, Apr 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03969715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre en cases, mettre en cause(s) : représentations graphiques de l’enfance irrégulière sous la guerre civile et la dictature franquiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Nuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Vaquero Lecuona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enfants mis en cases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Angoulême, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04288159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grenoble et ses échelles : une approche géo-historique du Planning familial 1956-2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Nuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une histoire décentrée des Plannings familiaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04288163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grenoble et ses échelles : une approche géo-historique du Planning familial (1956-2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Favier</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Nuq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'axe Genre et Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LARHRA, Apr 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Pour une histoire décentrée des Plannings familiaux. Etat des lieux documentaire et historiographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">‘Au Planning, on n’écrit jamais, on attend que ce soient les autres’ : pour une histoire sociale du Planning familial de l’Isère</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’espadrille et l’histoire des ‘aires culturelles’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Nuq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment faire l’histoire du monde ? La piste des objets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04288164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le poids des normes de genre sur la prise en charge de la déviance juvénile dans l’Espagne franquiste (années 1940 et 1950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Nuq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre et émancipation. 2ème congrès du GIS Genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02288588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Personal Is Political&amp;quot; : Gaining Access to the Archives of the Reformatories of the Francoist Era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Nuq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISCHE 41 (International Standing Conference for the History of Education 41)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02288587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘The Personal Is Political’: Gaining Access to the Archives of the Reformatories of the Francoist Era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Nuq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Standing Conference for the History of Education 41</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04288154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séparation familiale et répression politique : trois itinéraires biographiques d’enfants de ‘rouges’ dans l’Espagne de l’après-guerre civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Nuq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfants et adolescents ‘sans famille’ dans les guerres du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Pierrefite-sur-Seine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04288115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise de parole des puni.es en contexte dictatorial et post-dictatorial. Apports des témoignages et enjeux méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Nuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, IFMA, Dec 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Le Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une histoire des puni.es dans les institutions disciplinaires en Europe aux XIXe et XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mettre en cases, mettre en cause(s) : représentations graphiques de l’enfance irrégulière sous la guerre civile et la dictature franquiste</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on prendre soin des jeunes déviant.es dans l’Espagne de Franco ? Étude sur le travail de care en contexte coercitif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Nuq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail de care, genre et dépendances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De bonnes raisons de punir les mineur.es déviant.es? Etude comparée France/Espagne franquiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Nuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Angoulême, France</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Yvorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La micropénalité en institutions en Europe aux XIXe et XXe siècles. « Administrer les punitions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’ambivalence de la punition dans un État dictatorial : entre volonté affichée de rééducation et silence disciplinaire. Le cas des maisons de redressement de l’Espagne franquiste (1939-1975)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Nuq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sources &amp; méthodes de la micropénalité en institutions en Europe (XIXe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Heil Hitler! ¡Arriba España!’: Putting ‘Brown Internationalism’ to the Test of Social Policy (Germany/Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Nuq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Internationalization of Nazi Labor and Social Policy and the Role of the Reichsarbeitsministerium, 1933-1945</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuer la guerre civile par d’autres moyens ? La rééducation des jeunes déviants dans les reformatorios de l’Espagne franquiste pendant l’après-guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Nuq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Posguerras. 75 aniversario del fin de la guerra civil española</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gutmaro Gómez Bravo; Rubén Pallol, Apr 2014, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Porto, Portugal</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoist Juvenile Courts? The Adaptation and Evolution of the Spanish Juvenile Court System Between 1939 and 1975</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Nuq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulations, Forms of Reception and Transformation of the Juvenile Court Model in the Later 20th Century, European Social Science History Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Angers, France</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proteger y reformar a la infancia: la reeducación de los jóvenes desviados en los reformatorios de la España franquista (1939-1975)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Nuq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Centre d'Estudis sobre les Èpoques Franquista i Democràtica (CEFID), Universitat Autònoma de Barcelona</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Barcelona, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Porto, Portugal</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protéger et redresser : quelle spécificité de la prise en charge de la déviance juvénile dans l'Espagne franquiste (1939-1975) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Nuq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métabolisation du droit et de la justice : un concept opératoire pour penser le rapport global-local ? (Ancien Régime - époque contemporaine), 3èmes Journées suisses d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...659 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997343v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01997341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un enfermement politique ? La rééducation des jeunes déviants dans les maisons de redressement franquistes (Espagne, 1939-1975)</w:t>
               </w:r>
@@ -3590,732 +3590,732 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Nuq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'épicerie du monde. La mondialisation par les produits alimentaires du XVIIIe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03793148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'huile d'olive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Nuq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'épicerie du monde. La mondialisation par les produits alimentaires du XVIIIe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Fayard, pp.368-372, 2022, 978-2-213-72143-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04288086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espadrille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Nuq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le magasin du monde : la mondialisation par les objets du XVIIIe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, pp.390-393, 2022, 978-2-8185-0688-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04288087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reformar a niños peligrosos, proteger a niñas en peligro: una aproximación desde la perspectiva de género a la desviación juvenil en la España de Franco (décadas de 1940 y 1950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Nuq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conxita Mir, Ángela Cenarro (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mujeres, género y violencia en la Guerra Civil y la dictadura de Franco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tirant Humanidades, pp.281-313, 2021, 9788418614989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03508242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reformar a niños peligrosos, proteger a niñas en peligro: una aproximación desde la perspectiva de género a la desviación juvenil en la España de Franco (décadas de 1940 y 1950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Nuq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mujeres, género y violencia en la Guerra Civil y la dictadura de Franco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tirant Humanidades, pp.281-313, 2021, 978-84-18614-98-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04288089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espadrille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Nuq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le magasin du monde : la mondialisation par les objets du XVIIIe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard, pp.390-393, 2022, 978-2-8185-0688-2</w:t>
+              <w:t xml:space="preserve">, Fayard, p.390-393, 2020, 978-2-213-71678-7 (br.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Tirant Humanidades, pp.281-313, 2021, 978-84-18614-98-9</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When Fascism Does Not Keep its Promises: The Ambivalent Relations of Nazi Germany and Francoist Spain in the Field of Social Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Nuq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Kott; Kiran Patel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nazism across Borders. The Social Policies of the Third Reich and their Global Appeal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.201-226, 2018, 978-0-19-882896-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Tirant Humanidades, pp.281-313, 2021, 9788418614989</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rééduquer les « mauvaises filles ». Essai d’analyse comparée dans l'Espagne franquiste, en France et en RDA (années 1940-1950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Nuq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Berger; Anne Kwaschik. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La « condition féminine »Feminismus und Frauenbewegung im 19. und 20. Jahrhundert / Féminismes et mouvements de femmes aux XIXe–XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Franz Steiner Verlag, pp.279-290, 2016, Schriftenreihe des deutsch-französischen Historikerkomitees, 978-3-515-11395-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fayard, p.390-393, 2020, 978-2-213-71678-7 (br.)</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01357161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Marseille à Barcelone, le redressement de la jeunesse selon l’abbé Fissiaux (XIXe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Nuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Regnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Américi Laurence; Daumalin Xavier; Raveux Olivier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mosaïque des racines : pouvoirs, cultures et sociétés en France et en Méditerranée, XVIe-XXIe siècle : mélanges en l'honneur du professeur Gérard Chastagnaret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.193-204, 2014, 978-2-85399-910-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University Press, pp.201-226, 2018, 978-0-19-882896-9</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Marseille à Barcelone. Le redressement de la jeunesse selon l'abbé Fiscaux (XIXe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Regnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Nuq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mosaïque des racines. Pouvoirs, cultures et sociétés en France et en Méditerranée XVIe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.193-204, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...154 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808584v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01213486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La première maison de redressement espagnole, l'École de réforme et l'asile de correction paternelle de Santa Rita (1883-1936)</w:t>
               </w:r>
@@ -4655,51 +4655,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911989v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salmon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baby" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Godicheau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Nuq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rousselot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.161.0075" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04288105v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02656914231216298" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04288108v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhei.021.0129" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744401v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.4098" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416853v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.029.0171" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744409v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744414v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.3739" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416851v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.3773" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213428v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.127.0165" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252662v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.2850" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213457v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.3230" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213500v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5037" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213467v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.4072" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213508v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.710" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04288114v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04288162v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Thivend" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194343v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969715v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Favier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04288156v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04288159v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vaquero Lecuona" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518492v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04288163v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04288164v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288587v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288588v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04288154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04288115v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980861v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Bonhomme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gimenez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980886v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980880v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980873v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Yvorel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997348v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997338v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997343v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997341v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213444v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997344v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997347v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04779446v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04288081v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04288074v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486677v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04288071v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04288086v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793148v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04288087v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04288089v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508242v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138690v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980840v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357161v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808584v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Regnard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213486v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213449v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.24029" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01213642v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911989v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salmon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baby" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Godicheau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Nuq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rousselot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.161.0075" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04288105v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02656914231216298" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04288108v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhei.021.0129" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744401v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.4098" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416853v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.029.0171" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744409v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213428v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.127.0165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744414v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.3739" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416851v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.3773" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252662v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.2850" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213457v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.3230" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213500v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5037" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213467v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.4072" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213508v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.710" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194343v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Thivend" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04288114v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04288162v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04288156v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Favier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969715v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04288159v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vaquero Lecuona" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04288163v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518492v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04288164v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288588v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288587v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04288154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04288115v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980861v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Bonhomme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gimenez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980886v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980873v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Yvorel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980880v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997348v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997338v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997343v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213444v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997344v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997347v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04779446v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04288081v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04288074v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486677v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04288071v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793148v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04288086v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04288087v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508242v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04288089v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138690v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980840v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357161v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213486v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Regnard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808584v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213449v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.24029" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01213642v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>