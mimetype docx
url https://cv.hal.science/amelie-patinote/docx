--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -298,373 +298,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knock out of specific maternal vitellogenins in zebrafish (Danio rerio) evokes vital changes in egg proteomic profiles that resemble the phenotype of poor quality eggs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rainbow trout discriminate 2-D photographs of conspecifics from distracting stimuli using an innovative operant conditioning device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Kleiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozlem Yilmaz</w:t>
+                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie Patinote</w:t>
+                <w:t xml:space="preserve">Pierre-Lo Sudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Com</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-021-07606-1⟩</w:t>
+              <w:t xml:space="preserve">Learning and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (3), pp.292-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13420-020-00453-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03218476v1</w:t>
+                <w:t xml:space="preserve">hal-03133130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainbow trout discriminate 2-D photographs of conspecifics from distracting stimuli using an innovative operant conditioning device</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Kleiber</w:t>
+                <w:t xml:space="preserve">Knock out of specific maternal vitellogenins in zebrafish (Danio rerio) evokes vital changes in egg proteomic profiles that resemble the phenotype of poor quality eggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozlem Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amélie Patinote</w:t>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Lo Sudan</w:t>
+                <w:t xml:space="preserve">Charles Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gourmelen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 49 (3), pp.292-306. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13420-020-00453-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-021-07606-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133130v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03218476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome editing reveals reproductive and developmental dependencies on specific types of vitellogenin in zebrafish (Danio rerio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozlem Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 86 (9), pp.1168-1188. </w:t>
@@ -875,51 +875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -953,90 +953,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple vitellogenins in zebrafish (Danio rerio): quantitative inventory of genes, transcripts and proteins, and relation to egg quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozlem Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 44 (6), pp.1509-1525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1195,90 +1195,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scrambled eggs: Proteomic portraits and novel biomarkers of egg quality in zebrafish (Danio rerio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozlem Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1413,51 +1413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Lo Sudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society (EAS), Sep 2022, Rimini, Italy. pp.262-263</w:t>
@@ -2038,103 +2038,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome editing reveals developmental dependencies on specific types of vitellogenesis in Zebrafish (Danio rerio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozlem Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto Nacional de Pesquisas da Amazônia (INPA). Manaus, BRA., Jun 2018, Manaus, Brazil. 251 p</w:t>
@@ -2157,355 +2157,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mutation of FSHR affects reproductive physiology and growth in zebrafish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
+                <w:t xml:space="preserve">Molecular portrait of egg quality and novel maternal-effect genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Zarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Instituto Nacional de Pesquisas da Amazônia (INPA). Manaus, BRA., Jun 2018, Manaus, Brazil. 251 p</w:t>
+              <w:t xml:space="preserve">, Instituto Nacional de Pesquisas da Amazônia (INPA). Manaus, BRA, Jun 2018, Manaus, Brazil. 251 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809606v1</w:t>
+                <w:t xml:space="preserve">hal-01809604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular portrait of egg quality and novel maternal-effect genes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+                <w:t xml:space="preserve">The mutation of FSHR affects reproductive physiology and growth in zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Zarski</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Instituto Nacional de Pesquisas da Amazônia (INPA). Manaus, BRA, Jun 2018, Manaus, Brazil. 251 p</w:t>
+              <w:t xml:space="preserve">, Instituto Nacional de Pesquisas da Amazônia (INPA). Manaus, BRA., Jun 2018, Manaus, Brazil. 251 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809604v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISPR/Cas9 disturbance of the multiple vitellogenin (vtg) system: essential functions of different vtg types during zebrafish egg, embryo and larval development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozlem Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of South Bohemia in České Budějovice. CZE., Sep 2017, Vodnany, Czech Republic. 156 p</w:t>
@@ -2560,64 +2560,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of South Bohemia in České Budějovice. CZE., Sep 2017, Vodnany, Czech Republic. 156 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2901,51 +2901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Genomics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Nordland. NOR., Apr 2016, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2964,303 +2964,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un pondoir de masse pour Zebrafish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular signature and stemness properties of paired spermatogonia in zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Curran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taiju Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées des Installations Expérimentales LPGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">5. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Politecnica delle Marche. ITA., Sep 2015, Ancona, Italy. 290 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795188v1</w:t>
+                <w:t xml:space="preserve">hal-02743293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triploïdisation de Zebrafish</w:t>
+                <w:t xml:space="preserve">Un pondoir de masse pour Zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Curran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées des Installations Expérimentales LPGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798503v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular signature and stemness properties of paired spermatogonia in zebrafish</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Triploïdisation de Zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Patinote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Curran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università Politecnica delle Marche. ITA., Sep 2015, Ancona, Italy. 290 p</w:t>
+              <w:t xml:space="preserve">1. Journées des Installations Expérimentales LPGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743293v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of three diets on the reproductive performances of zebrafish &amp;lt;em&amp;gt;&amp;lt;/em&amp;gt;Danio rerio&amp;lt;em&amp;gt;&amp;lt;/em&amp;gt;, optimization of semen cryopreservation</w:t>
               </w:r>
@@ -3412,51 +3412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Lo Sudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3524,77 +3524,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Peyrafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Lo Sudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t>
@@ -3748,103 +3748,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolement et caractérisation de cellules germinales souches adultes à partir de lignées de poissons zèbre transgéniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Curran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Curran</w:t>
+                <w:t xml:space="preserve">Aude Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taiju Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
@@ -3994,103 +3994,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stemness properties and molecular signature of paired spermatogonia in adult zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Curran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Curran</w:t>
+                <w:t xml:space="preserve">Aude Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taiju Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germline Stem Cells Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, San Francisco, CA, United States. , 2016, Abcam Germline Stem Cells Conference</w:t>
@@ -4119,103 +4119,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stemness properties and molecular signature of paired spermatogonia in adult zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Curran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Curran</w:t>
+                <w:t xml:space="preserve">Aude Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taiju Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. European Testis Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Saint-Malo, France. , 2016, European Workshop on the Molecular and Cellular Endocrinology of the testis</w:t>
@@ -4315,64 +4315,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -4420,254 +4420,254 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">foxr1 is a novel maternal-effect gene in fish that regulates embryonic cell growth via p21 and rictor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Cheung</w:t>
+                <w:t xml:space="preserve">Genome editing reveals reproductive and developmental dependencies on specific types of 2 vitellogenin in zebrafish (Danio rerio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozlem Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790845v1</w:t>
+                <w:t xml:space="preserve">hal-02791030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome editing reveals reproductive and developmental dependencies on specific types of 2 vitellogenin in zebrafish (Danio rerio)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ozlem Yilmaz</w:t>
+                <w:t xml:space="preserve">foxr1 is a novel maternal-effect gene in fish that regulates embryonic cell growth via p21 and rictor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791030v1</w:t>
+                <w:t xml:space="preserve">hal-02790845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lost in translation: egg transcriptome reveals molecular signature to predict developmental success and novel maternal-effect genes</w:t>
               </w:r>
@@ -4865,51 +4865,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B62095FA"/>
+    <w:nsid w:val="A8793D9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5096,51 +5096,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-patinote" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502340v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kleiber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-L&#244; Sudan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737825" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03218476v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Yilmaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Patinote" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07606-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03133130v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo Sudan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourmelen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-020-00453-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278084v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23231" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185873v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheung" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5930-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867990v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.5534" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442684v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-018-0524-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626578v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lagant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Barrieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640969v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lavigne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188084" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844909v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169660v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940592v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282328v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284510v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169586v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Trempont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809605v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809606v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809604v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zarski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595005v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604755v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605273v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742947v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795188v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798503v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Curran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743293v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gautier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiju Saito" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746991v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717486v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734085v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peyrafort" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911965v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Forget" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sohm" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Edouard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Morton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740984v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801613v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743872v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743666v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141858v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790845v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791030v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169273v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-patinote" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502340v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kleiber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-L&#244; Sudan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737825" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03133130v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo Sudan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourmelen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-020-00453-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03218476v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Yilmaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Patinote" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07606-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278084v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23231" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185873v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheung" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5930-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867990v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.5534" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442684v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-018-0524-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626578v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lagant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Barrieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640969v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lavigne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188084" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844909v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169660v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940592v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282328v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284510v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169586v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Trempont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809605v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809604v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zarski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809606v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595005v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604755v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605273v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742947v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743293v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Curran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gautier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiju Saito" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795188v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798503v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746991v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717486v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734085v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peyrafort" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911965v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Forget" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sohm" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Edouard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Morton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740984v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801613v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743872v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743666v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141858v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791030v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790845v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169273v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>