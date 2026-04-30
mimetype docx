--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -298,373 +298,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainbow trout discriminate 2-D photographs of conspecifics from distracting stimuli using an innovative operant conditioning device</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Knock out of specific maternal vitellogenins in zebrafish (Danio rerio) evokes vital changes in egg proteomic profiles that resemble the phenotype of poor quality eggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amélie Patinote</w:t>
+                <w:t xml:space="preserve">Ozlem Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Lo Sudan</w:t>
+                <w:t xml:space="preserve">Amelie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gourmelen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13420-020-00453-2⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-021-07606-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133130v1</w:t>
+                <w:t xml:space="preserve">inserm-03218476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knock out of specific maternal vitellogenins in zebrafish (Danio rerio) evokes vital changes in egg proteomic profiles that resemble the phenotype of poor quality eggs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amelie Patinote</w:t>
+                <w:t xml:space="preserve">Rainbow trout discriminate 2-D photographs of conspecifics from distracting stimuli using an innovative operant conditioning device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Pineau</w:t>
+                <w:t xml:space="preserve">Pierre-Lo Sudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bobe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (1), pp.308. </w:t>
+              <w:t xml:space="preserve">Learning and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (3), pp.292-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-021-07606-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13420-020-00453-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03218476v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome editing reveals reproductive and developmental dependencies on specific types of vitellogenin in zebrafish (Danio rerio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozlem Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 86 (9), pp.1168-1188. </w:t>
@@ -830,455 +830,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foxr1 is a novel maternal-effect gene in fish that is required for early embryonic success</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Cheung</w:t>
+                <w:t xml:space="preserve">Multiple vitellogenins in zebrafish (Danio rerio): quantitative inventory of genes, transcripts and proteins, and relation to egg quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozlem Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.5534⟩</w:t>
+              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (6), pp.1509-1525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10695-018-0524-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867990v1</w:t>
+                <w:t xml:space="preserve">hal-02442684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple vitellogenins in zebrafish (Danio rerio): quantitative inventory of genes, transcripts and proteins, and relation to egg quality</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les systèmes d'informations de phénotypage des animaux à l'Inra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lagant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Barrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, pp.53-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442684v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes d'informations de phénotypage des animaux à l'Inra</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Bailly</w:t>
+                <w:t xml:space="preserve">Foxr1 is a novel maternal-effect gene in fish that is required for early embryonic success</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Barbey</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.5534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626578v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scrambled eggs: Proteomic portraits and novel biomarkers of egg quality in zebrafish (Danio rerio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozlem Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1413,51 +1413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Lo Sudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society (EAS), Sep 2022, Rimini, Italy. pp.262-263</w:t>
@@ -1480,720 +1480,716 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction des 3èmes Journées des Installations Expérimentales 2019 de LPGP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi de la croissance d'une cohorte de poissons-zèbres mutés pour Fshr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées des Installations Expérimentales LPGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169712v1</w:t>
+                <w:t xml:space="preserve">hal-03169660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la croissance d'une cohorte de poissons-zèbres mutés pour Fshr</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Que s'est-il passé aux Installations Expérimentales depuis 2 ans ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées des Installations Expérimentales LPGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169660v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que s'est-il passé aux Installations Expérimentales depuis 2 ans ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What makes a good egg: new insights from CRISPR/Cas9 genome editing in fish model species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées des Installations Expérimentales LPGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rennes, France. pp.71-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940592v1</w:t>
+                <w:t xml:space="preserve">hal-02282328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What makes a good egg: new insights from CRISPR/Cas9 genome editing in fish model species</w:t>
+                <w:t xml:space="preserve">What makes a fish egg able to be fertilized and subsequently develop into an embryo: new insights from CRISPR/Cas9 genome editing in model species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Patinote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rennes, France. pp.71-72</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282328v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What makes a fish egg able to be fertilized and subsequently develop into an embryo: new insights from CRISPR/Cas9 genome editing in model species</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+                <w:t xml:space="preserve">Production de zebrafish triploïdes pour la compréhension de l'hypertrophie testiculaire observés chez les animaux vieillissants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Trempont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">3. Journées des Installations Expérimentales LPGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284510v1</w:t>
+                <w:t xml:space="preserve">hal-03169586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de zebrafish triploïdes pour la compréhension de l'hypertrophie testiculaire observés chez les animaux vieillissants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction des 3èmes Journées des Installations Expérimentales 2019 de LPGP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées des Installations Expérimentales LPGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169586v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome editing reveals developmental dependencies on specific types of vitellogenesis in Zebrafish (Danio rerio)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ozlem Yilmaz</w:t>
+                <w:t xml:space="preserve">The mutation of FSHR affects reproductive physiology and growth in zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto Nacional de Pesquisas da Amazônia (INPA). Manaus, BRA., Jun 2018, Manaus, Brazil. 251 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809605v1</w:t>
+                <w:t xml:space="preserve">hal-01809606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular portrait of egg quality and novel maternal-effect genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2215,655 +2211,659 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto Nacional de Pesquisas da Amazônia (INPA). Manaus, BRA, Jun 2018, Manaus, Brazil. 251 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mutation of FSHR affects reproductive physiology and growth in zebrafish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
+                <w:t xml:space="preserve">Genome editing reveals developmental dependencies on specific types of vitellogenesis in Zebrafish (Danio rerio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozlem Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto Nacional de Pesquisas da Amazônia (INPA). Manaus, BRA., Jun 2018, Manaus, Brazil. 251 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809606v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR/Cas9 disturbance of the multiple vitellogenin (vtg) system: essential functions of different vtg types during zebrafish egg, embryo and larval development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ozlem Yilmaz</w:t>
+                <w:t xml:space="preserve">The invalidation of the FSHR gene in zebrafish leads to a gain of body weight, a biased sex-steroid and a decrease in sperm quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of South Bohemia in České Budějovice. CZE., Sep 2017, Vodnany, Czech Republic. 156 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595005v1</w:t>
+                <w:t xml:space="preserve">hal-01579295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The invalidation of the FSHR gene in zebrafish leads to a gain of body weight, a biased sex-steroid and a decrease in sperm quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
+                <w:t xml:space="preserve">Egg transcriptome reveals molecular signature that can predict developmental competence and novel maternal-effect genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of South Bohemia in České Budějovice. CZE., Sep 2017, Vodnany, Czech Republic. 156 p</w:t>
+              <w:t xml:space="preserve">10. European Zebrafish Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579295v1</w:t>
+                <w:t xml:space="preserve">hal-01604755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egg transcriptome reveals molecular signature that can predict developmental competence and novel maternal-effect genes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Récolte de sperme sur des poissons zèbres mutés pour analyse en cytométrie de flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European Zebrafish Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">2. Journées des Installations Expérimentales LPGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604755v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récolte de sperme sur des poissons zèbres mutés pour analyse en cytométrie de flux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CRISPR/Cas9 disturbance of the multiple vitellogenin (vtg) system: essential functions of different vtg types during zebrafish egg, embryo and larval development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozlem Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées des Installations Expérimentales LPGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">6. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of South Bohemia in České Budějovice. CZE., Sep 2017, Vodnany, Czech Republic. 156 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605273v1</w:t>
+                <w:t xml:space="preserve">hal-01595005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel maternal transcripts that define fish egg quality</w:t>
               </w:r>
@@ -2901,51 +2901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Genomics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Nordland. NOR., Apr 2016, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2964,303 +2964,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular signature and stemness properties of paired spermatogonia in zebrafish</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un pondoir de masse pour Zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università Politecnica delle Marche. ITA., Sep 2015, Ancona, Italy. 290 p</w:t>
+              <w:t xml:space="preserve">1. Journées des Installations Expérimentales LPGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743293v1</w:t>
+                <w:t xml:space="preserve">hal-02795188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un pondoir de masse pour Zebrafish</w:t>
+                <w:t xml:space="preserve">Triploïdisation de Zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Curran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées des Installations Expérimentales LPGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795188v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triploïdisation de Zebrafish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular signature and stemness properties of paired spermatogonia in zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Curran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taiju Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées des Installations Expérimentales LPGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">5. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Politecnica delle Marche. ITA., Sep 2015, Ancona, Italy. 290 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798503v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of three diets on the reproductive performances of zebrafish &amp;lt;em&amp;gt;&amp;lt;/em&amp;gt;Danio rerio&amp;lt;em&amp;gt;&amp;lt;/em&amp;gt;, optimization of semen cryopreservation</w:t>
               </w:r>
@@ -3412,51 +3412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Lo Sudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3524,77 +3524,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Peyrafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Lo Sudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t>
@@ -3748,103 +3748,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolement et caractérisation de cellules germinales souches adultes à partir de lignées de poissons zèbre transgéniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Curran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taiju Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
@@ -3912,51 +3912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3994,103 +3994,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stemness properties and molecular signature of paired spermatogonia in adult zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Curran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taiju Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germline Stem Cells Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, San Francisco, CA, United States. , 2016, Abcam Germline Stem Cells Conference</w:t>
@@ -4119,103 +4119,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stemness properties and molecular signature of paired spermatogonia in adult zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Curran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taiju Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. European Testis Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Saint-Malo, France. , 2016, European Workshop on the Molecular and Cellular Endocrinology of the testis</w:t>
@@ -4302,77 +4302,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -4420,254 +4420,254 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome editing reveals reproductive and developmental dependencies on specific types of 2 vitellogenin in zebrafish (Danio rerio)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ozlem Yilmaz</w:t>
+                <w:t xml:space="preserve">foxr1 is a novel maternal-effect gene in fish that regulates embryonic cell growth via p21 and rictor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791030v1</w:t>
+                <w:t xml:space="preserve">hal-02790845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">foxr1 is a novel maternal-effect gene in fish that regulates embryonic cell growth via p21 and rictor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Cheung</w:t>
+                <w:t xml:space="preserve">Genome editing reveals reproductive and developmental dependencies on specific types of 2 vitellogenin in zebrafish (Danio rerio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozlem Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790845v1</w:t>
+                <w:t xml:space="preserve">hal-02791030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lost in translation: egg transcriptome reveals molecular signature to predict developmental success and novel maternal-effect genes</w:t>
               </w:r>
@@ -4865,51 +4865,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A8793D9B"/>
+    <w:nsid w:val="9C8F4F38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5096,51 +5096,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-patinote" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502340v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kleiber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-L&#244; Sudan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737825" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03133130v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo Sudan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourmelen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-020-00453-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03218476v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Yilmaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Patinote" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07606-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278084v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23231" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185873v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheung" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5930-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867990v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.5534" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442684v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-018-0524-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626578v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lagant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Barrieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640969v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lavigne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188084" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844909v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169660v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940592v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282328v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284510v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169586v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Trempont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809605v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809604v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zarski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809606v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595005v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604755v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605273v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742947v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743293v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Curran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gautier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiju Saito" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795188v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798503v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746991v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717486v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734085v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peyrafort" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911965v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Forget" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sohm" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Edouard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Morton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740984v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801613v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743872v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743666v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141858v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791030v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790845v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169273v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-patinote" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502340v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kleiber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-L&#244; Sudan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737825" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03218476v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Yilmaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Patinote" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07606-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03133130v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo Sudan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourmelen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-020-00453-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278084v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23231" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185873v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheung" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5930-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442684v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-018-0524-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626578v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lagant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Barrieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867990v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.5534" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640969v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lavigne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188084" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844909v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169660v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940592v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282328v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284510v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169586v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Trempont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169712v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809606v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809604v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zarski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809605v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579295v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604755v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605273v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595005v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742947v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795188v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798503v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Curran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743293v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gautier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiju Saito" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746991v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717486v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734085v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peyrafort" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911965v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Forget" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sohm" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Edouard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Morton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740984v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801613v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743872v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743666v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141858v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790845v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791030v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169273v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>