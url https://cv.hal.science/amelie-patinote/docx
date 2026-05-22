--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -3742,273 +3742,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolement et caractérisation de cellules germinales souches adultes à partir de lignées de poissons zèbre transgéniques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La démarche Assurance Qualité au sein des Installations Expérimentales du Laboratoire de Physiologie et Génomique des Poissons (LPGP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">4. Rencontres du Management de la Qualité en Unités et Installations Expérimentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Guitté, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740984v1</w:t>
+                <w:t xml:space="preserve">hal-02801613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La démarche Assurance Qualité au sein des Installations Expérimentales du Laboratoire de Physiologie et Génomique des Poissons (LPGP)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolement et caractérisation de cellules germinales souches adultes à partir de lignées de poissons zèbre transgéniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Curran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taiju Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Rencontres du Management de la Qualité en Unités et Installations Expérimentales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Guitté, France. , 2016</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801613v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stemness properties and molecular signature of paired spermatogonia in adult zebrafish</w:t>
               </w:r>
@@ -4865,51 +4865,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C8F4F38"/>
+    <w:nsid w:val="6036462F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5096,51 +5096,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-patinote" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502340v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kleiber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-L&#244; Sudan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737825" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03218476v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Yilmaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Patinote" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07606-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03133130v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo Sudan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourmelen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-020-00453-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278084v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23231" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185873v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheung" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5930-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442684v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-018-0524-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626578v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lagant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Barrieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867990v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.5534" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640969v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lavigne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188084" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844909v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169660v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940592v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282328v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284510v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169586v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Trempont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169712v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809606v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809604v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zarski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809605v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579295v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604755v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605273v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595005v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742947v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795188v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798503v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Curran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743293v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gautier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiju Saito" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746991v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717486v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734085v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peyrafort" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911965v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Forget" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sohm" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Edouard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Morton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740984v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801613v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743872v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743666v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141858v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790845v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791030v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169273v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-patinote" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502340v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kleiber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-L&#244; Sudan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737825" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03218476v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Yilmaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Patinote" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07606-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03133130v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo Sudan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourmelen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-020-00453-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278084v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23231" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185873v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheung" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5930-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442684v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-018-0524-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626578v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lagant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Barrieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867990v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.5534" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640969v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lavigne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188084" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844909v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169660v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940592v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282328v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284510v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169586v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Trempont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169712v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809606v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809604v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zarski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809605v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579295v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604755v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605273v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595005v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742947v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795188v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798503v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Curran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743293v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gautier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiju Saito" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746991v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717486v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734085v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peyrafort" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911965v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Forget" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sohm" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Edouard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Morton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801613v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740984v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743872v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743666v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141858v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790845v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791030v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169273v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>