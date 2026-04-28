--- v0 (2026-03-24)
+++ v1 (2026-04-28)
@@ -359,537 +359,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10Be chronology of deglaciation and ice-dammed lake regression in the vicinity of the Mylodon Cave (Cerro Benítez, Patagonia, Chile)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des pierres pour une tombe princière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Girault</w:t>
+                <w:t xml:space="preserve">Mégane Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Todisco</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Lauzanne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 HS, p. 44-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03560016v1</w:t>
+                <w:t xml:space="preserve">hal-03873662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late-Glacial and Early Holocene environmental changes affecting the shallow lake basin of La Narce du Béage (Ardèche, Massif Central, France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
+                <w:t xml:space="preserve">Assessing the role of slope, lithology and land use in the formation and conservation of war-related geomorphic features (Case study of WW1 railway artillery in Montagne de Reims, Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2019.09.014⟩</w:t>
+              <w:t xml:space="preserve">Applied Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 142, pp.102691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2022.102691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452088v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the role of slope, lithology and land use in the formation and conservation of war-related geomorphic features (Case study of WW1 railway artillery in Montagne de Reims, Marne, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Devos</w:t>
+                <w:t xml:space="preserve">Late-Glacial and Early Holocene environmental changes affecting the shallow lake basin of La Narce du Béage (Ardèche, Massif Central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Serieyssol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dietre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2022.102691⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 636, pp.52-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2019.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625802v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pierres pour une tombe princière</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+                <w:t xml:space="preserve">10Be chronology of deglaciation and ice-dammed lake regression in the vicinity of the Mylodon Cave (Cerro Benítez, Patagonia, Chile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Todisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila Çiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Akif Sarıkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégane Mignot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cengiz Yıldırım</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 278, pp.107354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03873662v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03560016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legacy of land-cover changes on soil microbiology in Burgundy vineyards (Pernand-Vergelesses, France)</w:t>
               </w:r>
@@ -1143,51 +1143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une tombe creusée dans un ancien chenal de rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1453,960 +1453,960 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité des sols viticoles : un héritage des modes d’occupation et des pratiques culturales anciennes ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stream‐Discharge Surges Generated by Groundwater Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Sassi</w:t>
+                <w:t xml:space="preserve">Adrien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Ranjard</w:t>
+                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dessert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GL082291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454569v1</w:t>
+                <w:t xml:space="preserve">hal-02187254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stream‐Discharge Surges Generated by Groundwater Flow</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un site d'élevage de lapins du Moyen Âge : les garennes de Sainte-Foy (Val-Suzon, Côte-d'Or)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Landois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187254v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un site d'élevage de lapins du Moyen Âge : les garennes de Sainte-Foy (Val-Suzon, Côte-d'Or)</w:t>
+                <w:t xml:space="preserve">Un habitat groupé antérieur au XIIe siècle préservé sous forêt : le site de Goa (Val-Suzon, Côte-d’Or)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Landois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.16385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089052v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un habitat groupé antérieur au XIIe siècle préservé sous forêt : le site de Goa (Val-Suzon, Côte-d’Or)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+                <w:t xml:space="preserve">Small headwater stream evolution in response to Lateglacial and Early Holocene climatic changes and geomorphological features in the Saint-Gond marshes (Paris Basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Depreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cem.16385⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 345, pp.106830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277460v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02294136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small headwater stream evolution in response to Lateglacial and Early Holocene climatic changes and geomorphological features in the Saint-Gond marshes (Paris Basin, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversité des sols viticoles : un héritage des modes d’occupation et des pratiques culturales anciennes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
+                <w:t xml:space="preserve">Audrey Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 170, pp.13-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-02294136v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion des sols viticoles et adaptation aux changements : vulnérabilité, diagnostic et stratégie d'adaptation. De l’adaptation des pratiques à la réorganisation des vignobles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution et transformation des sols viticoles en lien avec l’évolution et la dynamique des paysages et parcellaires viticoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 166, pp.12-15</w:t>
+              <w:t xml:space="preserve">, 2018, 169 (spécial), pp.29-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01894637v1</w:t>
+                <w:t xml:space="preserve">hal-01924519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution et transformation des sols viticoles en lien avec l’évolution et la dynamique des paysages et parcellaires viticoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Along strike behavior of the Tizi n’ Firest fault during the Lower Jurassic rifting (Central High Atlas Carbonate basin, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sarih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Follain</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. El Hariri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00531-018-1596-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01924519v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Along strike behavior of the Tizi n’ Firest fault during the Lower Jurassic rifting (Central High Atlas Carbonate basin, Morocco)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Sarih</w:t>
+                <w:t xml:space="preserve">Erosion des sols viticoles et adaptation aux changements : vulnérabilité, diagnostic et stratégie d'adaptation. De l’adaptation des pratiques à la réorganisation des vignobles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothéa Noll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. El Hariri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 166, pp.12-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735163v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil type and soil preparation influence vine development and grape composition through its impact on vine water and nitrogen status</w:t>
               </w:r>
@@ -4390,51 +4390,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil erosion rates in Burgundian vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4606,1895 +4606,1964 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00199838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legacy of land-cover changes on soil microbiology in Burgundy vineyards (Pernand-Vergelesses, France)</w:t>
+                <w:t xml:space="preserve">Le problème de l'érosion des vignobles et les moyens de préservation des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Terroir Congress &amp; 2nd ClimWine Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18ème rencontres du Clos-Vougeot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire UNESCO « Culture et Traditions Vitivinicoles », Oct 2024, Vougeot (21), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759033v1</w:t>
+                <w:t xml:space="preserve">hal-05568492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polémoformes et zones humides dans la Montagne de Reims (Marne, France) – apport du lidar aéroporté</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Legacy of land-cover changes on soil microbiology in Burgundy vineyards (Pernand-Vergelesses, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Djemiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Terroir Congress &amp; 2nd ClimWine Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.223-237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.2.5432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687404v1</w:t>
+                <w:t xml:space="preserve">hal-03759033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR Transrégional : Trajectoire(s) du socio-hydrosystème Saône-Rhône au paléoanthropocène</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémi Landois</w:t>
+                <w:t xml:space="preserve">Polémoformes et zones humides dans la Montagne de Reims (Marne, France) – apport du lidar aéroporté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées régionales de l’archéologie de Bourgogne-Franche-Comté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SRA Bourgogne-Franche-Comté, MSHE C.N. Ledoux, Dec 2022, Besançon, France</w:t>
+              <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05511455v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empreinte morphologique de l'artillerie lourde de la Grande Guerre dans la Montagne de Reims (Marne, France) : apport du LiDAR aéroporté.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+                <w:t xml:space="preserve">PCR Transrégional : Trajectoire(s) du socio-hydrosystème Saône-Rhône au paléoanthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sordoillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Landois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remuer ciel et terre : Apport du LiDAR à l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Remiremont, France</w:t>
+              <w:t xml:space="preserve">Journées régionales de l’archéologie de Bourgogne-Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SRA Bourgogne-Franche-Comté, MSHE C.N. Ledoux, Dec 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03634031v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05511455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héritages morphologiques vus par LiDAR aéroporté de l'Artillerie Lourde sur Voie Ferrée : exemple de la Montagne de Reims</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Empreinte morphologique de l'artillerie lourde de la Grande Guerre dans la Montagne de Reims (Marne, France) : apport du LiDAR aéroporté.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Remuer ciel et terre : Apport du LiDAR à l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Remiremont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587964v1</w:t>
+                <w:t xml:space="preserve">hal-03634031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géoarchéologie de la tombe princière de Vix (Côte-d'Or, Bourgogne-Franche-Comté, France) : conditions d'implantation sur une terrasse alluviale quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mégane Mignot</w:t>
+                <w:t xml:space="preserve">Héritages morphologiques vus par LiDAR aéroporté de l'Artillerie Lourde sur Voie Ferrée : exemple de la Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587942v1</w:t>
+                <w:t xml:space="preserve">hal-03587964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection LiDAR de l’artillerie ferroviaire de la Première Guerre mondiale : Premiers résultats sur la Montagne de Reims (Marne, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Devos</w:t>
+                <w:t xml:space="preserve">Géoarchéologie de la tombe princière de Vix (Côte-d'Or, Bourgogne-Franche-Comté, France) : conditions d'implantation sur une terrasse alluviale quaternaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’archéologie forestière et archéologie en forêt : de l’exploitation des ressources à la constitution d’un site archéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Dijon, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03054303v1</w:t>
+                <w:t xml:space="preserve">hal-03587942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité des sols viticoles: un héritage des modes d'occupation et des pratiques culturales anciennes?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection LiDAR de l’artillerie ferroviaire de la Première Guerre mondiale : Premiers résultats sur la Montagne de Reims (Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">L’archéologie forestière et archéologie en forêt : de l’exploitation des ressources à la constitution d’un site archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01937491v1</w:t>
+                <w:t xml:space="preserve">hal-03054303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enregistrement des activités humaines et impacts sur les transferts sédimentaires en contexte de plateaux / vallées calcaires : la forêt du Val Suzon sur le temps long</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversité des sols viticoles: un héritage des modes d'occupation et des pratiques culturales anciennes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937508v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosive effects of the storms HELENA (1963) and HUGO (1989) on Basse-Terre island (Guadeloupe - Lesser Antilles Arc).</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+                <w:t xml:space="preserve">Enregistrement des activités humaines et impacts sur les transferts sédimentaires en contexte de plateaux / vallées calcaires : la forêt du Val Suzon sur le temps long</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Landois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGU, Apr 2014, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">26ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330571v1</w:t>
+                <w:t xml:space="preserve">hal-01937508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stone lines and heaps on south-western Niger plateaus as remains of ancient agricultural land</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Guillon</w:t>
+                <w:t xml:space="preserve">Erosive effects of the storms HELENA (1963) and HUGO (1989) on Basse-Terre island (Guadeloupe - Lesser Antilles Arc).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rejanne Le Bivic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and methods in landscape archaeology, archaeogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Florianopolis, Brazil. pp.87-96</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935011v1</w:t>
+                <w:t xml:space="preserve">hal-04330571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie géologique à haute résolution pour une meilleure compréhension de la diversité du sous-sol viticole de la &amp;quot; Côte &amp;quot; (Bourgogne, France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chevigny</w:t>
+                <w:t xml:space="preserve">Stone lines and heaps on south-western Niger plateaus as remains of ancient agricultural land</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Rajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Abdourhamane Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartographie géologique à haute résolution pour une meilleure compréhension de la diversité du sous-sol viticole de la " Côte " (Bourgogne, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Dijon, France. pp.69-72</w:t>
+              <w:t xml:space="preserve">Theory and methods in landscape archaeology, archaeogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Florianopolis, Brazil. pp.87-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926780v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et fonctionnement physico-hydrique des sols viticoles bourguignons. Rôle de l’homme dans la construction des terroirs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Curmi</w:t>
+                <w:t xml:space="preserve">Cartographie géologique à haute résolution pour une meilleure compréhension de la diversité du sous-sol viticole de la &amp;quot; Côte &amp;quot; (Bourgogne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Rencontre du Nouveau Réseau Vigne et Vins Septentrional (RVVS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Colmar, France. 116 p</w:t>
+              <w:t xml:space="preserve">Cartographie géologique à haute résolution pour une meilleure compréhension de la diversité du sous-sol viticole de la " Côte " (Bourgogne, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Dijon, France. pp.69-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750197v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sols et paysages viticoles de la Côte bourguignonne : une construction historique à préserver</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Petit</w:t>
+                <w:t xml:space="preserve">Caractérisation et fonctionnement physico-hydrique des sols viticoles bourguignons. Rôle de l’homme dans la construction des terroirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Vannier-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXième Congrès International des Terroirs vitivinicoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Dijon-Reims, France. pp.29-33</w:t>
+              <w:t xml:space="preserve">1. Rencontre du Nouveau Réseau Vigne et Vins Septentrional (RVVS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Colmar, France. 116 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02878028v1</w:t>
+                <w:t xml:space="preserve">hal-02750197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping intra-plot topsoil diversity of Burgundy vineyards (Aloxe- Corton, France) from very high spatial resolution (VHSR) images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sols et paysages viticoles de la Côte bourguignonne : une construction historique à préserver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Curmi</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vannier-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXth International Terroir Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Dijon-Reims, France</w:t>
+              <w:t xml:space="preserve">IXième Congrès International des Terroirs vitivinicoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dijon-Reims, France. pp.29-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115594v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résilience de l’érosion du sol en réponse à l’évolution des occupations culturales du sol en contexte viticole (Monthelie, Côte de Beaune)</w:t>
+                <w:t xml:space="preserve">Mapping intra-plot topsoil diversity of Burgundy vineyards (Aloxe- Corton, France) from very high spatial resolution (VHSR) images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, équipe systèmes, environnements et dynamique sédimentaire de l’UMR Biogéosciences (Dijon), Nov 2011, Dijon, France</w:t>
+              <w:t xml:space="preserve">IXth International Terroir Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Dijon-Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116803v1</w:t>
+                <w:t xml:space="preserve">hal-01115594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La résilience de l’érosion du sol en réponse à l’évolution des occupations culturales du sol en contexte viticole (Monthelie, Côte de Beaune)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chevigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13e Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, équipe systèmes, environnements et dynamique sédimentaire de l’UMR Biogéosciences (Dijon), Nov 2011, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Erosion des sols viticoles par les évènements orageux (Vosne-Romanée) : quels risques pour le futur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6509,51 +6578,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réchauffement climatique, quels impacts probables sur les vignobles ? = Global warming, which potential impacts on the vineyards ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Dijon et Beaune, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6563,254 +6632,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial analysis of charcoal kilns in Val Suzon (Burgundy, France) : quantitative and geographical approach of wood charcoal economy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+                <w:t xml:space="preserve">Storm effects on the decadal shoreline dynamics of a sandy coast: the example of the Goulven Bay (Brittany, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop of Pedoanthracology : the memory of the soils and the wood charcoals.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">International Meeting of Sedimentology 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190581v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01701870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storm effects on the decadal shoreline dynamics of a sandy coast: the example of the Goulven Bay (Brittany, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ragon</w:t>
+                <w:t xml:space="preserve">Spatial analysis of charcoal kilns in Val Suzon (Burgundy, France) : quantitative and geographical approach of wood charcoal economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Landois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting of Sedimentology 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. 2017</w:t>
+              <w:t xml:space="preserve">3rd International Workshop of Pedoanthracology : the memory of the soils and the wood charcoals.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01701870v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminating impacts of geomorphological and human factors on vineyard soil erosion (Burgundy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6852,73 +6921,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USING AERIAL IMAGE ANALYSIS AS A TOOL FOR TOPSOIL, SOIL AND SUBSTRATE MAPPING IN VINEYARDS (BURGUNDY, FRANCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6940,235 +7009,235 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vannier-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium GiESCO 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Porto, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la côte viticole par laser aéroporté (Lidar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du réseau des Maison des Sciences de l’Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Caen, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02047754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping soil and substratum at a very high spatial resolution in the hillslope of Couchey (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7190,1287 +7259,1552 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vannier-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXth International Terroir Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Dijon-Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining geological and archaeological evidence to infer the recent tectonics of the Montagne du Vuache fault, Jura Mountains, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Grebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 12th International INQUA meeting on Paleoseismology, Active Tectonics and Archaeoseismology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Los Andes, Chile. PATA Chile 2024, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche diachronique des sites de hauteur des âges des Métaux, de l’Antiquité tardive et du haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARTEHIS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.artehis.30933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04053139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La genèse du village</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guicheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marchaisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARTEHIS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Monographies et Actes de colloques | 3, 9782958072629. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.artehis.24915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03505164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre et restituer l’abbaye</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le problème de l’érosion des sols en contexte viticole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...40 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kees van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’abbaye de Maizières – 900 ans d’histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faton, pp.49-73, 2025, 978-2-87844-396-7</w:t>
+              <w:t xml:space="preserve">In : J. Perard, M., Adrian, La vigne et le Vin : une histoire d'eau, 18ème Rencontres du Clos-Vougeot, Chaire UNESCO "Culture et Traditions du Vin", en partenariat avec l'UMR LIR3S, Dijon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-73, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05378011v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre et restituer l'abbaye</w:t>
+                <w:t xml:space="preserve">Comprendre et restituer l’abbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Pélissier; Guillaume Grillon. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'abbaye de Maizières. 900 ans d'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Faton, pp.46-72, 2025, 978-2-87844-396-7</w:t>
+              <w:t xml:space="preserve">L’abbaye de Maizières – 900 ans d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faton, pp.49-73, 2025, 978-2-87844-396-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05170012v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sols viticoles face au changement climatique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Fayolle</w:t>
+                <w:t xml:space="preserve">Comprendre et restituer l'abbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vigne, vin et changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edition Quae, pp.38-47, 2024, 978-2-7592-3796-8</w:t>
+              <w:t xml:space="preserve">L'abbaye de Maizières. 900 ans d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Faton, pp.46-72, 2025, 978-2-87844-396-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04575160v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05170012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. L’habitat de hauteur entre Protohistoire et haut Moyen Âge : regards croisés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Martinez</w:t>
+                <w:t xml:space="preserve">Les sols viticoles face au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ARTEHIS éditions. </w:t>
+              <w:t xml:space="preserve">Ollat Nathalie; Touzard Jean-Marc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Damien Martinez et Amélie Quiquerez, Approche diachronique des sites de hauteur des âges des Métaux, de l’Antiquité tardive et du haut Moyen Âge, Artehis editions, 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2023</w:t>
+              <w:t xml:space="preserve">Vigne, vin et changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edition Quae, pp.38-47, 2024, 978-2-7592-3796-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04053145v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04575160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion. L’habitat de hauteur entre Protohistoire et haut Moyen Âge : pour une approche diachronique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Introduction. L’habitat de hauteur entre Protohistoire et haut Moyen Âge : regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ARTEHIS éditions. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Damien Martinez et Amélie Quiquerez, Approche diachronique des sites de hauteur des âges des Métaux, de l’Antiquité tardive et du haut Moyen Âge, Artehis éditions</w:t>
+              <w:t xml:space="preserve">Damien Martinez et Amélie Quiquerez, Approche diachronique des sites de hauteur des âges des Métaux, de l’Antiquité tardive et du haut Moyen Âge, Artehis editions, 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04053160v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04053145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie forestière. Rapport annuel 2021</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conclusion. L’habitat de hauteur entre Protohistoire et haut Moyen Âge : pour une approche diachronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport d’activité du PCR Vix et son Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.11-32, 2021</w:t>
+              <w:t xml:space="preserve">Damien Martinez et Amélie Quiquerez, Approche diachronique des sites de hauteur des âges des Métaux, de l’Antiquité tardive et du haut Moyen Âge, Artehis éditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562143v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04053160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les prémices d’un village médiéval préservés par la forêt : le site de Goa (Val-Suzon, Côte-d’Or)</w:t>
-[...42 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Archéologie forestière. Rapport annuel 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Goguey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Rothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Popovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaume Bruno. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La genèse du village : Archéologie de l’habitat groupé du haut Moyen Âge (Ve-XIIe siècles) dans le Centre-Est de la France actuelle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rapport d’activité du PCR Vix et son Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-32, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594767v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récolement de la documentation géophysique sur l’oppidum de Bibracte.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Dabas</w:t>
+                <w:t xml:space="preserve">Les prémices d’un village médiéval préservés par la forêt : le site de Goa (Val-Suzon, Côte-d’Or)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Landois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Milo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport annuel 2019 du programme quadriennal de recherche 2017-2020 sur le Mont Beuvray : Synthèse.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La genèse du village : Archéologie de l’habitat groupé du haut Moyen Âge (Ve-XIIe siècles) dans le Centre-Est de la France actuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARTEHIS Éditions, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.artehis.25670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02922185v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Récolement de la documentation géophysique sur l’oppidum de Bibracte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hantrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Milo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rapport annuel 2019 du programme quadriennal de recherche 2017-2020 sur le Mont Beuvray : Synthèse.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-68, 2020, 978-2-490601-03-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02922185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">la préservation et la pérennisation des sols viticoles en Bourgogne du Moyen Âge à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Pérard &amp; C. Wolikow, dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelle durabilité en vignes et en cave (J. Pérard &amp; C. Wolikow, dir.) - Rencontres du Clos Vougeot 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Georges Chevrier et chaire Unesco Culture et traditions du vin, p. 51-65, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8480,147 +8814,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOOC : &amp;quot;Open Wine University 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8630,265 +8964,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Genèse du Village, Archéologie de l’habitat groupé du haut Moyen Âge (Ve-XIIe siècle) dans le Centre-Est de la France actuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guicheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marchaisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pertuisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confrontation entre sites de hauteur des âges des Métaux (âge du Bronze et Premier âge du Fer) et de l’Antiquité tardive et du haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03612586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8898,78 +9232,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le prieuré de Moutiers-en-Puisaye (Yonne). Rapport de prospection thématique avec sondages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélinda Bizri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8977,1700 +9311,1708 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ARTEHIS. 2025, pp.149-174; 251-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villards d'Héria, Occupation du territoire, continuité, évolution (II)- PCR - rapport 2024 Sondage Secteur 10, &amp;quot;Champs des Tras&amp;quot;; Secteur 18, &amp;quot;Le Chaumieux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">PCR Villards d'Héria : Occupation du territoire, continuité, évolution (II), Sondage Secteur 10, &amp;quot;Champs des Tras&amp;quot;; Secteur 18, &amp;quot;Le Chaumieux&amp;quot;, rapport 2024, année 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélinda Bizri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Landois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grebot Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...54 lines deleted...]
-              <w:t xml:space="preserve">ARTEHIS. 2025, pp.51-77</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC Bourgogne - Franche-Comté. 2025, pp.51-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbaye d'Entremont. Le cloître-4 (2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brouillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laissus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service régional de l'archéologie Auvergne - Rhône-Alpes. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sanctuaire occidental de Mâlain/Mediolanum (Côte-d'Or). Étude intégrée d'un sanctuaire des eaux péri-urbain en territoire lingon. Rapport d'activité 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Widehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté; UMR 6298 ArTeHiS. 2022, 349 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport annuel de PCR inter-régional : Trajectoire(s) de l’hydrosystème Saône-Rhône au paléoanthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Edouard Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de la Culture (France). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04374937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse 2020, Villards d'Héria, rapport 1/8 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grebot Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 1/8, S.R.A. Bourgogne Franche-Comté. 2021, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03625287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géophysique Géoradar, Mini CMD - rapport 2/8 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grebot Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 2/8, S.R.A. Bourgogne Franche-Comté. 2021, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03625185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sondages - Villards d'Héria - rapport 7/8 2020</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 7/8, S.R.A. Bourgogne Franche-Comté. 2021, pp.93</w:t>
+                <w:t xml:space="preserve">Paysages agraires fossiles du Morvan: premières approches sur le secteur de la Place aux Laides - Le Haut de Sery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélinda Bizri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport annuel 2020 du programme quadriennal de recherche 2017-2020 sur le Mont Beuvray : Synthèse, Bibracte, Centre archéologique européen; UMR 6298 ARTEHIS. 2021, pp.53-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03625132v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03150209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysages agraires fossiles du Morvan: premières approches sur le secteur de la Place aux Laides - Le Haut de Sery</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport annuel 2020 du programme quadriennal de recherche 2017-2020 sur le Mont Beuvray : Synthèse, Bibracte, Centre archéologique européen; UMR 6298 ARTEHIS. 2021, pp.53-73</w:t>
+                <w:t xml:space="preserve">Sondages - Villards d'Héria - rapport 7/8 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Soichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Grebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lourdaux-Jurietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Delencre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 7/8, S.R.A. Bourgogne Franche-Comté. 2021, pp.93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03150209v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03625132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géophysique magnétique , Villards d'Héria, rapport 5/8 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grebot Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gavazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Reiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 5/8, S.R.A. Bourgogne Franche-Comté. 2021, pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03625241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysages agraires fossiles du Morvan: premières approches sur le secteur de la Place aux Laides - Le Haut de Sery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dunières (Haute-Loire), Site castral La Tour. Prospection GPS et données Lidar.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélinda Bizri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport annuel 2019 du programme quadriennal de recherche 2017-2020 sur le Mont Beuvray : Synthèse, Bibracte, Centre archéologique européen; UMR 6298 ARTEHIS. 2020, pp.93-113</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Stock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Bourgogne (UB), Dijon, FRA.; ARTEHIS; MSH Dijon; Université de Franche-Comté (Besançon); Laboratoire Chrono-environnement - CNRS - UFC (UMR 6249); Département de la Haute-Loire; DRAC SRA Auvergne Rhône Alpes; Groupe de Recherches Archéologiques Vellaves (GRAV); Société d'Histoire du Pays de Saint-Genest-Malifaux. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02534648v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salives (Côte-d’Or), « Le Château ». Rapport de prospection thématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vergine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Bourgogne-Franche-Comté. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03226243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dunières (Haute-Loire), Site castral La Tour. Prospection GPS et données Lidar.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Paysages agraires fossiles du Morvan: premières approches sur le secteur de la Place aux Laides - Le Haut de Sery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélinda Bizri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Bourgogne (UB), Dijon, FRA.; ARTEHIS; MSH Dijon; Université de Franche-Comté (Besançon); Laboratoire Chrono-environnement - CNRS - UFC (UMR 6249); Département de la Haute-Loire; DRAC SRA Auvergne Rhône Alpes; Groupe de Recherches Archéologiques Vellaves (GRAV); Société d'Histoire du Pays de Saint-Genest-Malifaux. 2020</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Delencre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport annuel 2019 du programme quadriennal de recherche 2017-2020 sur le Mont Beuvray : Synthèse, Bibracte, Centre archéologique européen; UMR 6298 ARTEHIS. 2020, pp.93-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094988v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02534648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbaye d'Entremont. Prospections géophysiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Lumière-Lyon 2; Maison de l'Orient et de la Méditerranée. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03023917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations néolithiques des marais de Saint-Gond : prospections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Charpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] artehis. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des risques d'érosion et de submersion marines : guide méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuelle Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UBO - Université de Brest. 2014, pp.156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId286"/>
+      <w:footerReference w:type="default" r:id="rId293"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10738,51 +11080,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA60DF74"/>
+    <w:nsid w:val="B95EBA3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10886,51 +11228,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AD58D146"/>
+    <w:nsid w:val="623B3D86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11120,51 +11462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-quiquerez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9826-325X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132598930" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05302263v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Landois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104854" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560016v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Girault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila &#199;iner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Akif Sar&#305;kaya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cengiz Y&#305;ld&#305;r&#305;m" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107354" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452088v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Serieyssol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.09.014" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625802v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perarnau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taborelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2022.102691" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873662v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Mignot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lauzanne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861340v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Djemiel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.5432" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bichet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Murgia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2022.100352" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946622v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03426394v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Vandevelde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594765v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0527" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454569v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sassi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187254v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devauchelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kitou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dessert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082291" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089052v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277460v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.16385" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294136v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Depreux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.07.017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01894637v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fayolle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;a Noll" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924519v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735163v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarih" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allemand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Hariri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-018-1596-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975737v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Leeuwen Cornelis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Ress&#233;guier Laure" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary S&#233;verine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laveau Coralie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousset-Libeau Etienne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620237v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574898v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Steinmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11650" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KZSNFD4P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574826v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delencre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154329v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevigny" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448243v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejanne Le Bivic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9020106" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368848v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigo Comino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Raclot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.09.009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-138CB5V7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197120v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J Langlois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003330" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559874v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.05.022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134760v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Christophe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2013.12.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819082v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Sarih" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.01.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16Z3RNMZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315405v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoine Brenot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.01.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260202v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2007.09.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198534v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Chafiki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Hariri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souhel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadifa Lachkar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214251v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198525v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dommergues" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2007.07.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KCDLHKH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092763v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dromart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356928v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199838v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756806001749" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-VW0DMDNM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759033v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687404v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ortonovi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511455v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634031v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587964v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587942v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054303v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937491v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937508v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330571v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935011v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Guillon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rajot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Abdourhamane Tour&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926780v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vannier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750197v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878028v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vannier-Petit" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115594v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116803v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573887v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190581v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701870v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ragon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pfeiffer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116804v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115522v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047754v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ducasse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guery" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114963v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053139v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/30933" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.30933" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505164v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/24915" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.24915" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378011v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grillon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05170012v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04575160v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053145v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053160v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562143v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goguey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Samson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Rothe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Popovitch" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594767v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.25670" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922185v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Milo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895197v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labb&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255032v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011616v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pertuisot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612586v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaume" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253959v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Puel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Bizri" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253940v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grebot R&#233;my" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774835v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bochaton" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Donati" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brouillaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laissus" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342929v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Charrier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625287v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loiseau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625185v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625132v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soichet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Clement" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Grebot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lourdaux-Jurietti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150209v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dumontet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625241v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Reiller" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534648v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paris" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226243v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094988v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Stock" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023917v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986963v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charpy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500210v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-quiquerez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9826-325X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132598930" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05302263v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Landois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104854" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873662v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Mignot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lauzanne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625802v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perarnau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taborelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2022.102691" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452088v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Serieyssol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.09.014" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560016v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Girault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila &#199;iner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Akif Sar&#305;kaya" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cengiz Y&#305;ld&#305;r&#305;m" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107354" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861340v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Djemiel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.5432" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bichet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Murgia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2022.100352" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946622v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03426394v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Vandevelde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594765v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0527" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187254v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devauchelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kitou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dessert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082291" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089052v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277460v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.16385" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294136v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Depreux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.07.017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454569v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sassi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924519v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735163v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarih" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allemand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Hariri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-018-1596-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01894637v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fayolle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;a Noll" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975737v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Leeuwen Cornelis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Ress&#233;guier Laure" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary S&#233;verine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laveau Coralie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousset-Libeau Etienne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620237v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574898v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Steinmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11650" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KZSNFD4P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574826v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delencre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154329v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevigny" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448243v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejanne Le Bivic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9020106" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368848v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigo Comino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Raclot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.09.009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-138CB5V7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197120v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J Langlois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003330" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559874v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.05.022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134760v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Christophe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2013.12.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819082v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Sarih" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.01.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16Z3RNMZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315405v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoine Brenot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.01.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260202v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2007.09.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198534v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Chafiki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Hariri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souhel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadifa Lachkar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214251v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198525v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dommergues" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2007.07.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KCDLHKH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092763v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dromart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356928v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199838v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756806001749" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-VW0DMDNM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568492v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759033v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687404v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ortonovi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511455v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634031v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587964v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587942v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054303v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937491v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937508v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330571v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935011v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Guillon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rajot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Abdourhamane Tour&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926780v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vannier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750197v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878028v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vannier-Petit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115594v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116803v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573887v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701870v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ragon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pfeiffer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190581v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116804v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115522v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047754v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ducasse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guery" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114963v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573101v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lallemand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Grebot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053139v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/30933" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.30933" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505164v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/24915" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.24915" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568410v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Leeuwen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378011v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grillon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05170012v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04575160v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053145v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053160v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562143v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goguey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Samson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Rothe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Popovitch" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594767v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.25670" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922185v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Milo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895197v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labb&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255032v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011616v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pertuisot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612586v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaume" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253959v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Puel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Bizri" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253940v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grebot R&#233;my" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774835v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bochaton" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Donati" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brouillaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laissus" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342929v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Charrier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625287v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loiseau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625185v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150209v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dumontet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625132v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soichet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Clement" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lourdaux-Jurietti" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625241v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Reiller" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094988v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Stock" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226243v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergine" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534648v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paris" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023917v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986963v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charpy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500210v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>