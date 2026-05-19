--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -359,269 +359,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pierres pour une tombe princière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une tombe creusée dans un ancien chenal de rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Lauzanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 37 HS, p. 44-55</w:t>
+              <w:t xml:space="preserve">, 2022, 37 HS, p. 46-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03873662v1</w:t>
+                <w:t xml:space="preserve">hal-03946622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the role of slope, lithology and land use in the formation and conservation of war-related geomorphic features (Case study of WW1 railway artillery in Montagne de Reims, Marne, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">10Be chronology of deglaciation and ice-dammed lake regression in the vicinity of the Mylodon Cave (Cerro Benítez, Patagonia, Chile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Perarnau</w:t>
+                <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Devos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+                <w:t xml:space="preserve">Attila Çiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+                <w:t xml:space="preserve">Mehmet Akif Sarıkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+                <w:t xml:space="preserve">Cengiz Yıldırım</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 142, pp.102691. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 278, pp.107354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2022.102691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625802v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03560016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late-Glacial and Early Holocene environmental changes affecting the shallow lake basin of La Narce du Béage (Ardèche, Massif Central, France)</w:t>
               </w:r>
@@ -735,524 +722,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10Be chronology of deglaciation and ice-dammed lake regression in the vicinity of the Mylodon Cave (Cerro Benítez, Patagonia, Chile)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des pierres pour une tombe princière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Girault</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Lauzanne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 HS, p. 44-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03560016v1</w:t>
+                <w:t xml:space="preserve">hal-03873662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legacy of land-cover changes on soil microbiology in Burgundy vineyards (Pernand-Vergelesses, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the role of slope, lithology and land use in the formation and conservation of war-related geomorphic features (Case study of WW1 railway artillery in Montagne de Reims, Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Terrat</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.2.5432⟩</w:t>
+              <w:t xml:space="preserve">Applied Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 142, pp.102691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2022.102691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861340v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing patterns of vegetation recovery and landscape evolution after a catastrophic landslide (Mont Granier, French Alps, 1248 CE)</w:t>
+                <w:t xml:space="preserve">Legacy of land-cover changes on soil microbiology in Burgundy vineyards (Pernand-Vergelesses, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Murgia</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Djemiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ancene.2022.100352⟩</w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (2), pp.223-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.2.5432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223137v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une tombe creusée dans un ancien chenal de rivière</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstructing patterns of vegetation recovery and landscape evolution after a catastrophic landslide (Mont Granier, French Alps, 1248 CE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Murgia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, pp.100352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ancene.2022.100352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946622v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoarchaeology or the contribution of geosciences for studying past human societies</w:t>
               </w:r>
@@ -1453,272 +1453,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stream‐Discharge Surges Generated by Groundwater Flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodiversité des sols viticoles : un héritage des modes d’occupation et des pratiques culturales anciennes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Guérin</w:t>
+                <w:t xml:space="preserve">Audrey Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Céline Dessert</w:t>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 170, pp.13-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187254v1</w:t>
+                <w:t xml:space="preserve">hal-02454569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un site d'élevage de lapins du Moyen Âge : les garennes de Sainte-Foy (Val-Suzon, Côte-d'Or)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+                <w:t xml:space="preserve">Small headwater stream evolution in response to Lateglacial and Early Holocene climatic changes and geomorphological features in the Saint-Gond marshes (Paris Basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Depreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 345, pp.106830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089052v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02294136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un habitat groupé antérieur au XIIe siècle préservé sous forêt : le site de Goa (Val-Suzon, Côte-d’Or)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Landois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1737,363 +1771,329 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23.1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.16385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small headwater stream evolution in response to Lateglacial and Early Holocene climatic changes and geomorphological features in the Saint-Gond marshes (Paris Basin, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stream‐Discharge Surges Generated by Groundwater Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bégeot</w:t>
+                <w:t xml:space="preserve">Adrien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dessert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.07.017⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GL082291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02294136v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité des sols viticoles : un héritage des modes d’occupation et des pratiques culturales anciennes ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un site d'élevage de lapins du Moyen Âge : les garennes de Sainte-Foy (Val-Suzon, Côte-d'Or)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Landois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 170, pp.13-15</w:t>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02454569v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution et transformation des sols viticoles en lien avec l’évolution et la dynamique des paysages et parcellaires viticoles</w:t>
+                <w:t xml:space="preserve">Evolution et transformation des sols viticoles en lien avec l'évolution et la dynamique des paysages et parcellaires viticoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
@@ -2102,535 +2102,535 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 169 (spécial), pp.29-31</w:t>
+              <w:t xml:space="preserve">, 2018, 169S, pp.29-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924519v1</w:t>
+                <w:t xml:space="preserve">hal-02620237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Along strike behavior of the Tizi n’ Firest fault during the Lower Jurassic rifting (Central High Atlas Carbonate basin, Morocco)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erosion des sols viticoles et adaptation aux changements : vulnérabilité, diagnostic et stratégie d'adaptation. De l’adaptation des pratiques à la réorganisation des vignobles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sarih</w:t>
+                <w:t xml:space="preserve">Etienne Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothéa Noll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. El Hariri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 166, pp.12-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735163v1</w:t>
+                <w:t xml:space="preserve">hal-01894637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion des sols viticoles et adaptation aux changements : vulnérabilité, diagnostic et stratégie d'adaptation. De l’adaptation des pratiques à la réorganisation des vignobles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Follain</w:t>
+                <w:t xml:space="preserve">Along strike behavior of the Tizi n’ Firest fault during the Lower Jurassic rifting (Central High Atlas Carbonate basin, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sarih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Fayolle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+                <w:t xml:space="preserve">K. El Hariri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00531-018-1596-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894637v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil type and soil preparation influence vine development and grape composition through its impact on vine water and nitrogen status</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution et transformation des sols viticoles en lien avec l’évolution et la dynamique des paysages et parcellaires viticoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 50, pp.01015</w:t>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 169 (spécial), pp.29-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01975737v1</w:t>
+                <w:t xml:space="preserve">hal-01924519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution et transformation des sols viticoles en lien avec l'évolution et la dynamique des paysages et parcellaires viticoles</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soil type and soil preparation influence vine development and grape composition through its impact on vine water and nitrogen status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Leeuwen Cornelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Rességuier Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Séverine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laveau Coralie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mousset-Libeau Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 169S, pp.29-31</w:t>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50, pp.01015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02620237v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects méthodologiques de l’approche intégrée des comblements postglaciaires : apports pour la reconstitution de la dynamique fluviale de la Loire au cours de l’Holocène</w:t>
               </w:r>
@@ -2834,239 +2834,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01574826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence de structures anthropiques gallo-romaines sur le versant viticole de la Côte de Beaune et de leur influence sur les sols. Exemple du lieu-dit de « l’Ile des Hautes Vergelesses » (Pernand-Vergelesses, Côte d’Or)</w:t>
+                <w:t xml:space="preserve">Potential and Limitation of SPOT-5 Ortho-Image Correlation to Investigate the Cinematics of Landslides: The Example of “Mare à Poule d’Eau” (Réunion, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Chevigny</w:t>
+                <w:t xml:space="preserve">Rejanne Le Bivic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Petit</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'histoire de la vigne et du vin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9(2) (106), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs9020106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154329v1</w:t>
+                <w:t xml:space="preserve">halshs-01448243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential and Limitation of SPOT-5 Ortho-Image Correlation to Investigate the Cinematics of Landslides: The Example of “Mare à Poule d’Eau” (Réunion, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Allemand</w:t>
+                <w:t xml:space="preserve">Mise en évidence de structures anthropiques gallo-romaines sur le versant viticole de la Côte de Beaune et de leur influence sur les sols. Exemple du lieu-dit de « l’Ile des Hautes Vergelesses » (Pernand-Vergelesses, Côte d’Or)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers d'histoire de la vigne et du vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01448243v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil erosion in sloping vineyards assessed by using botanical indicators and sediment collectors in the Ruwer-Mosel valley</w:t>
               </w:r>
@@ -3224,51 +3224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent J Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 120 (9), pp.2014JF003330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3302,51 +3302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithology, landscape structure and management practice changes: Key factors patterning vineyard soil erosion at metre-scale spatial resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3432,64 +3432,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of soil surface characteristics on vineyard erosion from very high spatial resolution aerial images (Côte de Beaune, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3579,51 +3579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumia Sarih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3910,152 +3910,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00260202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données lithostratigraphiques et biostratigraphiques sur le Lias dans le cadre de deux transects du Haut-Atlas central (Beni Mellal et Midelt-Errachidia, Maroc).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pseudoskirroceras, a remarkable but poorly known Early Pliensbachian Tethyan ammonite genus: New data from the High Atlas (Morocco).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Sarih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driss Chafiki</w:t>
+                <w:t xml:space="preserve">Jean-Louis Dommergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Africa Geoscience Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 49 (3), pp.90-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2007.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00198534v1</w:t>
+                <w:t xml:space="preserve">hal-00198525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sédimentologie et quantification de la subsidence des séries liasiques dans le Haut Atlas Central marocain (coupe de Foum Zabel, région de Rich).</w:t>
               </w:r>
@@ -4093,51 +4110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Africa Geoscience Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 14 (2), pp.181-193</w:t>
@@ -4160,169 +4177,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00214251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudoskirroceras, a remarkable but poorly known Early Pliensbachian Tethyan ammonite genus: New data from the High Atlas (Morocco).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Données lithostratigraphiques et biostratigraphiques sur le Lias dans le cadre de deux transects du Haut-Atlas central (Beni Mellal et Midelt-Errachidia, Maroc).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Chafiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El Hariri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Souhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadifa Lachkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumia Sarih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Africa Geoscience Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (1), pp.15-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00198525v1</w:t>
+                <w:t xml:space="preserve">hal-00198534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental control on granular clinoforms of ancient carbonate shelves</w:t>
               </w:r>
@@ -4390,51 +4390,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil erosion rates in Burgundian vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4709,769 +4709,769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legacy of land-cover changes on soil microbiology in Burgundy vineyards (Pernand-Vergelesses, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empreinte morphologique de l'artillerie lourde de la Grande Guerre dans la Montagne de Reims (Marne, France) : apport du LiDAR aéroporté.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Terrat</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Terroir Congress &amp; 2nd ClimWine Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Remuer ciel et terre : Apport du LiDAR à l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Remiremont, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759033v1</w:t>
+                <w:t xml:space="preserve">hal-03634031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polémoformes et zones humides dans la Montagne de Reims (Marne, France) – apport du lidar aéroporté</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Legacy of land-cover changes on soil microbiology in Burgundy vineyards (Pernand-Vergelesses, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Djemiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Terroir Congress &amp; 2nd ClimWine Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.223-237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.2.5432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687404v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR Transrégional : Trajectoire(s) du socio-hydrosystème Saône-Rhône au paléoanthropocène</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémi Landois</w:t>
+                <w:t xml:space="preserve">Polémoformes et zones humides dans la Montagne de Reims (Marne, France) – apport du lidar aéroporté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées régionales de l’archéologie de Bourgogne-Franche-Comté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SRA Bourgogne-Franche-Comté, MSHE C.N. Ledoux, Dec 2022, Besançon, France</w:t>
+              <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05511455v1</w:t>
+                <w:t xml:space="preserve">hal-03687404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empreinte morphologique de l'artillerie lourde de la Grande Guerre dans la Montagne de Reims (Marne, France) : apport du LiDAR aéroporté.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+                <w:t xml:space="preserve">PCR Transrégional : Trajectoire(s) du socio-hydrosystème Saône-Rhône au paléoanthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sordoillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Landois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remuer ciel et terre : Apport du LiDAR à l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Remiremont, France</w:t>
+              <w:t xml:space="preserve">Journées régionales de l’archéologie de Bourgogne-Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SRA Bourgogne-Franche-Comté, MSHE C.N. Ledoux, Dec 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03634031v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05511455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héritages morphologiques vus par LiDAR aéroporté de l'Artillerie Lourde sur Voie Ferrée : exemple de la Montagne de Reims</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Devos</w:t>
+                <w:t xml:space="preserve">Géoarchéologie de la tombe princière de Vix (Côte-d'Or, Bourgogne-Franche-Comté, France) : conditions d'implantation sur une terrasse alluviale quaternaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587964v1</w:t>
+                <w:t xml:space="preserve">hal-03587942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géoarchéologie de la tombe princière de Vix (Côte-d'Or, Bourgogne-Franche-Comté, France) : conditions d'implantation sur une terrasse alluviale quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mégane Mignot</w:t>
+                <w:t xml:space="preserve">Héritages morphologiques vus par LiDAR aéroporté de l'Artillerie Lourde sur Voie Ferrée : exemple de la Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587942v1</w:t>
+                <w:t xml:space="preserve">hal-03587964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection LiDAR de l’artillerie ferroviaire de la Première Guerre mondiale : Premiers résultats sur la Montagne de Reims (Marne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5548,64 +5548,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
@@ -5729,77 +5729,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosive effects of the storms HELENA (1963) and HUGO (1989) on Basse-Terre island (Guadeloupe - Lesser Antilles Arc).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rejanne Le Bivic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5831,320 +5831,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stone lines and heaps on south-western Niger plateaus as remains of ancient agricultural land</w:t>
+                <w:t xml:space="preserve">Cartographie géologique à haute résolution pour une meilleure compréhension de la diversité du sous-sol viticole de la &amp;quot; Côte &amp;quot; (Bourgogne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigue Guillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+                <w:t xml:space="preserve">Francoise Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amadou Abdourhamane Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and methods in landscape archaeology, archaeogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Florianopolis, Brazil. pp.87-96</w:t>
+              <w:t xml:space="preserve">Cartographie géologique à haute résolution pour une meilleure compréhension de la diversité du sous-sol viticole de la " Côte " (Bourgogne, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Dijon, France. pp.69-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935011v1</w:t>
+                <w:t xml:space="preserve">hal-00926780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie géologique à haute résolution pour une meilleure compréhension de la diversité du sous-sol viticole de la &amp;quot; Côte &amp;quot; (Bourgogne, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stone lines and heaps on south-western Niger plateaus as remains of ancient agricultural land</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Vannier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Allemand</w:t>
+                <w:t xml:space="preserve">J.L. Rajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bichet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Petit</w:t>
+                <w:t xml:space="preserve">Amadou Abdourhamane Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartographie géologique à haute résolution pour une meilleure compréhension de la diversité du sous-sol viticole de la " Côte " (Bourgogne, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Dijon, France. pp.69-72</w:t>
+              <w:t xml:space="preserve">Theory and methods in landscape archaeology, archaeogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Florianopolis, Brazil. pp.87-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926780v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et fonctionnement physico-hydrique des sols viticoles bourguignons. Rôle de l’homme dans la construction des terroirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6176,286 +6176,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sols et paysages viticoles de la Côte bourguignonne : une construction historique à préserver</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping intra-plot topsoil diversity of Burgundy vineyards (Aloxe- Corton, France) from very high spatial resolution (VHSR) images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chevigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Vannier-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXième Congrès International des Terroirs vitivinicoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Dijon-Reims, France. pp.29-33</w:t>
+              <w:t xml:space="preserve">IXth International Terroir Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Dijon-Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02878028v1</w:t>
+                <w:t xml:space="preserve">hal-01115594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping intra-plot topsoil diversity of Burgundy vineyards (Aloxe- Corton, France) from very high spatial resolution (VHSR) images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Sols et paysages viticoles de la Côte bourguignonne : une construction historique à préserver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Curmi</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vannier-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXth International Terroir Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Dijon-Reims, France</w:t>
+              <w:t xml:space="preserve">IXième Congrès International des Terroirs vitivinicoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dijon-Reims, France. pp.29-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115594v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résilience de l’érosion du sol en réponse à l’évolution des occupations culturales du sol en contexte viticole (Monthelie, Côte de Beaune)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6519,51 +6519,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion des sols viticoles par les évènements orageux (Vosne-Romanée) : quels risques pour le futur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6640,260 +6640,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storm effects on the decadal shoreline dynamics of a sandy coast: the example of the Goulven Bay (Brittany, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ragon</w:t>
+                <w:t xml:space="preserve">Spatial analysis of charcoal kilns in Val Suzon (Burgundy, France) : quantitative and geographical approach of wood charcoal economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Landois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting of Sedimentology 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. 2017</w:t>
+              <w:t xml:space="preserve">3rd International Workshop of Pedoanthracology : the memory of the soils and the wood charcoals.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01701870v1</w:t>
+                <w:t xml:space="preserve">hal-02190581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial analysis of charcoal kilns in Val Suzon (Burgundy, France) : quantitative and geographical approach of wood charcoal economy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+                <w:t xml:space="preserve">Storm effects on the decadal shoreline dynamics of a sandy coast: the example of the Goulven Bay (Brittany, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop of Pedoanthracology : the memory of the soils and the wood charcoals.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">International Meeting of Sedimentology 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190581v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01701870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminating impacts of geomorphological and human factors on vineyard soil erosion (Burgundy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6957,51 +6957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USING AERIAL IMAGE ANALYSIS AS A TOOL FOR TOPSOIL, SOIL AND SUBSTRATE MAPPING IN VINEYARDS (BURGUNDY, FRANCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7009,51 +7009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vannier-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium GiESCO 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Porto, Portugal. </w:t>
@@ -7108,51 +7108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7207,51 +7207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping soil and substratum at a very high spatial resolution in the hillslope of Couchey (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7259,51 +7259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vannier-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXth International Terroir Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Dijon-Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7787,51 +7787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kees van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In : J. Perard, M., Adrian, La vigne et le Vin : une histoire d'eau, 18ème Rencontres du Clos-Vougeot, Chaire UNESCO "Culture et Traditions du Vin", en partenariat avec l'UMR LIR3S, Dijon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.59-73, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8089,51 +8089,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sols viticoles face au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8169,428 +8169,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04575160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. L’habitat de hauteur entre Protohistoire et haut Moyen Âge : regards croisés</w:t>
+                <w:t xml:space="preserve">Conclusion. L’habitat de hauteur entre Protohistoire et haut Moyen Âge : pour une approche diachronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Damien Martinez et Amélie Quiquerez, Approche diachronique des sites de hauteur des âges des Métaux, de l’Antiquité tardive et du haut Moyen Âge, Artehis editions, 2023</w:t>
+              <w:t xml:space="preserve">Damien Martinez et Amélie Quiquerez, Approche diachronique des sites de hauteur des âges des Métaux, de l’Antiquité tardive et du haut Moyen Âge, Artehis éditions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04053145v1</w:t>
+                <w:t xml:space="preserve">halshs-04053160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion. L’habitat de hauteur entre Protohistoire et haut Moyen Âge : pour une approche diachronique</w:t>
+                <w:t xml:space="preserve">Introduction. L’habitat de hauteur entre Protohistoire et haut Moyen Âge : regards croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ARTEHIS éditions. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Damien Martinez et Amélie Quiquerez, Approche diachronique des sites de hauteur des âges des Métaux, de l’Antiquité tardive et du haut Moyen Âge, Artehis éditions</w:t>
+              <w:t xml:space="preserve">Damien Martinez et Amélie Quiquerez, Approche diachronique des sites de hauteur des âges des Métaux, de l’Antiquité tardive et du haut Moyen Âge, Artehis editions, 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04053160v1</w:t>
+                <w:t xml:space="preserve">halshs-04053145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie forestière. Rapport annuel 2021</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les prémices d’un village médiéval préservés par la forêt : le site de Goa (Val-Suzon, Côte-d’Or)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Landois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport d’activité du PCR Vix et son Environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La genèse du village : Archéologie de l’habitat groupé du haut Moyen Âge (Ve-XIIe siècles) dans le Centre-Est de la France actuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARTEHIS Éditions, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.artehis.25670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03562143v1</w:t>
+                <w:t xml:space="preserve">hal-03594767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les prémices d’un village médiéval préservés par la forêt : le site de Goa (Val-Suzon, Côte-d’Or)</w:t>
-[...42 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Archéologie forestière. Rapport annuel 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Goguey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Rothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Popovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaume Bruno. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La genèse du village : Archéologie de l’habitat groupé du haut Moyen Âge (Ve-XIIe siècles) dans le Centre-Est de la France actuelle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rapport d’activité du PCR Vix et son Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-32, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594767v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récolement de la documentation géophysique sur l’oppidum de Bibracte.</w:t>
               </w:r>
@@ -9581,263 +9581,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sanctuaire occidental de Mâlain/Mediolanum (Côte-d'Or). Étude intégrée d'un sanctuaire des eaux péri-urbain en territoire lingon. Rapport d'activité 2022</w:t>
+                <w:t xml:space="preserve">Rapport annuel de PCR inter-régional : Trajectoire(s) de l’hydrosystème Saône-Rhône au paléoanthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Gaëtan</w:t>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Widehen</w:t>
+                <w:t xml:space="preserve">Etienne Edouard Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Charrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+                <w:t xml:space="preserve">Mathieu Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gaston</w:t>
+                <w:t xml:space="preserve">Brian Chaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté; UMR 6298 ArTeHiS. 2022, 349 p</w:t>
+              <w:t xml:space="preserve">Ministère de la Culture (France). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342929v1</w:t>
+                <w:t xml:space="preserve">hal-04374937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport annuel de PCR inter-régional : Trajectoire(s) de l’hydrosystème Saône-Rhône au paléoanthropocène</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le sanctuaire occidental de Mâlain/Mediolanum (Côte-d'Or). Étude intégrée d'un sanctuaire des eaux péri-urbain en territoire lingon. Rapport d'activité 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gaëtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Widehen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté; UMR 6298 ArTeHiS. 2022, 349 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Berger</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-04374937v1</w:t>
+                <w:t xml:space="preserve">hal-04342929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse 2020, Villards d'Héria, rapport 1/8 2020</w:t>
               </w:r>
@@ -10106,665 +10106,665 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03150209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sondages - Villards d'Héria - rapport 7/8 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Géophysique magnétique , Villards d'Héria, rapport 5/8 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grebot Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Soichet</w:t>
+                <w:t xml:space="preserve">Bruno Gavazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Clement</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 7/8, S.R.A. Bourgogne Franche-Comté. 2021, pp.93</w:t>
+                <w:t xml:space="preserve">Hugo Reiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 5/8, S.R.A. Bourgogne Franche-Comté. 2021, pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03625132v1</w:t>
+                <w:t xml:space="preserve">halshs-03625241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géophysique magnétique , Villards d'Héria, rapport 5/8 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grebot Rémy</w:t>
+                <w:t xml:space="preserve">Sondages - Villards d'Héria - rapport 7/8 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Soichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Gavazzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+                <w:t xml:space="preserve">Benjamin Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Grebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Reiller</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 5/8, S.R.A. Bourgogne Franche-Comté. 2021, pp.75</w:t>
+                <w:t xml:space="preserve">Sylvie Lourdaux-Jurietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Delencre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 7/8, S.R.A. Bourgogne Franche-Comté. 2021, pp.93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03625241v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03625132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dunières (Haute-Loire), Site castral La Tour. Prospection GPS et données Lidar.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+                <w:t xml:space="preserve">Abbaye d'Entremont. Prospections géophysiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Bourgogne (UB), Dijon, FRA.; ARTEHIS; MSH Dijon; Université de Franche-Comté (Besançon); Laboratoire Chrono-environnement - CNRS - UFC (UMR 6249); Département de la Haute-Loire; DRAC SRA Auvergne Rhône Alpes; Groupe de Recherches Archéologiques Vellaves (GRAV); Société d'Histoire du Pays de Saint-Genest-Malifaux. 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Lumière-Lyon 2; Maison de l'Orient et de la Méditerranée. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094988v1</w:t>
+                <w:t xml:space="preserve">halshs-03023917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salives (Côte-d’Or), « Le Château ». Rapport de prospection thématique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paysages agraires fossiles du Morvan: premières approches sur le secteur de la Place aux Laides - Le Haut de Sery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Bourgogne-Franche-Comté. 2020</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélinda Bizri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Delencre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport annuel 2019 du programme quadriennal de recherche 2017-2020 sur le Mont Beuvray : Synthèse, Bibracte, Centre archéologique européen; UMR 6298 ARTEHIS. 2020, pp.93-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03226243v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02534648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysages agraires fossiles du Morvan: premières approches sur le secteur de la Place aux Laides - Le Haut de Sery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Salives (Côte-d’Or), « Le Château ». Rapport de prospection thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vergine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Mureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport annuel 2019 du programme quadriennal de recherche 2017-2020 sur le Mont Beuvray : Synthèse, Bibracte, Centre archéologique européen; UMR 6298 ARTEHIS. 2020, pp.93-113</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Bourgogne-Franche-Comté. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02534648v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03226243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbaye d'Entremont. Prospections géophysiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sidonie Bochaton</w:t>
+                <w:t xml:space="preserve">Dunières (Haute-Loire), Site castral La Tour. Prospection GPS et données Lidar.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélinda Bizri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université Lumière-Lyon 2; Maison de l'Orient et de la Méditerranée. 2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Stock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Bourgogne (UB), Dijon, FRA.; ARTEHIS; MSH Dijon; Université de Franche-Comté (Besançon); Laboratoire Chrono-environnement - CNRS - UFC (UMR 6249); Département de la Haute-Loire; DRAC SRA Auvergne Rhône Alpes; Groupe de Recherches Archéologiques Vellaves (GRAV); Société d'Histoire du Pays de Saint-Genest-Malifaux. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03023917v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations néolithiques des marais de Saint-Gond : prospections</w:t>
               </w:r>
@@ -10898,51 +10898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuelle Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11080,51 +11080,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B95EBA3D"/>
+    <w:nsid w:val="2748B40F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11228,51 +11228,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="623B3D86"/>
+    <w:nsid w:val="4A96D8C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11462,51 +11462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-quiquerez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9826-325X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132598930" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05302263v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Landois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104854" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873662v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Mignot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lauzanne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625802v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perarnau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taborelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2022.102691" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452088v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Serieyssol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.09.014" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560016v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Girault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila &#199;iner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Akif Sar&#305;kaya" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cengiz Y&#305;ld&#305;r&#305;m" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107354" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861340v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Djemiel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.5432" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bichet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Murgia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2022.100352" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946622v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03426394v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Vandevelde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594765v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0527" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187254v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devauchelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kitou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dessert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082291" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089052v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277460v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.16385" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294136v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Depreux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.07.017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454569v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sassi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924519v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735163v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarih" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allemand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Hariri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-018-1596-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01894637v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fayolle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;a Noll" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975737v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Leeuwen Cornelis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Ress&#233;guier Laure" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary S&#233;verine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laveau Coralie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousset-Libeau Etienne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620237v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574898v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Steinmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11650" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KZSNFD4P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574826v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delencre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154329v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevigny" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448243v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejanne Le Bivic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9020106" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368848v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigo Comino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Raclot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.09.009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-138CB5V7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197120v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J Langlois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003330" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559874v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.05.022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134760v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Christophe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2013.12.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819082v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Sarih" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.01.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16Z3RNMZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315405v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoine Brenot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.01.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260202v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2007.09.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198534v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Chafiki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Hariri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souhel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadifa Lachkar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214251v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198525v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dommergues" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2007.07.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KCDLHKH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092763v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dromart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356928v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199838v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756806001749" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-VW0DMDNM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568492v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759033v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687404v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ortonovi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511455v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634031v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587964v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587942v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054303v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937491v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937508v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330571v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935011v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Guillon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rajot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Abdourhamane Tour&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926780v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vannier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750197v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878028v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vannier-Petit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115594v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116803v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573887v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701870v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ragon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pfeiffer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190581v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116804v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115522v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047754v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ducasse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guery" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114963v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573101v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lallemand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Grebot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053139v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/30933" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.30933" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505164v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/24915" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.24915" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568410v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Leeuwen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378011v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grillon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05170012v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04575160v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053145v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053160v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562143v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goguey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Samson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Rothe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Popovitch" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594767v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.25670" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922185v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Milo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895197v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labb&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255032v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011616v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pertuisot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612586v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaume" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253959v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Puel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Bizri" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253940v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grebot R&#233;my" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774835v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bochaton" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Donati" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brouillaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laissus" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342929v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Charrier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625287v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loiseau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625185v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150209v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dumontet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625132v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soichet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Clement" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lourdaux-Jurietti" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625241v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Reiller" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094988v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Stock" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226243v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergine" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534648v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paris" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023917v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986963v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charpy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500210v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-quiquerez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9826-325X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132598930" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05302263v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Landois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104854" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946622v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Mignot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560016v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Girault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila &#199;iner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Akif Sar&#305;kaya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cengiz Y&#305;ld&#305;r&#305;m" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107354" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452088v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Serieyssol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.09.014" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873662v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lauzanne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625802v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perarnau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taborelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2022.102691" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861340v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Djemiel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.5432" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223137v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bichet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Murgia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2022.100352" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03426394v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Vandevelde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594765v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0527" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454569v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sassi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294136v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Depreux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.07.017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277460v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.16385" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187254v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devauchelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kitou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dessert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082291" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089052v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620237v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01894637v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fayolle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;a Noll" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735163v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarih" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allemand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Hariri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-018-1596-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924519v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975737v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Leeuwen Cornelis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Ress&#233;guier Laure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary S&#233;verine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laveau Coralie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousset-Libeau Etienne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574898v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Steinmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11650" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KZSNFD4P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574826v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delencre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448243v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejanne Le Bivic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9020106" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154329v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevigny" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368848v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigo Comino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Raclot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.09.009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-138CB5V7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197120v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J Langlois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003330" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559874v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.05.022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134760v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Christophe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2013.12.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819082v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Sarih" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.01.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16Z3RNMZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315405v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoine Brenot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.01.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260202v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2007.09.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198525v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dommergues" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Hariri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2007.07.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KCDLHKH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214251v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198534v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Chafiki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souhel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadifa Lachkar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092763v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dromart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356928v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199838v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756806001749" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-VW0DMDNM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568492v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634031v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ortonovi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759033v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687404v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511455v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587942v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587964v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054303v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937491v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937508v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330571v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926780v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vannier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935011v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Guillon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rajot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Abdourhamane Tour&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750197v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115594v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878028v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vannier-Petit" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116803v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573887v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190581v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701870v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ragon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pfeiffer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116804v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115522v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047754v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ducasse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guery" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114963v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573101v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lallemand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Grebot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053139v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/30933" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.30933" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505164v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/24915" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.24915" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568410v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Leeuwen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378011v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grillon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05170012v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04575160v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053160v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053145v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594767v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.25670" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562143v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goguey" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Samson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Rothe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Popovitch" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922185v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Milo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895197v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labb&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255032v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011616v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pertuisot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612586v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaume" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253959v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Puel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Bizri" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253940v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grebot R&#233;my" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774835v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bochaton" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Donati" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brouillaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laissus" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342929v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Charrier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625287v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loiseau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625185v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150209v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dumontet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625241v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Reiller" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625132v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soichet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Clement" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lourdaux-Jurietti" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023917v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534648v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paris" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226243v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergine" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094988v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Stock" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986963v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charpy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500210v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>