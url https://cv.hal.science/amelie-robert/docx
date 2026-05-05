--- v0 (2026-04-04)
+++ v1 (2026-05-05)
@@ -922,769 +922,769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Avant-propos : renouveler les méthodes d’entretien pour libérer la parole de l’enquêté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Renouveler les méthodes d’entretien pour libérer la parole de l’enquêté, 20 (1), pp.15-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1116920ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pitfalls for the sustainability of forest transitions: evidence from Southeast Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian A. Kull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Bartmess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Dressler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gingrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Grodzicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 51 (3), pp.152-162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0376892924000079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Avant-propos : renouveler les méthodes d’entretien pour libérer la parole de l’enquêté</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écocertification : une démarche en faveur de la préservation d’un patrimoine forestier mondial ? Réflexions à partir de l’exemple du Viêt Nam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Félix Lefebvre</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nghị Trần Hữu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier du GHFF forêt, environnement et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33, pp.69-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du conflit à la concertation autour des peupleraies (France) : un exemple de stratégie pour une plus grande résilience territoriale face au changement climatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (2), pp.62-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1100215ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forêt Unesco : forêt d’exception ? Exemple du Domaine national de Chambord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier du GHFF forêt, environnement et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33, pp.37-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’agriculture urbaine face aux nouveaux défis de la ville nourricière et durable : approche géohistorique et nouvelles perspectives à partir des exemples de Tours Métropole Val de Loire et de la région Île-de-France (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Petit-Berghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Renouveler les méthodes d’entretien pour libérer la parole de l’enquêté, 20 (1), pp.15-28. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1116920ar⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 17 (2), p. 159-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1092773ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’écocertification : une démarche en faveur de la préservation d’un patrimoine forestier mondial ? Réflexions à partir de l’exemple du Viêt Nam</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03684385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human-River Encounter Sites: Looking for Harmony between Humans and Nature in Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Zingraff-Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bonthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Greulich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.2864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su13052864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les plantations forestières, catalyseurs de tensions sur ce qui fait nature pour les acteurs sociétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nghị Trần Hữu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier du GHFF forêt, environnement et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 33, pp.69-76</w:t>
-[...452 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31, p. 67-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1804,312 +1804,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’agriculture urbaine à Ouagadougou (Burkina Faso), tiraillée entre le désir des citadins et l’action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Augis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Hien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risco: Revista de Pesquisa em Arquitetura e Urbanismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Nature and City, 18 (2 (2020)), pp.80-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réinterroger les paysages du quotidien en temps de confinement. Regard porté depuis le vignoble bourgueillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Confins, 3/2020, p. 106-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le peuplier, un arbre qui cache la forêt ? La remise en cause de la place des peupleraies dans les paysages en Anjou et ses raisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamed Tebonou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Forêt et paysage, 22, https://journals.openedition.org/paysage/9121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/paysage.9121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905070v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-02936032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asie du Sud-Est : la forêt brûle</w:t>
               </w:r>
@@ -2167,321 +2167,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Menaces sur les forêts vietnamiennes : guerre, pratiques post-guerre et plantations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Forêts menacées, forêts protégées, 96-1 | 2019, pp.5-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.3222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02190150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature ressource : Nouveaux regards sur l'Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kamdem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mpie Simba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nkenné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Pléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geovision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Hors-Série, 1, pp.393-436</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dynamiques forestières et grande faune sauvage dans un domaine de chasse, le Domaine national de Chambord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Habitats forestiers et forêts Habitées, 71 (4-5), pp.343-357. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/70811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905592v1</w:t>
-              </w:r>
-[...201 lines deleted...]
-                <w:t xml:space="preserve">halshs-02190150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitats forestiers et forêts habitées</w:t>
               </w:r>
@@ -2673,200 +2673,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paysage viticole et Patrimoine dans le Val de Loire (France). Exemple des AOC Vouvray et Bourgueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Patrimoine et valorisation des territoires de la vigne et du vin, 8, https://preo.u-bourgogne.fr/territoiresduvin/index.php?id=1370</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01756898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les citadins, un désir de nature « sous contrôle », « fleurie et propre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22 | 2018, http://journals.openedition.org/metropoles/5619. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/metropoles.5619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/metropoles.5619⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01799599v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01756898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages et services écosystémiques : les apports d’une approche croisée pour la connaissance des interrelations nature-sociétés</w:t>
               </w:r>
@@ -2921,51 +2921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vignoble périurbain : entre préoccupations locales et contexte global. Exemple de Vouvray (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3185,90 +3185,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agriculture ouagalaise (Burkina Faso) comme modèle de contribution au métabolisme urbain : avantages et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Augis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Hors-série 31, https://journals.openedition.org/vertigo/21857. </w:t>
@@ -3300,325 +3300,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02044292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">When Allotment Gardens Become Urban Green Spaces Like Others, Providing Cultural Ecosystem Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environment and Ecology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (6), pp.453-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13189/eer.2017.050606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vignes et vignerons de demain… Sous influence urbaine Quelles conséquences ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it possible to generalize and map cultural ecosystem (dis)services? Reflections based on the study of green spaces in France and sylvosystems in Viêt Nam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Problems of Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Ecosystem services – Landscape ecology integrative role (part two), XLV, pp.41-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01797901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">When Allotment Gardens Become Urban Green Spaces Like Others, Providing Cultural Ecosystem Services</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What ideal green spaces for the city of tomorrow, providing ecosystem services?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 198, pp.116-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3753,51 +3753,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 104-1 | 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rga.3222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177847v1</w:t>
@@ -4050,51 +4050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Marius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4219,51 +4219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote-Sensing and Landscapes, Limits of Smaller Scale Generalization and Reproducible Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4323,51 +4323,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to map the land use in Africa by using satellite images Application to Sampieri village (Burkina Faso)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5134,50 +5134,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03683440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La nature en ville : quels services ? Évaluation, méthode et prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, 329 p., 2022, Espaces vécus 2021 ; 3, 978-2-911320-85-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nature en ville : quels services ? - Tome 2 : Évaluation, méthode et prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlantique, 2, 334 p., 2022, 978-2-911320-85-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Identifier et caractériser le patrimoine de Proximité. Vers un approche participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5192,246 +5351,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03636903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...157 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature en ville : quels services ? - Tome 1 : L’espace vert, le citadin et le gestionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
@@ -5784,51 +5784,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (34)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -6449,90 +6449,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultiver à Ouagadougou. Quand la ville devient propice à l'agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Augis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultures urbaines en Afrique subsaharienne francophone et à Madagascar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Midi, p. 181-195, 2023, 978-2-8107-1247-2</w:t>
@@ -6574,51 +6574,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept Center Parcs ou la nature comme décor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Issa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6669,51 +6669,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale : Les évaluations en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nature en ville : quels services ? - Tome 2 : Evaluation, méthode et prospective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlantique, p. 13-19, 2022, 978-2-911320-85-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6751,51 +6751,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion générale : Des préconisations pour l’avenir, en matière d’évaluations et de ville-nature pourvoyeuse de services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nature en ville : quels services ? - Tome 2 : évaluation, méthode et prospective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlantique, p. 281-287, 2022, 978-2-911320-85-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6833,51 +6833,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisation et patrimonialisation du paysage viticole dans le Val de Loire. Deux destins contrastés, Bourgueil et Vouvray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cultures du vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6909,2095 +6909,2207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les services écosystémiques des friches urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Plottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Louis Yengué, Amélie Robert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nature en ville : quels services ?. Tome 2, Évaluation, méthode et prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlantique Éditions de l'Actualité scientifique Nouvelle-Aquitaine, 2022, Espaces vécus, 978-2-911320-85-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Agriculture et ville africaine : un divorce annoncé ? Exemples de Yaoundé (Cameroun) et de Ouagadougou (Burkina Faso)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Augis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jardins de Demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Valenciennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 137-156, 2022, 978-2-36424-088-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afterword: How to Treat Urban Wastelands as a Form of Nature?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban wastelands: a form of urban nature?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 367-369, 2021, 978-3-030-74882-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature en ville, des services… et des disservices. Le point de vue d’usagers et de gestionnaires d’espaces verts urbains français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-P. Carrière, F. Di Pietro, A. Hamdouch, A. Robert et J. Serrano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire nature en ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 107-124, 2021, Collection : Questions contemporaines - Questions urbaines, 978-2-343-23326-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Afterword: How to Treat Urban Wastelands as a Form of Nature?</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’avènement des services écosystémiques et ses conséquences sur la gestion des espaces verts urbains en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Helga-Jane Scarwell et Philippe Deboudt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouveaux paradigmes du projet ? Transition, adaptation, résilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 239-260, 2021, 978-2-8076-1774-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion - La nature transforme-t-elle la ville ? La « renaturation » de la ville comme enjeu pour l’action publique : quelques pistes de réflexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-P. Carrière, F. Di Pietro, A. Hamdouch, A. Robert et J. Serrano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La transformation urbaine au prisme de la nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 155-157, 2021, Collection : Questions contemporaines - Questions urbaines, 978-2-343-23396-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropocene Wastelands: from the Margins to the Center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban Wastelands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.361-377, 2021, Cities and Nature, 978-3-030-74881-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74882-1_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion - Faire nature en ville : quatre réflexions en guise de perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-P. Carrière, F. Di Pietro, A. Hamdouch, A. Robert et J. Serrano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire nature en ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 173-175, 2021, Collection : Questions contemporaines - Questions urbaines, 978-2-343-23326-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les services écosystémiques dans l’action publique : entre contexte favorable et obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Lamare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nature en ville : quels services ? Tome 1 : L’espace vert, le citadin et le gestionnaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 163-186, 2021, 978-2-911320-79-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban Wastelands as a Form of Urban Nature: An Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban wastelands: a form of urban nature?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 367-369, 2021, 978-3-030-74882-1</w:t>
+              <w:t xml:space="preserve">, p. v-xi, 2021, 978-3-030-74882-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’avènement des services écosystémiques et ses conséquences sur la gestion des espaces verts urbains en France</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion générale : Changements de paradigmes, changements de perceptions autour de la nature en ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
-              </w:r>
-[...412 lines deleted...]
-                <w:t xml:space="preserve">Justin Lamare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nature en ville : quels services ? Tome 1 : L’espace vert, le citadin et le gestionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlantique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 163-186, 2021, 978-2-911320-79-8</w:t>
+              <w:t xml:space="preserve">, p. 229-234, 2021, 978-2-911320-79-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale : Services et disservices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nature en ville : quels services ? Tome 1 : L’espace vert, le citadin et le gestionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlantique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 13-21, 2021, 978-2-911320-79-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace terroir, sujet à débats. Exemple des AOC Bourgueil et Saint-Nicolas de Bourgueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le terroir viticole : espace et figures de qualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.71-91, 2020, 978-2-86906-731-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire les paysages avec des plantations forestières : une solution controversée en faveur du développement durable dans les pays tropicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Rosier et M. Watin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architecture en milieu tropical. Construire le paysage, entre pratique et recherche.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions de l'Espérou, p. 290-307, 2020, 978-2-491253-00-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03001801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fronts pionniers : conquête de nouveaux espaces et déforestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Asie du Sud-Est. Une géographie régionale, CAPES / Agrégation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.186-191, 2019, 9782340034419</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02345394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La forêt de Chambord. Etude des dynamiques dans et hors des murs depuis le XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géohistoire de l'environnement et des paysages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.167-178, 2019, Géohistoire de l’environnement et des paysages, 9782271119209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02190158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Amélie Robert</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recul des forêts en Asie du Sud-Est : enjeux et conséquences aux différentes échelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Asie du Sud-Est. Une géographie régionale, CAPES / Agrégation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ellipses, pp.40-48, 2019, 9782340034419</w:t>
+              <w:t xml:space="preserve">, Ellipses, pp.452-464, 2019, 9782340034419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Amelie Robert</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02345419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Asie du Sud-Est continentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pierdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Asie du Sud-Est. Une géographie régionale, CAPES / Agrégation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ellipses, pp.452-464, 2019, 9782340034419</w:t>
+              <w:t xml:space="preserve">, Ellipses, pp.40-48, 2019, 9782340034419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02345328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation des montagnes et de leurs forêts à l’épreuve de la guerre du Viêt Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paysage, images et conflits. L’expression de la crise dans les sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François-Rabelais, p. 91-108, 2019, Collection Villes et territoires, 9782869067011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02114931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les milieux forestiers : une diversité menacée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Asie du Sud-Est. Une géographie régionale, CAPES / Agrégation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ellipses, pp.186-191, 2019, 9782340034419</w:t>
+              <w:t xml:space="preserve">, Ellipses, pp.169-185, 2019, 9782340034419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02345358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si les forêts n’étaient pas le refuge des Việt Cộng pendant la guerre du Việt Nam… Une remise en cause des objectifs du programme de défoliation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Hotyat, C. Dereix, P. Gresser et F. Lormant (dir.), </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt refuge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan, Collection « Bois et Forêts »</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.65-86, 2018, 978-2-343-13863-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01692302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature des villes, un intérêt social et écologique à questionner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Valenciennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature des villes, nature des champs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.325-353, 2018, 978-2-36424-055-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01811919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation of nature by tourists: a method using the social networks. Case study of Center Parcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Issa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dr. Lia Bassa, Dr. Ferenc Kiss. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of TCL2016 Conference: Tourism And Cultural Landscapes:Towards A Sustainable Approach, 12-16 June, 2016 Budapest (Hungary)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foundation for Information Society (INFOTA)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 492-502, 2016, 978-615-80061-4-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution de la forêt de la province vietnamienne de Thừa Thiên Huế durant un siècle tourmenté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des milieux aux territoires forestiers – Mélanges en l’honneur de Jean-Jacques Dubois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artois Presses Université, pp.119-137, 2010, Collection Géographie, 978-2-84832-122-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9007,789 +9119,789 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plantations forestières : bienfaits et méfaits analysés par l’équipe Plantaclim, grâce au soutien de la Région Centre-Val de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://www.echosciences-centre-valdeloire.fr/communautes/la-culture-scientifique-dans-les-projets-de-recherche-d-interet-regional/articles/les-plantations-forestieres-bienfaits-et-mefaits-analyses-par-l-equipe-plantaclim-grace-au-soutien-de-la-region-centre-val-de-loire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À Center Parcs, une nature aménagée qui satisfait les touristes en quête d’une « nature décor »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Issa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, n° 370, p. 98-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en réserve de forêts africaines : quelle pertinence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamed Tebonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tchaa Boukpessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, p. 7-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plantaclim : « Maximiser les services des (re)plantations forestières dans le contexte du changement climatique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, n° 4, p. 3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plantaclim : un projet régional sur les services rendus par les plantations forestières, dans le contexte du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, https://www.echosciences-centre-valdeloire.fr/communautes/la-culture-scientifique-dans-les-projets-de-recherche-d-interet-regional/articles/plantaclim-un-projet-regional-sur-les-services-rendus-par-les-plantations-forestieres-dans-le-contexte-du-changement-climatique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Plantaclim : « Maximiser les services des (re)plantations forestières dans le contexte du changement climatique »</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La forêt vietnamienne : quels effets de la guerre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, n° 4, p. 3-4</w:t>
+              <w:t xml:space="preserve">2020, pp.12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La forêt vietnamienne : quels effets de la guerre ?</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de recherche « Représentation et réalité des forêts plantées »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020, pp.12-15</w:t>
+              <w:t xml:space="preserve">2020, n° 1, p. 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Projet de recherche « Représentation et réalité des forêts plantées »</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les peupleraies en débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020, n° 1, p. 10</w:t>
+              <w:t xml:space="preserve">2018, Microscoop, n° 78, p. 4-5, http://www.dr8.cnrs.fr/CNRS-Hebdo/Documents/537/Document.aspx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les peupleraies en débat</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01834682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paysage viticoles de touraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet de la guerre ou pression anthropique ? Etat des forêts dans une province du Viêt Nam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018, Microscoop, n° 78, p. 4-5, http://www.dr8.cnrs.fr/CNRS-Hebdo/Documents/537/Document.aspx</w:t>
+              <w:t xml:space="preserve">2009, pp.18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A field study to understand the responsibility of the war in the deforestation process in Thừa Thiên Huế province</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9799,2437 +9911,2437 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forêt urbaine : forêt des citadins. Regard d’une géographe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Forêts urbaines : un dialogue forêt-ville »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Urbanisme et Aménagement durables, Oct 2025, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retours sur une expérience forestière transdisciplinaire : le projet Plantaclim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Forêts et sociétés : dialogues interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muséum national d’histoire naturelle et GIP ECOFOR, Nov 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mythes et réalités des forêts vietnamiennes. Retour sur plus d’un siècle d’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEMECOL (Séminaire de recherche en écologie politique) : « Forêts tropicales : déconstruire leurs mythes, histoires et futurs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G. Gaudin et S.Kuppel, Apr 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde : Écocides et justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nga Tran To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lagoutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du Vietnam à la France, lutter contre les crimes environnementaux et humains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Espace Mendès France et Comité 86 de l’Association d’amitié franco-vietnamienne, Mar 2025, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest dynamics after a war against environment: Vietnam, a country on the way to sustainability?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGU (International Geographical Union) Thematic Conference 2025 : “Diverse Geographies of Peace, Environmental Impacts, Territorial Conflicts, and War in the Contemporary World”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGU, in collaboration with the National Committee of Colombia and the Commission on Latin American and Caribbean Studies (C20.30), Oct 2025, Santa Marta, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...301 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From a forest to another: a geographer's view of forest-human interrelations in Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude “Cohabiting with tropical forests: a multidisciplinary diagnosis from long term to acceleration”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, dans le cadre des projets « Senforester » et « Communities, Mobilities and Environnements around the East Asian Seas (1560-1740) » du LabEx SMS (Structurations des Mondes sociaux), Apr 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poplar plantations: habitats of interest for entomological biodiversity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International and interdisciplinary symposium: "Forests in transitions. Concepts, methods, assessments and prospective"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe du projet Plantaclim-UMR CITERES, Jun 2024, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur les plantations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée forestière régionale Forêt et Société : « La gestion forestière face aux critiques : qu’en penser, que faire ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNPF IDF-CVL, Oct 2024, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plantaclim, an interdisciplinary project to study the ecosystem services provided by forest plantations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International and interdisciplinary symposium: "Forests in transitions. Concepts, methods, assessments and prospective"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe du projet Plantaclim-UMR CITERES, Jun 2024, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards de la filière et du public sur les plantations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Chercheurs Gestionnaires Forestiers Centre-Val de Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE et FiBois CVL, Sep 2024, Chambord, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Charpigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International and interdisciplinary symposium: "Forests in transitions. Concepts, methods, assessments and prospective"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Equipe du projet Plantaclim-UMR CITERES, Jun 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face aux effets du changement climatique sur les forêts de la région Centre-Val de Loire : les plantations de pin maritime comme solution ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIIe Colloque de l’Association Francophone de Géographie Physique (AFGP) : Approches géographiques face aux changements climatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Géographie Physique (AFGP), Jan 2024, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forest plantations: the views of local stakeholders, users and residents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marion Gosselin</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Charpigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International and interdisciplinary symposium: "Forests in transitions. Concepts, methods, assessments and prospective"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Equipe du projet Plantaclim-UMR CITERES, Jun 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of terricolous and epiphytic plant communities of plantations (maritime pine, poplar) and subnatural forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International and interdisciplinary symposium: "Forests in transitions. Concepts, methods, assessments and prospective"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Equipe du projet Plantaclim-UMR CITERES, Jun 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International and interdisciplinary symposium: "Forests in transitions. Concepts, methods, assessments and prospective"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Equipe du projet Plantaclim-UMR CITERES, Jun 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What do residents and users think about forests in transitions? Methods used in the Compiègne forest (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Feger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
-              </w:r>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International and interdisciplinary symposium: "Forests in transitions. Concepts, methods, assessments and prospective"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Equipe du projet Plantaclim-UMR CITERES, Jun 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...258 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-constructing scenarios to maximize the ecosystem services provided by forest plantations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Geographical Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGU and Geographical Society of Ireland, Aug 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Ecosystem services provided by poplar plantations, from the point of view of local stakeholders and inhabitants in Centre-Val Loire de Loire and Hauts-de-France regions in France</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In the face of climate change, fast-growing forest plantations encouraged because of their ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International ESP Latin America and Caribbean Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecosystem Services Patnership, Nov 2023, La Serena, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randonner à travers les plantations forestières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Charpigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forêts récréatives : gouvernance, territoires de vie et transition écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen, CETAPS et PNR Boucles de Seine, Jun 2023, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecosystem services provided by poplar plantations, from the point of view of local stakeholders and inhabitants in Centre-Val Loire de Loire and Hauts-de-France regions in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brassaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Charpigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International ESP Latin America and Caribbean Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecosystem Services Patnership, Nov 2023, La Serena, Chile</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation générale du projet Plantaclim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Plantations forestières (échanges Plantaclim-Edysan)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des services d’approvisionnement et culturels associés aux plantations forestières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Plantations forestières (échanges Plantaclim-Edysan)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces forestiers dans le monde. Au cœur d’enjeux multiples, des forêts-ressources à sauver ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l'AP-Géo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AP-Géo, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast-growing forest plantations as a solution of regional sustainable development in the face of climate change?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Regional Sustainable Development Conference 2023: Climate change, green growth and regional sustainable development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Social Sciences of the Central Region; Southern Institute of Social Sciences; EM Normandie Business School, Jul 2023, Ho Chi Minh Ville, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les plantations forestières : une solution face aux changements globaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Plantaclim - La filière forêt-bois face aux changements globaux : quelles adaptations ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe du projet Plantaclim, Oct 2022, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des peupleraies dans les vallées : trajectoires, représentations et biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Enjeux environnementaux et sociétaux des hydrosystèmes, 20 ans de recherche dans le bassin de la Loire"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zone Atelier Loire, Oct 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No poplar plantations in the Loire valley landscapes!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Permanent European Conference for the Study of the Rural Landscape (PECSRL) 2022: Living together in European rural landscapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Jaén and UNIA-Antonio Machado in Baeza, Sep 2022, Jaén and Baeza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrids at the heart of the ecological transition: forest plantations as an object of research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UGI-IGU Paris 2022 : "Time for geographers", The Centennial Congress, session "Biogeography and ecological transition. Practices, synergies and boundaries with ecology"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGI-IGU, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plantaclim project: Reflections for the future of forest plantations in the French Region Centre-Val de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Scenario for tomorrow’s forests. Reflection from the Vietnamese case"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écocertification : une démarche en faveur de la préservation d’un patrimoine forestier mondial ? Réflexions à partir de l’exemple du Viêt Nam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12245,401 +12357,401 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude du Groupe d’Histoire des Forêts françaises (GHFF) : Labels et patrimoines forestiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Charenton-le-Pont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le métabolisme de l’agriculture urbaine en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Okanga-Guay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Doudoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mpié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UGI Paris 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plantations forestières face au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bourgueil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux sociétaux autour de l'agriculture urbaine, entre nature et culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée sur la nature et la biodiversité dans la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Projet SERANA, Mar 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche géohistorique des paysages, entre nature et société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Le paysage à travers les disciplines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Master 2 TCPP et Master Agrosciences, Environnement, Territoires, Paysage, Forêts, Nov 2022, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forêt Unesco : forêt d’exception ? Analyse à travers l’exemple du Domaine national de Chambord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12655,1062 +12767,1062 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude du Groupe d’Histoire des Forêts françaises (GHFF) : Labels et patrimoines forestiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe d’Histoire des Forêts françaises (GHFF), Jan 2022, Charenton-le-Pont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filière forêt-bois en région Centre-Val de Loire à l’heure de la transition écologique. Le cas des plantations forestières (peupliers et pins maritimes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58e colloque de l'ASRDLF : « Transitions, gouvernance territoriale et solidarités »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASRDLF, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire Peuplier : des enjeux croisés pour les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision vine-growing for the sustaining of heritage landscapes: what do local residents think?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariétou Diouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European symposium - Cultural landscapes of the vineyard: identities, challenges and opportunities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sols cultivés, sols partagés : le maraîchage est-il un bien commun patrimonialisable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10es Rencontres du Réseau Espace rural &amp; projet spatial : Sol(s) en partage. Le sol comme milieu, ressource et mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d’Architecture de Saint-Étienne (ENSASE) - GRF Architectures &amp; Transformations &amp; École Nationale Supérieure d’Architecture de Clermont-Ferrand (ENSACF) - UMR Ressources, Oct 2021, Ambert, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peupleraies dans les paysages du Grand Ouest : dynamiques et regards de la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque final du projet « Du peuplier pour l’avenir »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRPF d’Île-de-France et Centre-Val de Loire, Feb 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Sols cultivés, sols partagés : le maraîchage est-il un bien commun patrimonialisable ?</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimonialisation et durabilité des vignobles dans le Val de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10es Rencontres du Réseau Espace rural &amp; projet spatial : Sol(s) en partage. Le sol comme milieu, ressource et mémoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d’Architecture de Saint-Étienne (ENSASE) - GRF Architectures &amp; Transformations &amp; École Nationale Supérieure d’Architecture de Clermont-Ferrand (ENSACF) - UMR Ressources, Oct 2021, Ambert, France</w:t>
+              <w:t xml:space="preserve">Colloque international Œnotourisme et développement durable : l’éco-œnotourisme est-il possible ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA (École supérieure d’Agriculture), Jun 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conclusion</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction - Des peupleraies dans les paysages. Retour sur les raisons des débats passionnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire Peuplier : des enjeux croisés pour les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">, Charte Forestière de Bas-Dauphiné et Bonnevaux, en partenariat avec le Département de l’Isère, l’interprofession de la filière bois FIBOIS 38, le Conservatoire d’Espaces Naturels et le CNPF Auvergne-Rhône-Alpes, Jun 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From vegetation survey to interviews, through geomatics: an interdisciplinary approach to improve the knowledge of past landscapes and their dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference Historical Ecology for the future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silva Research Unit (AgroParisTech, Inra, Université de Lorraine) and the Interdisciplinary Laboratory for Continental Environments (CNRS-Université de Lorraine), May 2021, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing forests, changing ecosystem services. Example in Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Ecosystem Services Partnership Asia conference - Eco-health and ecosystem services in Asia: Bottom-up aspects for planetary health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecosystem Services Partnership, Dec 2021, Nagasaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Vietnam to Tunisia, anthropogenic pressure, risks and forest plantations during the recent history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Jaziri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Geographical Congress (IGC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGU (International Geographical Union), Turkish Geographical society and T.C. Istanbul üniversitesi, Aug 2021, Istanbul/online, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards de touristes : promouvoir des plantations forestières plus « naturelles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire interdisciplinaire et international Planter et exploiter les forêts de demain, points de vue d’acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet Reforesté, avec le soutien de la MSH Val de Loire, l’UMR CITERES (équipe DATE), le réseau MiDi et la Zone Atelier Loire, Dec 2020, Tours - en ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La forêt vietnamienne, des effets de la guerre à la reconquête des espaces meurtris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de la Société de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Géographie, Mar 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02508794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plantations forestières, « forêts » de la discorde parmi les défenseurs de l’environnement et des paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude du Groupe d’Histoire des Forêts françaises (GHFF) : Mobilisations et conflits forestiers hier et aujourd’hui : résistances, coalitions et contestations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe d’Histoire des Forêts françaises (GHFF), Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02488693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance et changements de trajectoire au sein du Domaine national de Chambord : un territoire emmuré depuis 5 siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baltzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13738,73 +13850,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e colloque des Zones Ateliers-CNRS : 2000-2020, 20 ans de recherche du Réseau des Zones Ateliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau des Zones Ateliers-CNRS, Nov 2020, à distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03001878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations et réalité des forêts plantées (Reforesté)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13820,1285 +13932,1514 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Journée scientifique de la MSH Val de Loire, Les projets financés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH Val de Loire, Nov 2020, Tours - en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les peupleraies comme objet de recherche sur les interrelations nature-sociétés : la difficile conciliation entre paysages et biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e colloque international francophone en Ukraine Langues, Sciences et Pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de philologie française de l’université d’Odessa, Oct 2019, Odessa, Ukraine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02314641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature ressource : Nouveaux regards sur l’Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kamdem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mpié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nkenné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Pléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamique des milieux anthropisés et gouvernance spatiale en Afrique subsaharienne depuis les indépendances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Alassane Ouatara de Bouaké, Jun 2019, Bouaké, Côte d’Ivoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage et patrimoine viticoles. Exemple dans le Bourgueillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Patrimoine de la Vigne et du Vin en Val de Loire. Définition, invention, valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Intelligence des Patrimoines, Jan 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02044423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles représentations associées aux plantations forestières – Réponses obtenues à un questionnaire en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire interdisciplinaire et international Les plantations forestières : représentations et réalité / Forest plantations: representations and reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Projet Reforesté; avec le soutien de la MSH Val de Loire, l’UMR CITERES, le réseau MiDi et la Zone Atelier Loire, May 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02190311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lessons learned from a questionnaire about forest plantations to improve the management of such social-ecological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Garden Route Interface Meeting (GRIM): Science and management co-learning to navigate social-ecological issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, South African national parks, Nelson Mandela university, Sustainability Research Unit, CNRS, Sep 2019, Sedgefield, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02314639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les attentes sociales en matière de plantations forestières : entre encouragements et réfrènements. Quelques pistes pour l’avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire interdisciplinaire et international "Quel avenir pour les plantations forestières ? / What will be the future of forest plantations?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, le projet Reforesté, avec le soutien de la MSH Val de Loire, l’UMR CITERES, le réseau MiDi et la Zone Atelier Loire, Nov 2019, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beaver and poplar: when a protected species threatens “forest”.... Disservices highlighted by poplar owners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forest ecosystems, living forests. How do usages, management options and social practices interact with wildlife in the forest?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Irstea, UMR CITERES, EA RURALITES, Mar 2019, Chambord, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02085121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Annam forest during the French colonial period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Convention of Asia Scholars (ICAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universiteit Leiden; GIS Asie; International Institute for Asian Studies, Jul 2019, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02190191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progression des plantations dans les paysages du Centre-Viêt Nam : une dynamique exogène aux implications identitaires pour les montagnards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international A qui appartiennent le paysage dans les espaces ruraux marginaux des pays du Sud ? Mutations contemporaines des territoires, mises en ressource des paysages et recompositions identitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Equipe du projet ANR AQAPA et UMR CITERES, Jan 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02044356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Lessons learned from a questionnaire about forest plantations to improve the management of such social-ecological systems</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion : synthèse du colloque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Garden Route Interface Meeting (GRIM): Science and management co-learning to navigate social-ecological issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, South African national parks, Nelson Mandela university, Sustainability Research Unit, CNRS, Sep 2019, Sedgefield, South Africa</w:t>
+              <w:t xml:space="preserve">Urban wastelands: a form of urban nature?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR CITERES, May 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Amelie Robert</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02190178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forest plantations, between sustainability, climate change and controversies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interdisciplinaire et international "Quel avenir pour les plantations forestières ? / What will be the future of forest plantations?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, le projet Reforesté, avec le soutien de la MSH Val de Loire, l’UMR CITERES, le réseau MiDi et la Zone Atelier Loire, Nov 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">International Conference on Environmental Sustainability and Climate Change: “Anthropogenic Activities and their Impact on Climate Change”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Beaver and poplar: when a protected species threatens “forest”.... Disservices highlighted by poplar owners</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02106407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paysages protégés face au tourisme : mis en avant ou mis en défens ? Exemples de stratégies mises en place dans des sites Unesco de la région Centre-Val de Loire (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Tourisme dans les paysages protégés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université de Lausanne, association Lavaux Patrimoine mondial, office du tourisme du canton de Vaud, Montreux-Vevey Tourisme et commune de Bourg-en-Lavaux, Oct 2019, Cully, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02314644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion: An increase of forests in the future?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th world conference of Ecosystem Services Patnership</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecosystem Services Patnership, Oct 2019, Hanovre, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02336882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution récente des peupleraies. Exemples en Anjou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamed Tebonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire interdisciplinaire et international Les plantations forestières : représentations et réalité / Forest plantations: representations and reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet Reforesté; avec le soutien de la MSH Val de Loire, l’UMR CITERES, le réseau MiDi et la Zone Atelier Loire, May 2019, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02190301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire les paysages avec des plantations forestières : une solution controversée en faveur du développement durable dans les pays tropicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international L’architecture en milieu tropical : construire le paysage. Entre pratique et recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d’Architecture de Montpellier - Antenne de La Réunion, Oct 2019, Le Port, La Réunion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02345257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landscape dynamics in a hunting estate: is the wildlife incompatible with forest? Example in the National estate of Chambord (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest ecosystems, living forests. How do usages, management options and social practices interact with wildlife in the forest?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Irstea, UMR CITERES, EA RURALITES, Mar 2019, Chambord, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02085120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wild ungulates as dynamic actors of contemporaneous social-ecological systems - a case study in Chambord World Heritage Site, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baltzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seraphine Grellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e colloque international francophone en Ukraine Langues, Sciences et Pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département de philologie française de l’université d’Odessa, Oct 2019, Odessa, Ukraine</w:t>
+              <w:t xml:space="preserve">2nd Garden Route Interface Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01899962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre en compte les paysages et leurs dynamiques anthropiques pour imaginer les forêts de demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Petit-Berghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamique des milieux anthropisés et gouvernance spatiale en Afrique subsaharienne depuis les indépendances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Alassane Ouatara de Bouaké, Jun 2019, Bouaké, Côte d’Ivoire</w:t>
+              <w:t xml:space="preserve">Mutations forestières dans le cadre des changements globaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, réseau thématique de recherche MiDi (Milieux &amp; Diversité), Nov 2018, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...543 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01941487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest plantations from Việt Nam and elsewhere (Reforesté project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15114,267 +15455,267 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar “Territorial and environmental dynamic and action”… in Vietnam. Some environmental issues in Vietnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR CITERES - Team DATE, Nov 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01941491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agriculture urbaine en Afrique, entre représentations des citadins et action publique : y a-t-il congruence entre nature vécue et nature agie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Augis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Nature et ville : regards croisés franco-lusophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR CITERES, Jun 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01816906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poplar plantations in France, at the heart of a conflict between provisioning services and cultural (dis)services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystem Services Partnership Europe 2018 Regional Conference: Ecosystem services in a changing world: moving from theory to practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecosystem Services Partnership, Oct 2018, San-Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01899953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutions des usages récréatifs et des représentations de la nature dans le domaine national de Chambord : de l'appropriation au partage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15390,73 +15731,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.655-660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche biogéographique des paysages : varier les échelles temporelles et spatiales pour mieux comprendre les paysages actuels. Exemple du Domaine national de Chambord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15472,142 +15813,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire transversal de l’UMR CITERES « Question d’échelle : Temps et espace »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR CITERES, Apr 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the interrelations forest / societies in Việt Nam since the beginning of the 20th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar “Territorial and environmental dynamic and action”… in Vietnam Some environmental issues in Vietnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR CITERES - DATE Team, Nov 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01941489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations des pratiques et des paysages forestiers dans un domaine national : Chambord, de la chasse au tourisme de nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15623,548 +15964,319 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Entre dynamiques et mutations, quelles voies pour la forêt et le bois ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau des sciences économiques, humaines et sociales d’ECOFOR, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01682015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...228 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la guerre aux plantations d'acacias, les forêts vietnamiennes : des forêts menacées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séance de l'Association de Géographes Français "Forêts menacées, Forêts protégées"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Géographes Français, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01756153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of nature tourism in the Loire valley: transforming the landscapes, promoting the local development?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lolita Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Permanent European Conference for the Study of the Rural Landscape (PECSRL) 2018: European Landscapes for Quality of life?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, « Territoires » (Agro Paris Tech, Clermont Auvergne University, INRA, IRSTEA, VetAgro Sup), Sep 2018, Clermont-Ferrand et Mende, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01875013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poplar plantations: a source of renewable energy but offering controversial landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Permanent European Conference for the Study of the Rural Landscape (PECSRL) 2018: European Landscapes for Quality of life?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, « Territoires » (Agro Paris Tech, Clermont Auvergne University, INRA, IRSTEA, VetAgro Sup), Sep 2018, Clermont-Ferrand et Mende, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01875015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The national estate of Chambord (France): traditional landscapes or a political willingness to make re-emerge the past?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16180,513 +16292,746 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Permanent European Conference for the Study of the Rural Landscape (PECSRL) 2018: European Landscapes for Quality of life?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, « Territoires » (Agro Paris Tech, Clermont Auvergne University, INRA, IRSTEA, VetAgro Sup), Sep 2018, Clermont-Ferrand et Mende, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01875014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature en ville, des services... et des disservices. Le point de vue d'usagers et de gestionnaires d'espaces verts urbains français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Nature et ville : regards croisés franco-lusophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01816916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifying cultural ecosystem services provided by French urban green spaces, the lessons learned from an interdisciplinary research program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecosystem Services Partnership World Conference 9: Ecosystem services for Eco-civilization. Restoring connections between people &amp; landscapes through nature-based solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecosystem Services Partnership, Dec 2017, Shenzhen, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages du Việt Nam, du camouflage à la résurgence des traces laissées par la guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Paysage(s) de l’étrange. Art et recherche sur les traces visibles et invisibles des conflits : approches interdisciplinaires et inter-artistiques des patrimoines de guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et ville africaine : Un divorce annoncé ? Exemples de Yaoundé (Cameroun) et de Ouagadougou (Burkina Faso)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Augis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international 2017 "Jardins de demain"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pléiade, LAVUE, Ladyss, Jul 2017, Villetaneuse - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01557230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural ecosystem services and nature tourism. Case study in some rural areas in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystem Services Partnership World Conference 9: Ecosystem services for Eco-civilization. Restoring connections between people &amp; landscapes through nature-based solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecosystem Services Partnership Dec 2017, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01681984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’œnotourisme : quelles implications pour les territoires et les vignerons ? Exemple dans le Val de Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matinée Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inno’vin (cluster de la filière vitivinicole en Nouvelle Aquitaine), May 2017, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategy around oenotourism in France: associate cultural services with an agricultural production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tourism Destination Development Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hoa Sen University, May 2017, Hô Chi Minh City, Vietnam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les vignobles deviennent des lieux de promenade…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">85e Congrès de l’Acfas (Association francophone pour le savoir), Session « La promenade au XXIème siècle dans les domaines : du loisir, de la création et de la pédagogie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association francophone pour le savoir, May 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstituer les dynamiques d’une forêt emmurée : du choix des temporalités aux limites inhérentes aux sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16702,1186 +17047,953 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Les Temps des Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR LADYSS, en collaboration avec le Collège International des Sciences du Territoire (CIST), Mar 2017, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche expérimentale pour le suivi de la remobilisation des sédiments par déverse des matériaux à l’aval d’un barrage de haute-chute : le cas de l’ouvrage de Pont de Verrière sur la Fontaulière (Aménagement hydraulique EDF de Montpezat - bassin de l’Ardèche).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oldrich Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lejot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gaertener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourism Destination Development Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hoa Sen University, May 2017, Hô Chi Minh City, Vietnam</w:t>
+              <w:t xml:space="preserve">Colloque TSMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Amélie Robert</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wine tourism in Loire valley (France) : the rise of a new form of tourism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa de Michiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matinée Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inno’vin (cluster de la filière vitivinicole en Nouvelle Aquitaine), May 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">4th World Research Summit for Tourism and Hospitality: Innovation, Partnerships and Sharing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCF Rosen college of Hospitality Management, Dec 2017, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de l’agriculture dans le métabolisme urbain de Ouagadougou (Burkina Faso) : un modèle face à ses limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augis Fanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Hien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agricultures urbaines durables : Vecteur pour la transition écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, les laboratoires CERTOP (UMR 5044) et LISST (UMR 5193) de l’Université Toulouse - Jean Jaurès, Jun 2017, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des champs aux forêts : apports des données spatialisées et iconographiques pour la reconstitution des dynamiques de la forêt de Chambord du XVIIe siècle à aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Construction des paysages forestiers et littoraux. Usages et pratiques cynégétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR CITERES (IPAPE - Amélie Robert et Sylvie Servain), Jun 2017, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban agrosystems in Ouagadougou (Burkina Faso): are there only (positive) ecosystem services?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Augis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Hien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystem Services Partnership World Conference 9: Ecosystem services for Eco-civilization. Restoring connections between people &amp; landscapes through nature-based solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecosystem Services Partnership, Dec 2017, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...267 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representation of the landscapes by tourists: a method using the social networks. Case study of Center Parcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...318 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Issa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference Tourism and cultural Landscapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Foundation for Information Society (INFOTA) and Budapest Metropolitan University of Applied Sciences, Jun 2016, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La patrimonialisation du paysage viticole dans le Val de Loire : deux destins contrastés, Bourgueil et Vouvray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Territoires du Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole supérieure d'agriculture; Ecole supérieure de tourisme et d'hôtellerie de l'université d'Angers, Feb 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le long de la piste Hồ Chí Minh : les forêts, refuges des Việt Cộng ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Forêt Refuge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe d’Histoire des Forêts Françaises et l’Ecole Nationale Supérieure du Paysage, Sep 2016, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures de la vigne : re-création orientée des paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Paysages, mises en scènes paysagères, patrimoines vitivinicoles, valorisations touristiques et développement territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEDETE, Oct 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Domaine national de Chambord : trajectoires paysagères croisées entre une forêt emmurée et son environnement solognot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17897,608 +18009,690 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Géohistoire de l’environnement et des paysages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Geode, Oct 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature like setting. Cultural ecosystem services and disservices of French urban green spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Ecosystem Services Conference "Helping nature to help us"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecosystem Services Partnership (ESP), OPERAs, OpenNESS, ECOPLAN, University of Antwerp, Sep 2016, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Renouveau forestier au Việt Nam, 1986-2006 : de l’exploitation à la préservation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Le rapport Action Nature. De l’action sur la nature à la nature de l’action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR CITERES, IRSTEA et INSA Centre-Val de Loire dans le cadre du Réseau Thématique de Recherche MiDi (Milieux &amp; Diversité), Jun 2016, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’arbre dans le paysage des montagnards du Centre-Viêt Nam. Evolution de la biodiversité et des services rendus depuis le début du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Arbre(s) et paysage(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole de la Nature et du Paysage de l’INSA Centre Val de Loire; UMR CITERES; Zone Atelier Loire, Mar 2016, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les services écosystémiques dans les milieux urbains, quelle évaluation ? », Introduction de la session « Quelle évaluation ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Services écosystémiques : apports et pertinence en milieux urbains / International symposium Ecosystem services: their contributions and relevance in urban environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR CITERES, May 2016, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et si le vignoble de demain était urbain : services et disservices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée « Esprit Filière » : Quelle viticulture pour demain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vinopôle Centre Val de Loire, Apr 2016, Amboise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping cultural ecosystem services (and disservices) from landscapes knowledge. Questioning from urban green spaces in France and sylvosystems in Việt Nam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference Ecosystem Services – Landscape Ecology Integrative Role</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculty of Geography and Regional Studies, University of Warsaw and Polish Association of Landscape Ecology, Jun 2016, Lochow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’arbre dans le paysage des montagnards du Centre-Viêt Nam. Evolution de la biodiversité et des services rendus depuis le début du XXe siècle</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allotment gardens, a place to meet, to walk and to learn. Bergeonnerie case study in Tours (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Arbre(s) et paysage(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole de la Nature et du Paysage de l’INSA Centre Val de Loire; UMR CITERES; Zone Atelier Loire, Mar 2016, Blois, France</w:t>
+              <w:t xml:space="preserve">ALTER-Net (European Ecosystem Research Network) conference: Nature and Urban Wellbeing: Nature-Based Solutions to Societal Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ALTER-Net and the European Commission under the auspices of the Latvian Presidency, May 2015, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...172 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces verts urbains : approche par les services écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e colloque biennal des Zones Ateliers (Réseau CNRS) - LTER France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zones Ateliers (Réseau CNRS) - LTER France, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vignes et champs à Restigné depuis les années 1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18514,319 +18708,237 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire géographique - Vin et gastronomie : Des paysages aux productions de qualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEDETE, Mar 2015, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluer les services écosystémiques des espaces verts urbains : Approche méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rencontres du végétal, 8e édition : Compétitivité et efficience des filières du végétal spécialisé - quels leviers d’innovation variétaux, agronomiques, technologiques et organisationnels ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agrocampus Ouest, Jan 2015, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un désir citadin de nature… maîtrisée : quelle place pour les parcs naturels en ville ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international BiodiverCities 2015 : Villes et parcs naturels : construire une nature urbaine ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UPA (Urban Protected Areas) Network et UNPEC (Urban National Parks in Emerging Countries and Cities) program, Sep 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utilisation des réseaux sociaux pour caractériser le tourisme de nature. Le cas de Center Parcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18842,635 +18954,881 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution organisé dans le cadre du programme de recherche NaTour "Valorisation touristique du patrimoine naturel de la région Centre-Val de Loire"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbicides pendant la guerre du Việt Nam : irréversibilité des dégâts sur l’environnement ? Exemple de la vallée d’A Lưới</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Congrès Asie &amp; Pacifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS Asie et Réseau Asie &amp; Pacifique (CNRS), Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage viticole et patrimoine dans le Val de Loire (France). Exemple des AOC Vouvray et Bourgueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine et valorisation des territoires de la vigne et du vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Santorin, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier les services rendus par les espaces verts urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Ecologie urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Unité Paysage et Ecologie, Agrocampus Ouest, Nov 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature des villes : usagers et gestionnaires, entre perceptions et réalité de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Nature des villes, nature des champs. Synergies et controverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EA CALHISTE, EA Discontinuités, EA TVES et laboratoire Laplec, Sep 2015, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term consequences of the Viet Nam war on the landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Convention of Asia Scholars (ICAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Adelaide, University of South Australia, Asian Studies Association of Australia Representative, Jul 2015, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vin, ses empreintes sur les paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Food History and Food Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déplacements de population dans une zone frontalière du Việt Nam. Province centrale de Thừa Thiên Huế</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études des jeunes chercheurs en études asiatiques : Frontières et mobilités des hommes et des idées en Asie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jeunes chercheurs en études asiatiques, avec le soutien du GIS Asie et de l’Université de Bordeaux - L. Benaiche, A. Desplain, G. Gaffric, H. Renyou, May 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysages de Barani, Sampieri et Bandougou : reconstitution à partir des données de télédétection (images satellitales)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire organisé dans le cadre du programme de recherche BIOSOL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme de recherche BIOSOL, May 2014, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion de la 1re journée de l’atelier de lancement du projet ANR AQAPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier de lancement du projet ANR AQAPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques du vignoble de Bourgueil depuis les années 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée du Projet structurant 3 de la Zone Atelier Loire : Paysages, Patrimoines et risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zone Atelier Loire, Nov 2014, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appui de la télédétection pour la caractérisation des paysages en Afrique. Exemple de Barani (Burkina Faso)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Marius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19498,333 +19856,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference in Integrated Management of Environment ICIME 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01091879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...245 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing and land use in Africa Case of Sampieri (Burkina Faso)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19839,327 +19951,327 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSIP 2014 International Conference on Signal and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Hammamet, Tunisia. pp.ISBN : 978-9938-9511-8-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape dynamics during the Viêt Nam war, an objective identification based on iconographic data - Study in Thua Thiên Huê province</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert-Charmeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASEASUK (Association of South-east Asian Studies in the United Kingdom)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des paysages vietnamiens, province centrale de Thừa Thiên Huế - La question des sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Analyse des Paysages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Programme de recherche BIOSOL, Jul 2013, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerre du Việt Nam : des impacts sur les paysages aggravés par les pratiques civiles - Etude dans la province de Thừa Thiên Huế</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche organisé par l’équipe IPAPE de l'UMR CITERES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Équipe IPAPE de l'UMR CITERES, Dec 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La forêt vietnamienne durant un siècle tourmenté : une reconstitution tributaire de sources lacunaires et disparates - Etude dans la province de Thừa Thiên Huế</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des milieux aux territoires forestiers : itinéraires biogéographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EA 2468 Dynamique des réseaux et des territoires (Artois); EA 4019 Territoires, Villes, Environnement, Société (Lille-I); UMR 8185-ENeC, Oct 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20169,797 +20281,797 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peupleraies et forêts subnaturelles dans le bassin versant de la Loire : quelle biodiversité associée ? Approche méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « La biodiversité alluviale du bassin versant de la Loire : fonctionnement, dynamiques, suivis »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When waste water becomes solution for urban agriculture… Case study in Ouagadougou (Burkina Faso)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Augis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference Climate change &amp; Water 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Tours, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural services provided by agroecosystems: opportunity or source of conflicts? Examples in the Loire valley vineyard (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystem Services Partnership Europe 2018 Regional Conference: Ecosystem services in a changing world: moving from theory to practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, San-Sebastian, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01899954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What ideal green spaces for the city of tomorrow, providing ecosystem services?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Transitions Global Summit 2016: Towards a better urban future in an interconnected age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Shanghai, China. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01364863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the representations on forest plantations considering their ecosystem services. Case study in Viêt Nam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Ecosystem Services Conference "Helping nature to help us"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Antwerp, Belgium. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces verts urbains et transition écologique, perception par les gestionnaires municipaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Lamare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e colloque de l’ARPEnv (association pour la recherche en psychologie de l’environnement) Transition écologique : de la perception à l’action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forêts et guerre au Việt Nam (province de Thừa Thiên Huế). Cicatrisation, gestion, témoignage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival international de Géographie 2010 : « La forêt, or vert des Hommes ? Gestion - Protection - Exploitation durable »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences environnementales d’une guerre chimique : la guerre du Việt Nam (1962-1971)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival international de Géographie 2008 : « Entre guerres et conflits : la Planète sous tension » et Festival international de Géographie 2010 : « La forêt, or vert des Hommes ? Gestion - Protection - Exploitation durable »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reboisements par espèces à croissance rapide : des forêts de qualité – Province de Thừa Thiên Huế (Việt Nam central)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’après développement durable : espaces, nature, culture et qualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20969,114 +21081,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNAMIQUES PAYSAGÈRES ET GUERRE DANS LA PROVINCE DE THUA THIÊN HUÊ (VIÊT NAM CENTRAL), 1954-2007 - Entre défoliation, déforestation et reconquêtes végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris-Sorbonne - Paris IV, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011PA040279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01053749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId369"/>
+      <w:footerReference w:type="default" r:id="rId372"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21144,51 +21256,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5939B6DB"/>
+    <w:nsid w:val="E3399D45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21292,51 +21404,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0AF6B4DD"/>
+    <w:nsid w:val="D3B91952"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21440,51 +21552,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8809289B"/>
+    <w:nsid w:val="5416D991"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21677,51 +21789,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-robert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0164-1534" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167708074" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantaclim.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431417v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Charpigny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2025.2586478" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431406v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boughedada" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c8n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431321v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Lefebvre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119799ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580359v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. Kull" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bartmess" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Dressler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gingrich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Grodzicki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0376892924000079" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007700v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1116920ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142355v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngh&#7883; Tr&#7847;n H&#7919;u" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103171v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1100215ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142361v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03684385v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Petit-Berghem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1092773ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181562v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zingraff-Hamed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonthoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13052864" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189116v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Carri&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Pietro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Hamdouch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914313v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905070v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Tebonou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.9121" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936032v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Augis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Hien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905269v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.842.0008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905592v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70811" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508750v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kamdem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mpie Simba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nkenn&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Pl&#233;a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190150v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3222" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903210v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphine Grellier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70809" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905401v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70827" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799599v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5619" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756898v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128664v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075415v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.7133" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834661v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.12163" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915893v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044292v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21857" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626532v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Robert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797901v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590699v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/eer.2017.050606" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575976v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.07.076" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561269v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.6046" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177847v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322958v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283562v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166996v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert-Charmeteau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16105" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326061v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Marius" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2161-6256/2015.08.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121962v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2328-2134/2015.01.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053809v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09144-0_28" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988456v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104636v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#244;i Ph&#249;ng T&#7917;u" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2010.305.a20440" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431354v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221028v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007692v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183377v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316195v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cormier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03683440v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Carabelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gigot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636903v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129951v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatlantique.com/espaces-vecus/34-la-nature-en-ville-quels-services-tome-1-9782911320859.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014365v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502405v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatlantique.com/index.php?id_product=41&amp;amp;controller=product" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316099v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-faire_nature_en_ville_jean_paul_carriere_francesca_di_pietro_abdelillah_hamdouch_amelie_robert_jose_serrano-9782343233260-70305.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421295v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316103v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_transformation_urbaine_au_prisme_de_la_nature_jean_paul_carriere_francesca_di_pietro_abdelillah_hamdouch_amelie_robert_jose_serrano-9782343233963-70304.htmlhttps://www.editions-harmattan.fr/livre-la_transformation_urbaine_au_prisme_de_la_nature_jean_paul_carriere_francesca_di_pietro_abdelillah_hamdouch_amelie_robert_jose_serrano-9782343233963-70304.htmlhttps://www.editions-harmattan.fr/livre-la_transformation_urbaine_au_prisme_de_la_nature_jean_paul_carriere_francesca_di_pietro_abdelillah_hamdouch_amelie_robert_jose_serrano-9782343233963-70304.html" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432183v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Chevalier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1952/9782759241293/ripisylves-et-forets-alluviales" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432194v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupr&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406404v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171935v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177677v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217666v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delobeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145181v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961635v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Issa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014369v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014376v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723311v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_cultures_du_vin_jean_claude_taddei_jean_rene_morice_rene_siret_jean_michel_monnier-9782343196275-73030.html" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656041v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nouveautes-editeurs.bnf.fr/annonces.html?id_declaration=10000000773125&amp;amp;titre_livre=Jardins_de_demain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316283v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453475v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-74882-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331696v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9782807617742/html/ch22.xhtml" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316285v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800012v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74882-1_18" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316295v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502409v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lamare" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453474v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502406v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502407v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906022v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001801v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190158v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/geohistoire-de-l-environnement-et-des-paysages/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02345328v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pierdet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02345419v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02345394v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02114931v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02345358v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692302v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=58683" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811919v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345517v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infota.org/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104642v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432140v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961638v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795065v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchaa Boukpessi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316269v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316274v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905722v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316267v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834682v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090659v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104674v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104676v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433231v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432602v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432616v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Tran To" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagoutte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433272v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433222v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432589v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755431v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755355v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Billard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755407v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755345v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755341v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421917v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755414v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cailleret" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Marchand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755429v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755352v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755348v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Feger" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755421v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293173v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brassaert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755424v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293160v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132093v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755426v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132107v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168619v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799288v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790063v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825242v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736964v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774674v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607215v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762226v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Okanga-Guay" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Doudoua" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mpi&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807039v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723327v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961475v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607212v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723317v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475941v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#233;tou Diouf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316746v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409960v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316845v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316567v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316842v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316378v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482494v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321514v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Jaziri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508794v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316738v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488693v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001878v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cognard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316735v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044423v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190311v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190191v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044356v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314639v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373376v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085121v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314641v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158194v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190178v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106407v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314644v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336882v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02345257v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190301v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085120v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941491v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816906v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899953v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854361v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781081v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941489v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682015v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899962v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941487v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756153v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875013v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Voisin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875015v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875014v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816916v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177696v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557230v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681984v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523912v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487158v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523919v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533107v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681985v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935202v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Landon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaertener" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681959v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a de Michiel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535723v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augis Fanny" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551082v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681988v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333680v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283568v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371123v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382161v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382134v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370632v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339539v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337688v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290900v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322972v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322971v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217043v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130012v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202311v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104678v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154821v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241095v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202302v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226147v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231035v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175725v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205811v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136322v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157938v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091879v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104863v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104860v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104862v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988455v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104649v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104856v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104834v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104651v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644026v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722398v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899954v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364863v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371120v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165321v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104679v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104680v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104681v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01053749v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA040279" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-robert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0164-1534" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167708074" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantaclim.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431417v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Charpigny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2025.2586478" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431406v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boughedada" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c8n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431321v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Lefebvre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119799ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007700v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1116920ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580359v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. Kull" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bartmess" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Dressler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gingrich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Grodzicki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0376892924000079" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142355v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngh&#7883; Tr&#7847;n H&#7919;u" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103171v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1100215ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142361v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03684385v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Petit-Berghem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1092773ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181562v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zingraff-Hamed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonthoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13052864" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189116v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Carri&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Pietro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Hamdouch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936032v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Augis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Hien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914313v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905070v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Tebonou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.9121" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905269v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.842.0008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190150v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3222" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508750v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kamdem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mpie Simba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nkenn&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Pl&#233;a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905592v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70811" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903210v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphine Grellier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70809" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905401v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70827" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756898v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799599v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5619" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128664v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075415v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.7133" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834661v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.12163" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915893v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044292v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21857" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590699v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/eer.2017.050606" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626532v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Robert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797901v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575976v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.07.076" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561269v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.6046" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177847v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322958v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283562v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166996v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert-Charmeteau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16105" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326061v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Marius" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2161-6256/2015.08.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121962v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2328-2134/2015.01.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053809v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09144-0_28" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988456v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104636v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#244;i Ph&#249;ng T&#7917;u" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2010.305.a20440" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431354v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221028v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007692v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183377v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316195v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cormier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03683440v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Carabelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gigot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129951v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatlantique.com/espaces-vecus/34-la-nature-en-ville-quels-services-tome-1-9782911320859.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014365v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636903v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502405v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatlantique.com/index.php?id_product=41&amp;amp;controller=product" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316099v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-faire_nature_en_ville_jean_paul_carriere_francesca_di_pietro_abdelillah_hamdouch_amelie_robert_jose_serrano-9782343233260-70305.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421295v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316103v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_transformation_urbaine_au_prisme_de_la_nature_jean_paul_carriere_francesca_di_pietro_abdelillah_hamdouch_amelie_robert_jose_serrano-9782343233963-70304.htmlhttps://www.editions-harmattan.fr/livre-la_transformation_urbaine_au_prisme_de_la_nature_jean_paul_carriere_francesca_di_pietro_abdelillah_hamdouch_amelie_robert_jose_serrano-9782343233963-70304.htmlhttps://www.editions-harmattan.fr/livre-la_transformation_urbaine_au_prisme_de_la_nature_jean_paul_carriere_francesca_di_pietro_abdelillah_hamdouch_amelie_robert_jose_serrano-9782343233963-70304.html" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432183v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Chevalier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1952/9782759241293/ripisylves-et-forets-alluviales" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432194v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupr&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406404v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171935v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177677v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217666v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delobeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145181v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961635v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Issa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014369v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014376v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723311v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_cultures_du_vin_jean_claude_taddei_jean_rene_morice_rene_siret_jean_michel_monnier-9782343196275-73030.html" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05595321v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Tendero" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Plottu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656041v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nouveautes-editeurs.bnf.fr/annonces.html?id_declaration=10000000773125&amp;amp;titre_livre=Jardins_de_demain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453475v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-74882-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316283v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331696v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9782807617742/html/ch22.xhtml" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316285v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800012v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74882-1_18" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316295v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502409v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lamare" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453474v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502407v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502406v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906022v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001801v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02345394v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190158v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/geohistoire-de-l-environnement-et-des-paysages/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02345419v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02345328v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pierdet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02114931v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02345358v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692302v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=58683" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811919v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345517v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infota.org/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104642v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432140v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961638v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795065v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchaa Boukpessi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316274v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316269v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905722v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316267v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834682v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090659v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104674v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104676v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433272v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433222v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432602v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432616v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Tran To" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagoutte" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433231v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432589v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755414v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cailleret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Marchand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755429v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755352v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755431v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755341v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421917v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755355v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Billard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755407v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755345v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755348v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Feger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755421v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293160v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132093v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293173v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brassaert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755424v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755426v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132107v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168619v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825242v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799288v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790063v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736964v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774674v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607215v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762226v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Okanga-Guay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Doudoua" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mpi&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807039v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723327v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961475v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607212v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723317v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316845v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475941v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#233;tou Diouf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409960v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316746v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316567v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316842v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316378v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482494v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321514v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Jaziri" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316738v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508794v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488693v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001878v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cognard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316735v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314641v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158194v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044423v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190311v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314639v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373376v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085121v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190191v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044356v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190178v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106407v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314644v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336882v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190301v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02345257v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085120v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899962v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941487v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941491v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816906v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899953v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854361v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781081v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941489v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682015v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756153v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875013v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Voisin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875015v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875014v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816916v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681985v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177696v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557230v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681984v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533107v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523919v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523912v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487158v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935202v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Landon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaertener" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681959v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a de Michiel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535723v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augis Fanny" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551082v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681988v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333680v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283568v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371123v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382161v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382134v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370632v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339539v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290900v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322972v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322971v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337688v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154821v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217043v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130012v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104678v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202311v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241095v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202302v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226147v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231035v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205811v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175725v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136322v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157938v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104862v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104860v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104863v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091879v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988455v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104649v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104856v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104834v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104651v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644026v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722398v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899954v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364863v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371120v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165321v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104679v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104680v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104681v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01053749v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA040279" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>