--- v0 (2026-05-01)
+++ v1 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.73267326733px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amélie Rousseau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full Professor in Psychopathology </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">amelie-rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6439-5273</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">08554129X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000431217464</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musicothérapies et Intelligence Artificielle : Prêter des mots pour l’élaboration psychique, la métacognition et l’expression émotionnelle de l’adolescent hospitalisé souffrant d’anorexie mentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Scotto Di Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteves Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Sudres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société Universitaire de Recherche en Orthophonie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Universitaire de Recherche en Orthophonie, 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement orthorexiques chez les femmes en post-partum : application du modèle d'influence tripartite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolanne Verdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalène Séjourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhan Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du Comité étudiant du RISUQ 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regroupement intersectoriel de recherche en santé de l’Université du Québec (RISUQ), Nov 2024, Rimouski (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musicothérapies dans l'accompagnement de l'adolescent souffrant d’anorexie mentale : approche expérimentale et clinique (Poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Scotto Di Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Sudres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Arts et Thérapies sur le thème « Entre tradition et innovation, de nouveaux chemins ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hôpital Sainte Marie de Rodez, Prodiges, SIPE-AT, May 2024, Rodez (Aveyron), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la musicothérapie et pratique française dans l’anorexie mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Scotto Di Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Sudres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sommet Mondial des Interventions Non Médicamenteuses dans le domaine de la Santé.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NIPS, 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies motivationnelles et volitionnelles au changement comportemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Mignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelle, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addiction à l'alcool : biais d'approche, force des habitudes, et symptomatologie addictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Mignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualisation de l'orthorexie : d'une approche unidimensionnelle à une approche bidimensionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhan Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalène Séjourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Goutaudier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52 éme congrès de l'Association Française de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Thérapie Comportementale et Cognitive, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du Contraste Mental, de l’Intention d’Implémenter, et de leur combinaison pour favoriser le changement comportemental : une application dans le domaine de l'activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika, Marlene Stefan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying psychological processes involved in orthorexia nervosa : a processual transdiagnostic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Lasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhan Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EABCT 2023: CBT in a changing world: Migration and cultural diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EABCT, Oct 2023, Belek, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du comportement de l'humain-passager dans une navette autonome et connectée de niveau 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ferriès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales 2023 du 12e Colloque EPIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arpège-RJCE, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des relations entre motivations sous-tendant les choix alimentaires, régulation des affects et comportements orthorexiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhan Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portal Pauline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Goutaudier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Française de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFTCC, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente, S., Rousseau, A., Porfal, P., & Goutaudier, N. (2022). Etude des relations entre motivations entre motivations sous-tendant les choix alimentaires, régulation des affects et comportements orthorexiques. Communication orale présentée lors du 50e Congrès annuel de TCC, Paris, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Française de Therapies comportementales et Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de l’efficacité de deux programmes ayant pour objectif d’améliorer l’image corporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rachel F Rodgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème congrès annuel de l’Association Française de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test de l'efficacité d’un programme de prévention visant à réduire l'insatisfaction corporelle et à améliorer la fonctionnalité du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rachel F Rodgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque francophone de TCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Louvain-La-Neuve, May 2022, Louvain-La-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité d'un programme de prévention visant à réduire l'insatisfaction corporelle et à améliorer la fonctionnalité du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bagès Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel F Rodgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3éme colloque francophone de thérapie comportementale et cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Louvain-la Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des relations entre motivations à la pratique du sport en salle et comportements orthorexiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhan Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Goutaudier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49éme congrès annuel de Thérapie comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de thérapie comportementale et cognitive, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the effectiveness of three programs aimed at reducing body dissatisfaction and improving body functionality – Preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Galus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51th Annual Congress of the European Association for Behavioural and Cognitive Therapies (EABCT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Belfast (Northern Ireland), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likes and comments parameter on Facebook: impact on social comparison, body dissatisfaction and food concerns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Virtual International Congress of Cognitive Psychotherapy (ICCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Rome ( Virtual ), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the effectiveness of three programs aimed at reducing body dissatisfaction and improving body functionality-Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Galus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51th Annual Congress of the European Association for Behavioural and Cognitive Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EABCT, 2021, Belfast (Northern Ireland), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des Motivations et Choix Alimentaires sur l’Intensité des Comportements Orthorexiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhan Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème Congrès annuel de TCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Thérapie comportementale et cognitive, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of anxiety in car transportation to understand its determinants and to infuse human factors solutions in order to reduce them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalène Séjourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Applied Human Factors and Ergonomics - AHFE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likes and comments parameter on Facebook : impact on social comparison, body dissatisfaction and food concerns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Virtual International Congress of Cognitive Psychotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I took 50 pictures before posting this one&amp;quot; : Descriptive analysis of Instagram-related behaviors and attitudes in a French population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bardi Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langlois Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51th Annual Congress of the European Association for Behavioural and Cognitive Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Belfast (Northern Ireland), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthorexie : Connaissances actuelles et directions futures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhan Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Goutaudier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e congrès annuel de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de thérapie comportementale et cognitive, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to social networks: The role of social comparison on body dissatisfaction and food concerns.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Virtual Annual Congress of the European Association for Behavioural and Cognitive Therapies (EABCT),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The power of positive thinking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Mignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Journée Scientifique des Jeunes Chercheurs en Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender les dilemmes de self-control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Journée Scientifique des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Comparison as a Mechanism Accounting for the Effects of Exposure to Social Media on Body Image and Eating Concerns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Women's Mental Health (IAWMH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition à Facebook : Rôle de la comparaison sociale sur l’insatisfaction corporelle et les préoccupations alimentaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Journée Scientifique des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Villeneuve d' Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des TECC dans la prise en charge des chirurgies bariatriques : Une revue de la littérature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Cheroutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e journée scientifique des jeunes chercheurs PSITEC/SCALAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie, habitudes et représentations alimentaires : étude comparative entre les enfants/adolescents normopondérés, en surpoids ou souffrant d’obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Cheroutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’École Doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je rumine, tu rumines, il rumine, nous buvons ! L’impact des pensées répétitives négatives sur la consommation d’alcool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Devynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Régionales de l’Association Française de Thérapies Cognitives et Comportementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation multidimensionnelle du changement dans les troubles de l’usage de l’alcool : étude de validation psychométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Congrès de l'AFTCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music therapy and practice in eating disorders: an overview in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Scotto Di Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Sudres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPIS Summit - 1e Sommet mondial des Interventions Non Médicamenteuses (INM) dans le domaine de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Cité universitaire internationale de Paris, Fondation des Etats-Unis, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnalité Corporelle : traduction et validation de deux échelles et développement d'un nouvel outil de comparaison sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52éme congrès annuel de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musicothérapies et Psychopathologie de l'adolescent hospitalisé souffrant d'anorexie mentale. Approche expérimentale et clinique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Scotto Di Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique des Doctorant.es (JSDoc)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musicothérapies et Psychopathologie de l'adolescent hospitalisé souffrant d'anorexie mentale. Approche expérimentale et clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Scotto Di Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Sudres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique des Doctorant.es (JSDoc) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the impact of relational framing on self-determination toward a distress tolerance task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Contextual Behavioral Sciences World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation et adaptation française du Short Alcohol Dependence Data questionnaire (SADD) et du Short Inventory of Problem – Revised (SIP-R)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société Française d’Alcoologie, Maison Internationale à Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the effectiveness of an intervention program targeting body functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th of the International Conference for Young Researchers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Lille / Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthorexic Eating behaviors are not all pathological : A french validation of the Teruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Lasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhan Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurpean Behavior Cognitive Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Barcelone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthorexic eating behaviors are not all pathological: a French validation of the Teruel Orthorexia Scale (TOS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Lasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhan Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EABCT 2022: Re-thinking CBT: providing strategies for a new way of living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation psychométrique de la version française de la Teruel Orthorexia Scale (TOS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Lasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhan Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Congrès annuel de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Validation of the Functionality Appreciation Scale – Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51th Annual Congress of the European Association for Behavioural and Cognitive Therapies (EABCT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Belfast (Northern Ireland), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser l’intention d’implémenter pour renforcer la modification du biais d’approche : une manière d’augmenter le self-control sur le tabagisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l’Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser l’intention d’implémenter pour renforcer la modification du biais d’approche : une manière d’augmenter le self-control sur le tabagisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition aux réseaux sociaux : Rôle de la comparaison sociale sur l’insatisfaction corporelle et les préoccupations alimentaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60ème congrès annuel de la Société Française de Psychologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook, Instagram and Snapchat: French adaptation of the Physical Appearance Comparison Scale (PACS).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress of Behavioural and Cognitive Therapies (WCBCT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and psychological impacts of bariatric surgeries. Comparative study between preoperative and post-operative patients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Cheroutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Congress on Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation d’Intention & Modification du Biais d’Approche : Comment améliorer la prise en charge en tabacologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de pratiques en thérapies cognitives et comportementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation d’intention comme technique d’appoint à la modification du biais d’approche chez des fumeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de pratiques en thérapies cognitives et comportementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des relations entre perfectionnisme, symptômes liés aux TCA et comportements de vérification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Douilliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GREPACO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the sociocultural attitudes towards appearance questionnaire-3 for peers and family.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Douilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the European Association for Behavioural and Cognitive Therapies (EABCT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité Physique, santé et ressources des étudiants : Habitudes de vie des étudiants de Nanterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ah. Boudoukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Martin-Krumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur l’Activité Physique. Dunkerque </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Dunkerque, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les troubles du comportement alimentaire. In L. Romo & P. Graziani, (Ed), Soigner les addictions par les TCC. Elsevier Masson.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soigner les addictions par les TCC. Elsevier Masson.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-294-77964-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4 - Alimentation et troubles alimentaires chez les étudiants à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dirigé par Lucia Romo et Damien Fouques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé mentale des étudiants : comprendre et agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions UMEO, 2021, Collection Universitaire, 979-10-94705-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie chez les collégiens en surpoids en lien avec les perceptions d’autodétermination, de compétence et d’affiliation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buttitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe, Veronique; Ducro, Claire; Antoine, Pascal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie de la santé : individu, famille et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.81-85, 2014, 978-2-7574-0786-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rousseau, A. (2007). Les troubles du comportement alimentaire. In C. Blatier, (Ed), Les troubles du comportement à l’adolescence (pp. 13-30). Presses Universitaires de Grenoble.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les troubles du comportement alimentaire. In C. Blatier, (Ed), Les troubles du comportement à l’adolescence (pp. 13-30). Presses Universitaires de Grenoble.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rousseau, A., & Knotter, A. (2007). Prévention des troubles du comportement alimentaire : Intérêt des programmes de prévention chez les enfants et les adolescents. In H. Chabrol, (Ed), Les troubles des conduites alimentaires chez l’enfant et l’adolescent (pp. 141-174). Solal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rousseau, A., &amp; Knotter, A. (2007). Prévention des troubles du comportement alimentaire : Intérêt des programmes de prévention chez les enfants et les adolescents. In H. Chabrol, (Ed), Les troubles des conduites alimentaires chez l’enfant et l’adolescent (pp. 141-174). Solal.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image corporelle et grossesse : examen des propriétés psychométriques de la traduction française de la Pregnancy and Weight Gain Attitude Scale (PWGAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Séjourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.333-339. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2015.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the effectiveness of mental contrasting, implementation intentions, and their combination to promote physical activity among insufficiently active people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika, Marlene Stefan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the effectiveness of implementation intentions to strengthen approach-avoidance training: Pilot study on alcohol use disorder.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Baey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the effectiveness of implementation intentions to strengthen approach-avoidance training: Pilot study on alcohol use disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Baey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychometric properties of a French translation of the Functionality Appreciation Scale in French adults (FAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F. Rodgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52, pp.101835. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bodyim.2024.101835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation française du Short Alcohol Dependence Data questionnaire et du short inventory of problem – revised : de nouvelles perspectives pour mesurer la symptomatologie des troubles de l’usage de l’alcool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (2), pp.119-131. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2023.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problematic Internet Use among Adults: A Cross-Cultural Study in 15 Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lelonek-Kuleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (3), pp.1027. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm12031027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anorexie mentale, une pathologie familière et complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Scotto Di Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (881), pp.20-23. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soin.2023.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anorexie mentale et musicothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Scotto Di Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (881), pp.45-48. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soin.2023.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthorexic eating behaviors are not all pathological: a French validation of the Teruel Orthorexia Scale (TOS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Lasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhan Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eating Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (65), 13 p. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40337-023-00764-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions Underlying Addictive Technology Use Patterns: Insights for Cognitive-Behavioural Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph19010544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation and Validation of a State-Measure of Body Image Satisfaction: The Body Image State Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.724710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orthorexie, une obsession pathologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (66), pp.28-30. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pranut.2021.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I Want to Lose Weight and it Has to Be Fair”: Predictors of Satisfaction After Bariatric Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulle Gaudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obesity Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (2), pp.763-772. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11695-020-05069-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological characteristics of patients seeking bariatric treatment versus those seeking medical treatment for obesity: is bariatric surgery a last best hope?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulle Gaudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eating and Weight Disorders - Studies on Anorexia, Bulimia and Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (3), pp.949-961. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40519-020-00934-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributing of Cognitive-Behavioral Therapy in the Context of Bariatric Surgery: a Review of the Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Cheroutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obesity Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (8), pp.3154-3166. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11695-020-04627-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Repetitive Negative Thinking Influence Alcohol Use? A Systematic Review of the Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Devynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Cultural Validation of the Compulsive Internet Use Scale in Four Forms and Eighth Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Kuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Dawes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halley Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyberpsychology, Behavior, and Social Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (7), pp.451-464. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cyber.2018.0731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orthorexie : une nouvelle forme de trouble des conduites alimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (10), p. 1065-1071. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2019.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Psychological Characteristics on Weight-Loss Expectations of Patients Seeking Bariatric Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulle Gaudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bariatric Surgical Practice and Patient Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (4), pp.179-184. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/bari.2018.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of induced rumination on body dissatisfaction: Is there any difference between men and women?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Douilliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Behavior Therapy and Experimental Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbtep.2018.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement Invariance of the Short Version of the Problematic Mobile Phone Use Questionnaire (PMPUQ-SV) across Eight Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Kuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halley Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Dawes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (6), pp.1213. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph15061213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Understanding of Quality of Life in Children and Adolescents with Obesity: Contribution of the Self-determination Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buttitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Obesity Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (4), pp.432-437. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13679-017-0281-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perseverative Thinking Questionnaire (PTQ): French Validation of a Transdiagnostic Measure of Repetitive Negative Thinking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Devynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kornacka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Baeyens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fonseca Das Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2017.02159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perseverative Thinking Questionnaire (PTQ): French Validation of a Transdiagnostic Measure of Repetitive Negative Thinking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Devynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kornacka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Baeyens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fonseca Das Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Reported Dependence on Mobile Phones in Young Adults: A European Cross-Cultural Empirical Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria J. Kuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Behavioral Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (2), pp.168-177. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1556/2006.6.2017.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image corporelle et grossesse : examen des propriétés psychométriques de la traduction française de la Pregnancy and Weight Gain Attitude Scale (PWGAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalène Séjourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (4), pp.333-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de validation de la version française de l’Échelle d’Estime Corporelle (Body Esteem Scale) chez les adolescentes et les jeunes adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Chabrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (4), pp.205-210. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2015.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de validation de la version française de l’Échelle d’Estime Corporelle (Body Esteem Scale) chez les adolescentes et les jeunes adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Chabrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée, 65 (4), pp.205-210. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2015.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anxiété sociale et satisfaction des besoins d’autonomie, de compétence et d’appartenance sociale chez les adolescents obèses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buttitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gronnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Neuropsychiatrie de l'Enfance et de l'Adolescence, 62 (5), p. 271-277. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2014.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French validation of the Male Body Dissatisfaction Scale in a sample of young men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lentillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Valls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (3), pp.122-129. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcc.2014.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French validation of the Male Body Dissatisfaction Scale in a sample of young men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Valls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Journal de Thérapie Comportementale et Cognitive, 24 (3), pp.122-129. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcc.2014.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles du comportement alimentaire et symptomatologie dépressive : étude épidémiologique chez les jeunes hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Chabrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (3), pp.223-230. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2013.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’un biais de mémoire explicite chez les jeunes femmes françaises à risque de troubles des conduites alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gasperini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (3), pp.106-113. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcc.2014.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles du comportement alimentaire et symptomatologie dépressive: étude épidémiologique chez les jeunes hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Chabrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, L'Encéphale, 40 (3), p. 223-230. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2013.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’un biais de mémoire explicite chez les jeunes femmes françaises à risque de troubles des conduites alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gasperini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Journal de Thérapie Comportementale et Cognitive, 24 (3), p. 106-113. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcc.2014.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation française de la verbal commentary on Physical Appearance Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie La Roque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gasperini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Valls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science / Revue Canadienne des Sciences du Comportement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Canadian Journal of Behavioural Science / Revue Canadienne des Sciences du Comportement, 46 (4), pp.535-542. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0034680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation française de la verbal commentary on Physical Appearance Scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie La Roque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gasperini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Valls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (4), pp.535-542. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0034680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity and reliability of the French versions of the body shape questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Berchtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Personality Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Journal of Personality Assessment, 96 (4), p. 471-477. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00223891.2013.843537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des médias, insatisfaction envers le poids et l’apparence et troubles alimentaires selon le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chabrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (3), pp.229-240. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychometric evaluation of a shortened version of the 40-item Defense Style Questionnaire. International Journal of Psychology and Psychological Therapy, 13, 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Psychology and Psychological Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des médias, insatisfaction envers le poids et l’apparence et troubles alimentaires selon le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Chabrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Psychologie Française, 58 (3), p. 229-240. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychometric Evaluation of a Shortened Version of the 40-item Defense Style Questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Chabrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Psychology and Psychological Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, International Journal of Psychology and Psychological Therapy, 13 (2), p. 215-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representations and beliefs about eating disorders in a sample of French adolescents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Eating Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eat.20887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de validation de la version française du Body Esteem Scale (BES) dans la population masculine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Chabrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (2), pp.58-64. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcc.2011.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences socioculturelles médiatiques et insatisfaction corporelle chez les adolescentes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rusinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Callahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (3), pp.163-168. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2010.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences socioculturelles, insatisfaction corporelle et troubles du comportement alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sociocultural Attitudes Towards Appearance Scale-3 (SATAQ-3) : étude de validation de la version française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chabrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (4), pp.270-276. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2008.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de validation de la version française du Sociocultural Attitudes Towards Appearance Questionnaire (SATAQ-3) chez les adolescents garçons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Valls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (2), pp.56-60. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcc.2010.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des influences parentales et sociales à la consommation de cannabis chez des adolescents scolarisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Mabila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mantoulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (1), pp.8-16. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2007.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency and structure of DSM-IV personality disorder traits in college students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Hyler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (7), pp.1767-1776. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.paid.2007.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of social influences and expectations of use to cannabis use in high-school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dicial Mabila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Mantoulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Adèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addictive Behaviors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (11), pp.2116-2119. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addbeh.2006.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of a scale assessing instability of self-esteem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Callahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (2), pp.136-141. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cjbs2006003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binge eating Disorder et stigmatisation dans l’obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chabrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (1), pp.27-31. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1155-1704(06)70193-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between suicidal ideation and dimensions of depressive symptoms in high‐school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rodgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (4), pp.587-600. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adolescence.2006.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison du vécu corporel en fonction du genre chez l’adolescent et le jeune adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Parnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lenhoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (2), pp.45-48. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1155-1704(06)70197-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binge eating Disorder et stigmatisation dans l’obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chabrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (1), pp.27-31. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1155-1704(06)70193-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity study of the DSQ-40 (Defense tyle questionnaire, 40 items version).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pirlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sztulman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31, pp.385-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de validation de la version française du Body Shape Questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.-M. Knotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.-M. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.-M. Raich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chabrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (2), pp.162-173. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0013-7006(05)82383-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques alimentaires et préoccupations corporelles chez les jeunes femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chabrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (3), pp.131-134. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1155-1704(04)97460-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating disorders in adolescence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’échelle d’estime de soi de Rosenberg dans un échantillon de lycéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52 (8), pp.533-536. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2004.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId308"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.73267326733px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amélie Rousseau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full Professor in Psychopathology </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">amelie-rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6439-5273</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">08554129X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000431217464</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musicothérapies et Intelligence Artificielle : Prêter des mots pour l’élaboration psychique, la métacognition et l’expression émotionnelle de l’adolescent hospitalisé souffrant d’anorexie mentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Scotto Di Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteves Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Sudres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société Universitaire de Recherche en Orthophonie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Universitaire de Recherche en Orthophonie, 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musicothérapies dans l'accompagnement de l'adolescent souffrant d’anorexie mentale : approche expérimentale et clinique (Poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Scotto Di Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Sudres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Arts et Thérapies sur le thème « Entre tradition et innovation, de nouveaux chemins ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hôpital Sainte Marie de Rodez, Prodiges, SIPE-AT, May 2024, Rodez (Aveyron), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la musicothérapie et pratique française dans l’anorexie mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Scotto Di Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Sudres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sommet Mondial des Interventions Non Médicamenteuses dans le domaine de la Santé.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NIPS, 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies motivationnelles et volitionnelles au changement comportemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Mignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelle, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addiction à l'alcool : biais d'approche, force des habitudes, et symptomatologie addictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Mignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualisation de l'orthorexie : d'une approche unidimensionnelle à une approche bidimensionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhan Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalène Séjourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Goutaudier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52 éme congrès de l'Association Française de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Thérapie Comportementale et Cognitive, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement orthorexiques chez les femmes en post-partum : application du modèle d'influence tripartite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolanne Verdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalène Séjourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhan Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du Comité étudiant du RISUQ 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regroupement intersectoriel de recherche en santé de l’Université du Québec (RISUQ), Nov 2024, Rimouski (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du Contraste Mental, de l’Intention d’Implémenter, et de leur combinaison pour favoriser le changement comportemental : une application dans le domaine de l'activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika, Marlene Stefan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du comportement de l'humain-passager dans une navette autonome et connectée de niveau 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ferriès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales 2023 du 12e Colloque EPIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arpège-RJCE, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying psychological processes involved in orthorexia nervosa : a processual transdiagnostic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Lasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhan Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EABCT 2023: CBT in a changing world: Migration and cultural diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EABCT, Oct 2023, Belek, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des relations entre motivations sous-tendant les choix alimentaires, régulation des affects et comportements orthorexiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhan Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portal Pauline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Goutaudier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Française de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFTCC, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test de l'efficacité d’un programme de prévention visant à réduire l'insatisfaction corporelle et à améliorer la fonctionnalité du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rachel F Rodgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque francophone de TCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Louvain-La-Neuve, May 2022, Louvain-La-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente, S., Rousseau, A., Porfal, P., & Goutaudier, N. (2022). Etude des relations entre motivations entre motivations sous-tendant les choix alimentaires, régulation des affects et comportements orthorexiques. Communication orale présentée lors du 50e Congrès annuel de TCC, Paris, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Française de Therapies comportementales et Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de l’efficacité de deux programmes ayant pour objectif d’améliorer l’image corporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rachel F Rodgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème congrès annuel de l’Association Française de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité d'un programme de prévention visant à réduire l'insatisfaction corporelle et à améliorer la fonctionnalité du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bagès Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel F Rodgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3éme colloque francophone de thérapie comportementale et cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Louvain-la Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des relations entre motivations à la pratique du sport en salle et comportements orthorexiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhan Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Goutaudier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49éme congrès annuel de Thérapie comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de thérapie comportementale et cognitive, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of anxiety in car transportation to understand its determinants and to infuse human factors solutions in order to reduce them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalène Séjourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Applied Human Factors and Ergonomics - AHFE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the effectiveness of three programs aimed at reducing body dissatisfaction and improving body functionality-Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Galus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51th Annual Congress of the European Association for Behavioural and Cognitive Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EABCT, 2021, Belfast (Northern Ireland), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des Motivations et Choix Alimentaires sur l’Intensité des Comportements Orthorexiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhan Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème Congrès annuel de TCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Thérapie comportementale et cognitive, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likes and comments parameter on Facebook : impact on social comparison, body dissatisfaction and food concerns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Virtual International Congress of Cognitive Psychotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I took 50 pictures before posting this one&amp;quot; : Descriptive analysis of Instagram-related behaviors and attitudes in a French population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bardi Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langlois Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51th Annual Congress of the European Association for Behavioural and Cognitive Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Belfast (Northern Ireland), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the effectiveness of three programs aimed at reducing body dissatisfaction and improving body functionality – Preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Galus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51th Annual Congress of the European Association for Behavioural and Cognitive Therapies (EABCT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Belfast (Northern Ireland), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likes and comments parameter on Facebook: impact on social comparison, body dissatisfaction and food concerns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Virtual International Congress of Cognitive Psychotherapy (ICCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Rome ( Virtual ), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthorexie : Connaissances actuelles et directions futures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhan Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Goutaudier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e congrès annuel de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de thérapie comportementale et cognitive, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to social networks: The role of social comparison on body dissatisfaction and food concerns.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Virtual Annual Congress of the European Association for Behavioural and Cognitive Therapies (EABCT),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The power of positive thinking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Mignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Journée Scientifique des Jeunes Chercheurs en Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender les dilemmes de self-control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Journée Scientifique des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Comparison as a Mechanism Accounting for the Effects of Exposure to Social Media on Body Image and Eating Concerns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Women's Mental Health (IAWMH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition à Facebook : Rôle de la comparaison sociale sur l’insatisfaction corporelle et les préoccupations alimentaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Journée Scientifique des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Villeneuve d' Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie, habitudes et représentations alimentaires : étude comparative entre les enfants/adolescents normopondérés, en surpoids ou souffrant d’obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Cheroutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’École Doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des TECC dans la prise en charge des chirurgies bariatriques : Une revue de la littérature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Cheroutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e journée scientifique des jeunes chercheurs PSITEC/SCALAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je rumine, tu rumines, il rumine, nous buvons ! L’impact des pensées répétitives négatives sur la consommation d’alcool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Devynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Régionales de l’Association Française de Thérapies Cognitives et Comportementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation multidimensionnelle du changement dans les troubles de l’usage de l’alcool : étude de validation psychométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Congrès de l'AFTCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music therapy and practice in eating disorders: an overview in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Scotto Di Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Sudres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPIS Summit - 1e Sommet mondial des Interventions Non Médicamenteuses (INM) dans le domaine de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Cité universitaire internationale de Paris, Fondation des Etats-Unis, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnalité Corporelle : traduction et validation de deux échelles et développement d'un nouvel outil de comparaison sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52éme congrès annuel de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musicothérapies et Psychopathologie de l'adolescent hospitalisé souffrant d'anorexie mentale. Approche expérimentale et clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Scotto Di Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Sudres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique des Doctorant.es (JSDoc) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musicothérapies et Psychopathologie de l'adolescent hospitalisé souffrant d'anorexie mentale. Approche expérimentale et clinique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Scotto Di Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique des Doctorant.es (JSDoc)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the impact of relational framing on self-determination toward a distress tolerance task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Contextual Behavioral Sciences World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation et adaptation française du Short Alcohol Dependence Data questionnaire (SADD) et du Short Inventory of Problem – Revised (SIP-R)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société Française d’Alcoologie, Maison Internationale à Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the effectiveness of an intervention program targeting body functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th of the International Conference for Young Researchers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Lille / Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthorexic Eating behaviors are not all pathological : A french validation of the Teruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Lasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhan Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurpean Behavior Cognitive Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Barcelone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthorexic eating behaviors are not all pathological: a French validation of the Teruel Orthorexia Scale (TOS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Lasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhan Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EABCT 2022: Re-thinking CBT: providing strategies for a new way of living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation psychométrique de la version française de la Teruel Orthorexia Scale (TOS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Lasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhan Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Congrès annuel de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Validation of the Functionality Appreciation Scale – Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51th Annual Congress of the European Association for Behavioural and Cognitive Therapies (EABCT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Belfast (Northern Ireland), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser l’intention d’implémenter pour renforcer la modification du biais d’approche : une manière d’augmenter le self-control sur le tabagisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser l’intention d’implémenter pour renforcer la modification du biais d’approche : une manière d’augmenter le self-control sur le tabagisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l’Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition aux réseaux sociaux : Rôle de la comparaison sociale sur l’insatisfaction corporelle et les préoccupations alimentaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60ème congrès annuel de la Société Française de Psychologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook, Instagram and Snapchat: French adaptation of the Physical Appearance Comparison Scale (PACS).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress of Behavioural and Cognitive Therapies (WCBCT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and psychological impacts of bariatric surgeries. Comparative study between preoperative and post-operative patients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Cheroutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Congress on Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation d’Intention & Modification du Biais d’Approche : Comment améliorer la prise en charge en tabacologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de pratiques en thérapies cognitives et comportementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation d’intention comme technique d’appoint à la modification du biais d’approche chez des fumeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de pratiques en thérapies cognitives et comportementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des relations entre perfectionnisme, symptômes liés aux TCA et comportements de vérification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Douilliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GREPACO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the sociocultural attitudes towards appearance questionnaire-3 for peers and family.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Douilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the European Association for Behavioural and Cognitive Therapies (EABCT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité Physique, santé et ressources des étudiants : Habitudes de vie des étudiants de Nanterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ah. Boudoukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Martin-Krumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur l’Activité Physique. Dunkerque </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Dunkerque, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les troubles du comportement alimentaire. In L. Romo & P. Graziani, (Ed), Soigner les addictions par les TCC. Elsevier Masson.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soigner les addictions par les TCC. Elsevier Masson.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-294-77964-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4 - Alimentation et troubles alimentaires chez les étudiants à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dirigé par Lucia Romo et Damien Fouques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé mentale des étudiants : comprendre et agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions UMEO, 2021, Collection Universitaire, 979-10-94705-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie chez les collégiens en surpoids en lien avec les perceptions d’autodétermination, de compétence et d’affiliation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buttitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe, Veronique; Ducro, Claire; Antoine, Pascal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie de la santé : individu, famille et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.81-85, 2014, 978-2-7574-0786-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rousseau, A., & Knotter, A. (2007). Prévention des troubles du comportement alimentaire : Intérêt des programmes de prévention chez les enfants et les adolescents. In H. Chabrol, (Ed), Les troubles des conduites alimentaires chez l’enfant et l’adolescent (pp. 141-174). Solal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rousseau, A., &amp; Knotter, A. (2007). Prévention des troubles du comportement alimentaire : Intérêt des programmes de prévention chez les enfants et les adolescents. In H. Chabrol, (Ed), Les troubles des conduites alimentaires chez l’enfant et l’adolescent (pp. 141-174). Solal.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rousseau, A. (2007). Les troubles du comportement alimentaire. In C. Blatier, (Ed), Les troubles du comportement à l’adolescence (pp. 13-30). Presses Universitaires de Grenoble.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les troubles du comportement alimentaire. In C. Blatier, (Ed), Les troubles du comportement à l’adolescence (pp. 13-30). Presses Universitaires de Grenoble.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image corporelle et grossesse : examen des propriétés psychométriques de la traduction française de la Pregnancy and Weight Gain Attitude Scale (PWGAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Séjourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.333-339. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2015.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the effectiveness of mental contrasting, implementation intentions, and their combination to promote physical activity among insufficiently active people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika, Marlene Stefan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the effectiveness of implementation intentions to strengthen approach-avoidance training: Pilot study on alcohol use disorder.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Baey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the effectiveness of implementation intentions to strengthen approach-avoidance training: Pilot study on alcohol use disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Baey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychometric properties of a French translation of the Functionality Appreciation Scale in French adults (FAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F. Rodgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52, pp.101835. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bodyim.2024.101835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation française du Short Alcohol Dependence Data questionnaire et du short inventory of problem – revised : de nouvelles perspectives pour mesurer la symptomatologie des troubles de l’usage de l’alcool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (2), pp.119-131. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2023.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problematic Internet Use among Adults: A Cross-Cultural Study in 15 Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lelonek-Kuleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (3), pp.1027. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm12031027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anorexie mentale, une pathologie familière et complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Scotto Di Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (881), pp.20-23. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soin.2023.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anorexie mentale et musicothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Scotto Di Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (881), pp.45-48. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soin.2023.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthorexic eating behaviors are not all pathological: a French validation of the Teruel Orthorexia Scale (TOS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Lasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhan Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eating Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (65), 13 p. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40337-023-00764-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions Underlying Addictive Technology Use Patterns: Insights for Cognitive-Behavioural Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph19010544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation and Validation of a State-Measure of Body Image Satisfaction: The Body Image State Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.724710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orthorexie, une obsession pathologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (66), pp.28-30. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pranut.2021.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I Want to Lose Weight and it Has to Be Fair”: Predictors of Satisfaction After Bariatric Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulle Gaudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obesity Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (2), pp.763-772. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11695-020-05069-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological characteristics of patients seeking bariatric treatment versus those seeking medical treatment for obesity: is bariatric surgery a last best hope?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulle Gaudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eating and Weight Disorders - Studies on Anorexia, Bulimia and Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (3), pp.949-961. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40519-020-00934-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributing of Cognitive-Behavioral Therapy in the Context of Bariatric Surgery: a Review of the Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Cheroutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obesity Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (8), pp.3154-3166. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11695-020-04627-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Cultural Validation of the Compulsive Internet Use Scale in Four Forms and Eighth Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Kuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Dawes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halley Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyberpsychology, Behavior, and Social Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (7), pp.451-464. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cyber.2018.0731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Repetitive Negative Thinking Influence Alcohol Use? A Systematic Review of the Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Devynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orthorexie : une nouvelle forme de trouble des conduites alimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (10), p. 1065-1071. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2019.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of induced rumination on body dissatisfaction: Is there any difference between men and women?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Douilliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Behavior Therapy and Experimental Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbtep.2018.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Psychological Characteristics on Weight-Loss Expectations of Patients Seeking Bariatric Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulle Gaudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bariatric Surgical Practice and Patient Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (4), pp.179-184. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/bari.2018.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement Invariance of the Short Version of the Problematic Mobile Phone Use Questionnaire (PMPUQ-SV) across Eight Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Kuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halley Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Dawes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (6), pp.1213. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph15061213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Understanding of Quality of Life in Children and Adolescents with Obesity: Contribution of the Self-determination Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buttitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Obesity Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (4), pp.432-437. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13679-017-0281-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perseverative Thinking Questionnaire (PTQ): French Validation of a Transdiagnostic Measure of Repetitive Negative Thinking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Devynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kornacka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Baeyens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fonseca Das Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2017.02159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perseverative Thinking Questionnaire (PTQ): French Validation of a Transdiagnostic Measure of Repetitive Negative Thinking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Devynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kornacka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Baeyens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fonseca Das Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Reported Dependence on Mobile Phones in Young Adults: A European Cross-Cultural Empirical Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria J. Kuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Behavioral Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (2), pp.168-177. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1556/2006.6.2017.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image corporelle et grossesse : examen des propriétés psychométriques de la traduction française de la Pregnancy and Weight Gain Attitude Scale (PWGAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalène Séjourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (4), pp.333-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de validation de la version française de l’Échelle d’Estime Corporelle (Body Esteem Scale) chez les adolescentes et les jeunes adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Chabrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée, 65 (4), pp.205-210. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2015.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de validation de la version française de l’Échelle d’Estime Corporelle (Body Esteem Scale) chez les adolescentes et les jeunes adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Chabrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (4), pp.205-210. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2015.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French validation of the Male Body Dissatisfaction Scale in a sample of young men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lentillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Valls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (3), pp.122-129. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcc.2014.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles du comportement alimentaire et symptomatologie dépressive : étude épidémiologique chez les jeunes hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Chabrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (3), pp.223-230. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2013.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’un biais de mémoire explicite chez les jeunes femmes françaises à risque de troubles des conduites alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gasperini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (3), pp.106-113. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcc.2014.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French validation of the Male Body Dissatisfaction Scale in a sample of young men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Valls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Journal de Thérapie Comportementale et Cognitive, 24 (3), pp.122-129. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcc.2014.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles du comportement alimentaire et symptomatologie dépressive: étude épidémiologique chez les jeunes hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Chabrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, L'Encéphale, 40 (3), p. 223-230. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2013.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’un biais de mémoire explicite chez les jeunes femmes françaises à risque de troubles des conduites alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gasperini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Journal de Thérapie Comportementale et Cognitive, 24 (3), p. 106-113. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcc.2014.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation française de la verbal commentary on Physical Appearance Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie La Roque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gasperini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Valls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science / Revue Canadienne des Sciences du Comportement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Canadian Journal of Behavioural Science / Revue Canadienne des Sciences du Comportement, 46 (4), pp.535-542. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0034680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation française de la verbal commentary on Physical Appearance Scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie La Roque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gasperini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Valls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (4), pp.535-542. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0034680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity and reliability of the French versions of the body shape questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Berchtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Personality Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Journal of Personality Assessment, 96 (4), p. 471-477. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00223891.2013.843537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anxiété sociale et satisfaction des besoins d’autonomie, de compétence et d’appartenance sociale chez les adolescents obèses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buttitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gronnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Neuropsychiatrie de l'Enfance et de l'Adolescence, 62 (5), p. 271-277. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2014.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des médias, insatisfaction envers le poids et l’apparence et troubles alimentaires selon le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chabrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (3), pp.229-240. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychometric evaluation of a shortened version of the 40-item Defense Style Questionnaire. International Journal of Psychology and Psychological Therapy, 13, 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Psychology and Psychological Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des médias, insatisfaction envers le poids et l’apparence et troubles alimentaires selon le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Chabrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Psychologie Française, 58 (3), p. 229-240. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychometric Evaluation of a Shortened Version of the 40-item Defense Style Questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Chabrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Psychology and Psychological Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, International Journal of Psychology and Psychological Therapy, 13 (2), p. 215-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representations and beliefs about eating disorders in a sample of French adolescents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Eating Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eat.20887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences socioculturelles médiatiques et insatisfaction corporelle chez les adolescentes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rusinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Callahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (3), pp.163-168. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2010.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de validation de la version française du Body Esteem Scale (BES) dans la population masculine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Chabrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (2), pp.58-64. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcc.2011.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences socioculturelles, insatisfaction corporelle et troubles du comportement alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sociocultural Attitudes Towards Appearance Scale-3 (SATAQ-3) : étude de validation de la version française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chabrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (4), pp.270-276. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2008.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de validation de la version française du Sociocultural Attitudes Towards Appearance Questionnaire (SATAQ-3) chez les adolescents garçons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Valls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (2), pp.56-60. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcc.2010.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des influences parentales et sociales à la consommation de cannabis chez des adolescents scolarisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Mabila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mantoulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (1), pp.8-16. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2007.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency and structure of DSM-IV personality disorder traits in college students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Hyler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (7), pp.1767-1776. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.paid.2007.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of social influences and expectations of use to cannabis use in high-school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dicial Mabila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Mantoulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Adèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addictive Behaviors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (11), pp.2116-2119. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addbeh.2006.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of a scale assessing instability of self-esteem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Callahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (2), pp.136-141. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cjbs2006003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison du vécu corporel en fonction du genre chez l’adolescent et le jeune adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Parnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lenhoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (2), pp.45-48. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1155-1704(06)70197-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binge eating Disorder et stigmatisation dans l’obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chabrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (1), pp.27-31. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1155-1704(06)70193-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between suicidal ideation and dimensions of depressive symptoms in high‐school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rodgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (4), pp.587-600. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adolescence.2006.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binge eating Disorder et stigmatisation dans l’obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chabrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (1), pp.27-31. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1155-1704(06)70193-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity study of the DSQ-40 (Defense tyle questionnaire, 40 items version).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pirlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sztulman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31, pp.385-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de validation de la version française du Body Shape Questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.-M. Knotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.-M. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.-M. Raich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chabrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (2), pp.162-173. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0013-7006(05)82383-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating disorders in adolescence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’échelle d’estime de soi de Rosenberg dans un échantillon de lycéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52 (8), pp.533-536. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2004.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques alimentaires et préoccupations corporelles chez les jeunes femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chabrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (3), pp.131-134. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1155-1704(04)97460-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId308"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8840A695"/>
+    <w:nsid w:val="B059F36A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-rousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6439-5273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08554129X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431217464" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05352380v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scotto Di Rinaldi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteves Francis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Sudres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976903v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolanne Verdon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natal&#232;ne S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Goutaudier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Vicente" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Carbonneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05039875v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05040009v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305552v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaczmarek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Mignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305529v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976908v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04388496v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika, Marlene Stefan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254491v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lasson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Callahan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209276v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ferri&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portal Pauline" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291173v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448393v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Arnaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bag&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rachel F Rodgers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976911v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bag&#232;s C&#233;line" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel F Rodgers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976931v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Boisseau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448330v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Galus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448313v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976914v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383835v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114225v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976913v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bardi Luc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langlois Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976927v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448299v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356799v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Rousseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448383v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04059606v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Cheroutre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerrien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04059616v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04099851v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Devynck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416874v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787295v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976934v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Roy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04969127v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04293216v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Sudres" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04388508v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04385043v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04460274v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392823v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254521v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254557v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448339v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04383382v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Legrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04430355v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Legrand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448374v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bardi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Langlois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04209828v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04387546v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04434822v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548840v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Riviere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kosinski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hofer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Douilliez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548833v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421975v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kern" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kotbagi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morvan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ah. Boudoukha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291121v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291144v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03721108v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buttitta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291149v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291152v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362429v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouillon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lefebvre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.08.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305590v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454025v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324628v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976890v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bag&#232;s" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Rodgers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2024.101835" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571857v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mignon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2023.12.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122787v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatz Lopez-Fernandez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lelonek-Kuleta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12031027" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362533v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouchard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2023.10.005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362532v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2023.10.012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138891v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-023-00764-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524492v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19010544" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04073516v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.724710" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362418v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2021.03.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139688v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulle Gaudrat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Florent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Andrieux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-020-05069-z" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139218v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-020-00934-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03652751v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-020-04627-9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139692v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01482" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139695v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Griffiths" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kuss" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dawes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halley Pontes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2018.0731" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458007v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.07.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139703v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bari.2018.0016" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139709v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Douilliez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbtep.2018.05.005" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139712v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15061213" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139729v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13679-017-0281-8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910988v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kornacka" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baeyens" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Serra" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fonseca Das Neves" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.02159" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139727v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Baeyens" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566636v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria J. Kuss" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.6.2017.020" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974994v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362431v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valls" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chabrol" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2015.06.001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5HD5Q9B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03593916v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Valls" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04084449v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gronnier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2014.04.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQLSNCXL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362442v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denieul" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lentillon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2014.07.001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03632327v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lentillon-Kaestner" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362450v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Callahan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2013.05.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362436v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gasperini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2014.06.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04082944v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04083752v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03593942v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie La Roque" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0034680" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362445v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04082933v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Berchtold" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223891.2013.843537" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362448v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabrol" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2013.06.002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN3N20PB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291319v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04082894v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04082642v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Saint Martin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291251v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eat.20887" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DKRKHX06-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362455v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2011.02.001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362453v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rusinek" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2010.07.012" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBCT0TGK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362462v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362456v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2008.03.013" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362458v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2010.06.005" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362504v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Mabila" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chauchard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mantoulan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2007.01.002" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291312v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hyler" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2007.05.015" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM78J7G6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291304v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chauchard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dicial Mabila" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mantoulan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ad&#232;le" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2006.01.005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ50FDKH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291298v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cjbs2006003" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362524v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbe" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1704(06)70193-8" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291308v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rodgers" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adolescence.2006.07.003" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XP1NJD9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362510v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Parnot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benazet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faure" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lenhoret" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1704(06)70197-5" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362514v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114664v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pirlot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sztulman" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peresson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362519v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-M. Knotter" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-M. Barbe" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-M. Raich" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7006(05)82383-8" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362522v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lachaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Miquel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1704(04)97460-5" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291281v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362521v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carlin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rey" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cassan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2004.09.007" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF3MTNFM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-rousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6439-5273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08554129X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431217464" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05352380v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scotto Di Rinaldi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteves Francis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Sudres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05039875v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05040009v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305552v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaczmarek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Mignon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305529v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976908v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Vicente" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natal&#232;ne S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Goutaudier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976903v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolanne Verdon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Carbonneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04388496v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika, Marlene Stefan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209276v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ferri&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254491v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lasson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Callahan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portal Pauline" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383821v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Arnaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bag&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rachel F Rodgers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291173v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448393v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976911v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bag&#232;s C&#233;line" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel F Rodgers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976931v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Boisseau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976914v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Galus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383835v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976918v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976913v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bardi Luc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langlois Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448330v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448313v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976927v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448299v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356799v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Rousseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448383v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04059616v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Cheroutre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerrien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04059606v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04099851v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Devynck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416874v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787295v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976934v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Roy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04293216v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Sudres" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04969127v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04388508v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04385043v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04460274v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392823v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254521v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254557v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448339v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04430355v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Legrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04383382v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Legrand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448374v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bardi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Langlois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04209828v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04387546v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04434822v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548840v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Riviere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kosinski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hofer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Douilliez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548833v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421975v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kern" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kotbagi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morvan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ah. Boudoukha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291121v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291144v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03721108v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buttitta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291152v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291149v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362429v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouillon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lefebvre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.08.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305590v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454025v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324628v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976890v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bag&#232;s" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Rodgers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2024.101835" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571857v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mignon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2023.12.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122787v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatz Lopez-Fernandez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lelonek-Kuleta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12031027" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362533v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouchard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2023.10.005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362532v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2023.10.012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138891v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-023-00764-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524492v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19010544" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04073516v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.724710" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362418v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2021.03.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139688v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulle Gaudrat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Florent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Andrieux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-020-05069-z" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139218v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-020-00934-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03652751v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-020-04627-9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139695v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Griffiths" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kuss" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dawes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halley Pontes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2018.0731" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139692v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01482" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458007v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.07.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139709v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Douilliez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbtep.2018.05.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139703v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bari.2018.0016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139712v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15061213" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139729v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13679-017-0281-8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910988v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kornacka" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baeyens" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Serra" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fonseca Das Neves" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.02159" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139727v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Baeyens" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566636v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria J. Kuss" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.6.2017.020" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974994v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03593916v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Valls" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chabrol" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2015.06.001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5HD5Q9B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362431v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valls" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362442v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denieul" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lentillon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2014.07.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362450v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Callahan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2013.05.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362436v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gasperini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2014.06.001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03632327v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lentillon-Kaestner" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04082944v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04083752v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03593942v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie La Roque" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0034680" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362445v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04082933v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Berchtold" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223891.2013.843537" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04084449v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gronnier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2014.04.001" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQLSNCXL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362448v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabrol" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2013.06.002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN3N20PB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291319v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04082894v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04082642v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Saint Martin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291251v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eat.20887" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DKRKHX06-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362453v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rusinek" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2010.07.012" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBCT0TGK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362455v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2011.02.001" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362462v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362456v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2008.03.013" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362458v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2010.06.005" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362504v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Mabila" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chauchard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mantoulan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2007.01.002" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291312v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hyler" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2007.05.015" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM78J7G6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291304v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chauchard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dicial Mabila" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mantoulan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ad&#232;le" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2006.01.005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ50FDKH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291298v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cjbs2006003" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362510v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Parnot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benazet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faure" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lenhoret" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1704(06)70197-5" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362524v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1704(06)70193-8" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291308v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rodgers" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adolescence.2006.07.003" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XP1NJD9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362514v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114664v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pirlot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sztulman" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peresson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362519v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-M. Knotter" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-M. Barbe" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-M. Raich" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7006(05)82383-8" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291281v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362521v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carlin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rey" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cassan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2004.09.007" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF3MTNFM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362522v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lachaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Miquel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1704(04)97460-5" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>