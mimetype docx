--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1629,287 +1629,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Ozone on Herbivore-Induced Volatile Emissions of Cultivated and Wild Brassica Rapa</w:t>
+                <w:t xml:space="preserve">Does ozone exposure affect herbivore-induced plant volatile emissions differently in wild and cultivated plants?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Brosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adedayo O Mofikoya</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Minna Kivimäenpää</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">James D Blande</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Blande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos11111213⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (24), pp.30448-30459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-020-09320-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419249v1</w:t>
+                <w:t xml:space="preserve">hal-04440694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effects of Ozone on Herbivore-Induced Volatile Emissions of Cultivated and Wild Brassica Rapa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Brosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adedayo O Mofikoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Kivimäenpää</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">James Blande</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James D Blande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11 (11), pp.1213. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11111213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos11111213⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04440690v1</w:t>
+                <w:t xml:space="preserve">hal-04419249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROORGANISMS IN THE PHYLLOPLANE MODULATE THE BVOC EMISSIONS OF Brassica nigra LEAVES</w:t>
               </w:r>
@@ -2006,187 +1993,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does ozone exposure affect herbivore-induced plant volatile emissions differently in wild and cultivated plants?</w:t>
+                <w:t xml:space="preserve">The Effects of Ozone on Herbivore-Induced Volatile Emissions of Cultivated and Wild Brassica Rapa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Brosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adedayo Mofikoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Kivimäenpää</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Blande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-020-09320-z⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (11), pp.1213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11111213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440694v1</w:t>
+                <w:t xml:space="preserve">hal-04440690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolite Composition of Paper Birch Buds after Eleven Growing Seasons of Exposure to Elevated CO2 and O3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Riikonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Kivimäenpää</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Ossipov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3388,51 +3388,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F228261"/>
+    <w:nsid w:val="C3D1FB5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3619,51 +3619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-saunier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4501-1593" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/OIS-9599-2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551057v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Coquin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ormeno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Monnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-40760-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05122962v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saunier Am&#233;lie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Xuan-Minh-Ai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shili Abdessalem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107162" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550932v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saunier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hannibal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ortole" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Montgolfier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2025.1641139" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035161v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rocco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144392" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877322v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo14120705" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04062555v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108256" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419233v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grof-Tisza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Blande" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120573" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878804v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moja" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.114531" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637511v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Blande" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lecareux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12040307" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440685v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorbj&#246;rn Sievert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Yl&#246;nen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave van der Hulst" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-021-04977-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02462035v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Viros" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;vy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tonetto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9020159" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419249v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brosset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adedayo O Mofikoya" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kivim&#228;enp&#228;&#228;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11111213" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440690v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adedayo Mofikoya" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440715v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Saunier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Promise Mpamah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Biasi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2020.1728468" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440694v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09320-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440702v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Riikonen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ossipov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Marquardt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f11030330" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02947505v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Piga" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Armengaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boissard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01697-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919405v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charlott Fitzky" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Sand&#233;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karl" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Fares" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Calfapietra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2019.00050" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419226v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113257" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01907454v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ksas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13331" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584246v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-7555-2017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681574v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00071" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756417v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogan Monnier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie A Weston" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00594" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02157787v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-saunier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4501-1593" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/OIS-9599-2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551057v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Coquin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ormeno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Monnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-40760-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05122962v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saunier Am&#233;lie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Xuan-Minh-Ai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shili Abdessalem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107162" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550932v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saunier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hannibal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ortole" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Montgolfier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2025.1641139" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035161v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rocco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144392" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877322v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo14120705" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04062555v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108256" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419233v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grof-Tisza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Blande" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120573" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878804v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moja" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.114531" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637511v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Blande" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lecareux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12040307" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440685v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorbj&#246;rn Sievert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Yl&#246;nen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave van der Hulst" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-021-04977-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02462035v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Viros" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;vy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tonetto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9020159" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440694v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brosset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kivim&#228;enp&#228;&#228;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09320-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419249v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adedayo O Mofikoya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11111213" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440715v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Saunier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Promise Mpamah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Biasi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2020.1728468" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440690v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adedayo Mofikoya" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440702v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Riikonen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ossipov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Marquardt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f11030330" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02947505v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Piga" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Armengaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boissard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01697-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919405v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charlott Fitzky" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Sand&#233;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karl" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Fares" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Calfapietra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2019.00050" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419226v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113257" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01907454v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ksas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13331" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584246v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-7555-2017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681574v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00071" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756417v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogan Monnier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie A Weston" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00594" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02157787v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>