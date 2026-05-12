--- v1 (2026-04-05)
+++ v2 (2026-05-12)
@@ -92,53 +92,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-4501-1593</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=X2bAwbcAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">OIS-9599-2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -173,3000 +194,3000 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and spatial shifts in the volatile chemical profile of Cymodocea nodosa across marine and lagoon ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Coquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briac Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.9917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-026-40760-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogenic volatile organic compounds from marine benthic organisms: a review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Volatilome differences between native and invasive seagrass species in the Caribbean area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Coquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shili Abdessalem</w:t>
+                <w:t xml:space="preserve">Laure Hannibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Ormeño</w:t>
+                <w:t xml:space="preserve">Célia Ortole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin de Montgolfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107162⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.1641139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2025.1641139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05122962v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatilome differences between native and invasive seagrass species in the Caribbean area</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Biogenic volatile organic compounds from marine benthic organisms: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saunier Amélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Coquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Ortole</w:t>
+                <w:t xml:space="preserve">Nguyen Xuan-Minh-Ai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin de Montgolfier</w:t>
+                <w:t xml:space="preserve">Shili Abdessalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2025.1641139⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 209, pp.107162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05550932v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05122962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BVOC emissions from Posidonia oceanica, the most abundant Mediterranean seagrass species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Wortham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Coquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 378, pp.144392. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2025.144392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Diversity of Mediterranean Seagrasses Volatilome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Coquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briac Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Culioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (12), pp.705. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/metabo14120705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mangrove's species are weak isoprenoid emitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Wortham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Proffit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 283, pp.108256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2023.108256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ozone exposure on the foraging behaviour of Bombus terrestris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Lavender sensitivity to water stress: Comparison between eleven varieties across two phenological stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Grof-Tisza</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James D Blande</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Moja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120573⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 177, pp.114531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.114531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419233v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavender sensitivity to water stress: Comparison between eleven varieties across two phenological stages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Effect of ozone exposure on the foraging behaviour of Bombus terrestris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Robert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Grof-Tisza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James D Blande</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.114531⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 316, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878804v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplified Drought and Seasonal Cycle Modulate Quercus pubescens Leaf Metabolome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Blande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lecareux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (4), pp.307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/metabo12040307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bank vole alarm pheromone chemistry and effects in the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorbjörn Sievert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannu Ylönen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Blande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dave van der Hulst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 196 (3), pp.667-677. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00442-021-04977-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exogenous Isoprene Confers Physiological Benefits in a Negligible Isoprene Emitter (Acer monspessulanum L.) Under Water Deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Viros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (2), pp.1-14/159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/plants9020159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does ozone exposure affect herbivore-induced plant volatile emissions differently in wild and cultivated plants?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Brosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Kivimäenpää</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Blande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (24), pp.30448-30459. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-020-09320-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effects of Ozone on Herbivore-Induced Volatile Emissions of Cultivated and Wild Brassica Rapa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Brosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adedayo Mofikoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Kivimäenpää</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">James D Blande</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Blande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+              <w:t xml:space="preserve">, 2020, 11 (11), pp.1213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/atmos11111213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419249v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROORGANISMS IN THE PHYLLOPLANE MODULATE THE BVOC EMISSIONS OF Brassica nigra LEAVES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promise Mpamah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Biasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Blande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (3), pp.1728468. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15592324.2020.1728468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effects of Ozone on Herbivore-Induced Volatile Emissions of Cultivated and Wild Brassica Rapa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Brosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adedayo O Mofikoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Kivimäenpää</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">James Blande</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James D Blande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11 (11), pp.1213. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/atmos11111213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440690v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolite Composition of Paper Birch Buds after Eleven Growing Seasons of Exposure to Elevated CO2 and O3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Riikonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Kivimäenpää</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Ossipov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Marquardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (3), pp.330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/f11030330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isoprene contribution to ozone production under climate change conditions in the French Mediterranean area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Piga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (4), pp.111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10113-020-01697-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Interplay Between Ozone and Urban Vegetation—BVOC Emissions, Ozone Deposition, and Tree Ecophysiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Charlott Fitzky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Sandén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Calfapietra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2, pp.50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/ffgc.2019.00050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of elevated ozone on floral chemistry of Brassicaceae species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James D Blande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 255, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.113257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance of native oak to recurrent drought conditions simulating predicted climatic changes in the Mediterranean region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Wortham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Ksas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 41 (10), pp.2299 - 2312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/pce.13331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of mid-term drought on &amp;lt;i&amp;gt;Quercus pubescens&amp;lt;/i&amp;gt; BVOCs' emission seasonality and their dependency on light and/or temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Wortham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (12), pp.7555-7566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-17-7555-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic Drought Decreases Anabolic and Catabolic BVOC Emissions of Quercus pubescens in a Mediterranean Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Wortham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lecareux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.1-11/71. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Competition and Allelopathy on the Trade-Off between Plant Defense and Growth in Two Contrasting Tree Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yogan Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie A Weston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.1-14/594. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2016.00594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3176,151 +3197,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf specialized metabolome of Quercus pubescens exposed to amplified drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées MétaSUD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId114"/>
+      <w:footerReference w:type="default" r:id="rId115"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3388,51 +3409,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C3D1FB5C"/>
+    <w:nsid w:val="661BBB4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3619,51 +3640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-saunier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4501-1593" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/OIS-9599-2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551057v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Coquin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ormeno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Monnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-40760-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05122962v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saunier Am&#233;lie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Xuan-Minh-Ai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shili Abdessalem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107162" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550932v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saunier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hannibal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ortole" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Montgolfier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2025.1641139" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035161v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rocco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144392" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877322v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo14120705" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04062555v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108256" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419233v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grof-Tisza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Blande" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120573" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878804v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moja" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.114531" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637511v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Blande" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lecareux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12040307" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440685v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorbj&#246;rn Sievert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Yl&#246;nen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave van der Hulst" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-021-04977-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02462035v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Viros" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;vy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tonetto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9020159" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440694v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brosset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kivim&#228;enp&#228;&#228;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09320-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419249v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adedayo O Mofikoya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11111213" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440715v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Saunier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Promise Mpamah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Biasi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2020.1728468" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440690v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adedayo Mofikoya" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440702v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Riikonen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ossipov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Marquardt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f11030330" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02947505v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Piga" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Armengaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boissard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01697-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919405v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charlott Fitzky" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Sand&#233;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karl" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Fares" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Calfapietra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2019.00050" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419226v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113257" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01907454v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ksas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13331" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584246v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-7555-2017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681574v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00071" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756417v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogan Monnier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie A Weston" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00594" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02157787v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-saunier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4501-1593" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=X2bAwbcAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/OIS-9599-2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551057v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Coquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ormeno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Monnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-40760-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550932v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saunier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hannibal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ortole" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Montgolfier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2025.1641139" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05122962v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saunier Am&#233;lie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Xuan-Minh-Ai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shili Abdessalem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107162" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035161v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rocco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144392" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877322v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo14120705" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04062555v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108256" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878804v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moja" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.114531" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419233v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grof-Tisza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Blande" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120573" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Blande" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lecareux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12040307" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440685v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorbj&#246;rn Sievert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Yl&#246;nen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave van der Hulst" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-021-04977-w" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02462035v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Viros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;vy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tonetto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9020159" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440694v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brosset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kivim&#228;enp&#228;&#228;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09320-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440690v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adedayo Mofikoya" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11111213" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440715v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Saunier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Promise Mpamah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Biasi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2020.1728468" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419249v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adedayo O Mofikoya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440702v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Riikonen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ossipov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Marquardt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f11030330" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02947505v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Piga" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Armengaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boissard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01697-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919405v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charlott Fitzky" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Sand&#233;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Fares" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Calfapietra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2019.00050" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419226v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113257" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01907454v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ksas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13331" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584246v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-7555-2017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681574v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00071" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756417v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogan Monnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie A Weston" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00594" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02157787v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>