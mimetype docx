--- v2 (2026-05-12)
+++ v3 (2026-06-03)
@@ -1010,265 +1010,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavender sensitivity to water stress: Comparison between eleven varieties across two phenological stages</w:t>
+                <w:t xml:space="preserve">Effect of ozone exposure on the foraging behaviour of Bombus terrestris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Moja</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Fernandez</w:t>
+                <w:t xml:space="preserve">Patrick Grof-Tisza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Robert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">James D Blande</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 177, pp.114531. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 316, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.114531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878804v1</w:t>
+                <w:t xml:space="preserve">hal-04419233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ozone exposure on the foraging behaviour of Bombus terrestris</w:t>
+                <w:t xml:space="preserve">Lavender sensitivity to water stress: Comparison between eleven varieties across two phenological stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ormeño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Grof-Tisza</w:t>
+                <w:t xml:space="preserve">Sandrine Moja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James D Blande</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 316, </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 177, pp.114531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.114531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419233v1</w:t>
+                <w:t xml:space="preserve">hal-03878804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplified Drought and Seasonal Cycle Modulate Quercus pubescens Leaf Metabolome</w:t>
               </w:r>
@@ -1897,274 +1897,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROORGANISMS IN THE PHYLLOPLANE MODULATE THE BVOC EMISSIONS OF Brassica nigra LEAVES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effects of Ozone on Herbivore-Induced Volatile Emissions of Cultivated and Wild Brassica Rapa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie Saunier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">James Blande</w:t>
+                <w:t xml:space="preserve">Adedayo O Mofikoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Kivimäenpää</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James D Blande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15592324.2020.1728468⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11111213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440715v1</w:t>
+                <w:t xml:space="preserve">hal-04419249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Ozone on Herbivore-Induced Volatile Emissions of Cultivated and Wild Brassica Rapa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">James D Blande</w:t>
+                <w:t xml:space="preserve">MICROORGANISMS IN THE PHYLLOPLANE MODULATE THE BVOC EMISSIONS OF Brassica nigra LEAVES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promise Mpamah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Biasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Blande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos11111213⟩</w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (3), pp.1728468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15592324.2020.1728468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419249v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolite Composition of Paper Birch Buds after Eleven Growing Seasons of Exposure to Elevated CO2 and O3</w:t>
               </w:r>
@@ -2189,51 +2189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Kivimäenpää</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Ossipov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Marquardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2565,51 +2565,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of elevated ozone on floral chemistry of Brassicaceae species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James D Blande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 255, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3409,51 +3409,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="661BBB4B"/>
+    <w:nsid w:val="60066AD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3640,51 +3640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-saunier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4501-1593" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=X2bAwbcAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/OIS-9599-2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551057v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Coquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ormeno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Monnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-40760-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550932v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saunier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hannibal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ortole" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Montgolfier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2025.1641139" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05122962v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saunier Am&#233;lie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Xuan-Minh-Ai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shili Abdessalem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107162" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035161v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rocco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144392" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877322v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo14120705" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04062555v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108256" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878804v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moja" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.114531" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419233v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grof-Tisza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Blande" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120573" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Blande" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lecareux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12040307" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440685v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorbj&#246;rn Sievert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Yl&#246;nen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave van der Hulst" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-021-04977-w" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02462035v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Viros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;vy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tonetto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9020159" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440694v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brosset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kivim&#228;enp&#228;&#228;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09320-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440690v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adedayo Mofikoya" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11111213" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440715v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Saunier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Promise Mpamah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Biasi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2020.1728468" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419249v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adedayo O Mofikoya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440702v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Riikonen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ossipov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Marquardt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f11030330" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02947505v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Piga" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Armengaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boissard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01697-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919405v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charlott Fitzky" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Sand&#233;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Fares" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Calfapietra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2019.00050" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419226v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113257" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01907454v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ksas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13331" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584246v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-7555-2017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681574v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00071" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756417v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogan Monnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie A Weston" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00594" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02157787v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-saunier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4501-1593" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=X2bAwbcAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/OIS-9599-2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551057v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Coquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ormeno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Monnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-40760-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550932v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saunier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hannibal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ortole" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Montgolfier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2025.1641139" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05122962v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saunier Am&#233;lie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Xuan-Minh-Ai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shili Abdessalem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107162" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035161v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rocco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144392" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877322v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo14120705" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04062555v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108256" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419233v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grof-Tisza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Blande" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120573" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878804v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moja" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.114531" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Blande" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lecareux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12040307" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440685v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorbj&#246;rn Sievert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Yl&#246;nen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave van der Hulst" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-021-04977-w" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02462035v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Viros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;vy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tonetto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9020159" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440694v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brosset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kivim&#228;enp&#228;&#228;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09320-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440690v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adedayo Mofikoya" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11111213" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419249v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adedayo O Mofikoya" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440715v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Saunier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Promise Mpamah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Biasi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2020.1728468" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440702v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Riikonen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ossipov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Marquardt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f11030330" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02947505v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Piga" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Armengaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boissard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01697-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919405v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charlott Fitzky" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Sand&#233;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Fares" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Calfapietra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2019.00050" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419226v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113257" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01907454v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ksas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13331" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584246v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-7555-2017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681574v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00071" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756417v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogan Monnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie A Weston" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00594" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02157787v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>