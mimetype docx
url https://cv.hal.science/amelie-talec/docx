--- v0 (2026-04-05)
+++ v1 (2026-05-21)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical Darwinian selection of a more productive strain of Tisochrysis lutea</w:t>
+                <w:t xml:space="preserve">Organic Phosphorus Scavenging Supports Efficient Growth of Diazotrophic Cyanobacteria Under Phosphate Depletion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Bonnefond</w:t>
+                <w:t xml:space="preserve">Sophie Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Lie</w:t>
+                <w:t xml:space="preserve">Lauralie Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lacour</w:t>
+                <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Saint-Jean</w:t>
+                <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Carrier</w:t>
+                <w:t xml:space="preserve">Olivier Crispi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 65, pp.102743. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.848647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2022.102743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.848647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668620v1</w:t>
+                <w:t xml:space="preserve">hal-03721415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Phosphorus Scavenging Supports Efficient Growth of Diazotrophic Cyanobacteria Under Phosphate Depletion</w:t>
+                <w:t xml:space="preserve">Dynamical Darwinian selection of a more productive strain of Tisochrysis lutea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rabouille</w:t>
+                <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauralie Tournier</w:t>
+                <w:t xml:space="preserve">Y. Lie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solange Duhamel</w:t>
+                <w:t xml:space="preserve">T. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Claquin</w:t>
+                <w:t xml:space="preserve">B. Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Crispi</w:t>
+                <w:t xml:space="preserve">G. Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.848647. </w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65, pp.102743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.848647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2022.102743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03721415v1</w:t>
+                <w:t xml:space="preserve">hal-03668620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does temperature shift justify microalgae production under greenhouse?</w:t>
               </w:r>
@@ -638,51 +638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Independence of a Marine Unicellular Diazotroph to the Presence of NO3−</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Randall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1040,51 +1040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous selection pressure to improve temperature acclimation of Tisochrysis lutea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghjuvan Micaelu Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1174,51 +1174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling and uncoupling of triglyceride and beta-carotene production by Dunaliella salina under nitrogen limitation and starvation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Moelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1308,51 +1308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concomitant effects of light and temperature diel variations on the growth rate and lipid production of Dunaliella salina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Moelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1464,51 +1464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1597,64 +1597,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoperiod length paces the temporal orchestration of cell cycle and carbon-nitrogen metabolism in Crocosphaera watsonii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1858,315 +1858,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral lipids and carbohydrates productivities as a response to the nitrogen status in the Haptophyceae Isochrysis sp. (T-iso): starvation vs. limitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light-dark (12:12) cycle of carbon and nitrogen metabolism in Crocosphaera watsonii WH8501: relation to the cell cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Claquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lacour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+                <w:t xml:space="preserve">Bertrand Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 48 (3), pp.647-656. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (4), pp.967 - 981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1529-8817.2012.01154.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02675.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848419v1</w:t>
+                <w:t xml:space="preserve">hal-01893820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-dark (12:12) cycle of carbon and nitrogen metabolism in Crocosphaera watsonii WH8501: relation to the cell cycle</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neutral lipids and carbohydrates productivities as a response to the nitrogen status in the Haptophyceae Isochrysis sp. (T-iso): starvation vs. limitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Le Roy</w:t>
+                <w:t xml:space="preserve">Thomas Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mayzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14 (4), pp.967 - 981. </w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (3), pp.647-656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02675.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1529-8817.2012.01154.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893820v1</w:t>
+                <w:t xml:space="preserve">hal-00848419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of CO2 and nitrogen limitation on the coccolith volume of Emiliania huxleyi (Haptophyta)</w:t>
               </w:r>
@@ -2428,51 +2428,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light:dark (12:12 h) quantification of carbohydrate fluxes in Crocosphaera watsonii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2549,51 +2549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diel variations of carbohydrates and neutral lipids in N-sufficient and N-limited cyclostat cultures of Isochrysis sp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2685,732 +2685,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">SEMPO: a computer driven device for phytoplankton cultivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Gelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Oceanography, Research and data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (76-76)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05626593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photosynthetic response of the toxic raphidophyte Heterosigma akashiwo during the imposition of, and recovery from, light- and nutrient stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh Macintyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Gelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (10-10)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05626574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A comprehensive modular map of molecular interactions in RB/E2F pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Calzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Calzone</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Amélie Gelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Zinovyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Radvanyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/msb.2008.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain optimization by continuous selection pressure: a focus on phycocyanin production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+                <w:t xml:space="preserve">Transfer of metals and contaminants through the water column and lower trophic levels: a mesocosm experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Heydon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lou Diss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Payant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgaEurope 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne (AUT), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-20541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275349v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptative laboratory evolution for enhanced EPS production in biofilm forming microalgae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Pham</w:t>
+                <w:t xml:space="preserve">Strain optimization by continuous selection pressure: a focus on phycocyanin production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaviard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgaEurope Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, OnLine, France</w:t>
+              <w:t xml:space="preserve">AlgaEurope 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540248v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of microalgae strains by dynamic darwinian selection pressure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Adaptative laboratory evolution for enhanced EPS production in biofilm forming microalgae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alg’in Provence - European Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Arles, France</w:t>
+              <w:t xml:space="preserve">AlgaEurope Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, OnLine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368717v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of evolution engineering for enhancing productivity of microalgae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Improvement of microalgae strains by dynamic darwinian selection pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ghjuvan Micaelu Grimaud</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgaEurope 2017 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Alg’in Provence - European Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368534v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Potential of evolution engineering for enhancing productivity of microalgae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Talec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M O Boutoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghjuvan Micaelu Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AlgaEurope 2017 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evolution engineering for enhancing photosynthetic efficiency of high density cultures of Tisochrysis lutea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3442,65 +3809,65 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th congress of the International Society for Applied Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId133"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3647,51 +4014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lopez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Talec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fanesi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Gasser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100501" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668620v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bonnefond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint-Jean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2022.102743" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03721415v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rabouille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauralie Tournier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crispi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.848647" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522868v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Assis Pessi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pruvost" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102579" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540801v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Randall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9102073" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022411v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gachelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boutoute" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-11000-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01830067v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demory" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Combe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hartmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.180523" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576865v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan Micaelu Grimaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rumin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bougaran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183547" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01450081v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Moelants" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mayzaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0713-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266717v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moelants" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sciandra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2015.12.018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102019v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.25526" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JV3N3QWJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893818v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raimbault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12163" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L24TC1PN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852260v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrvline Philistin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ferey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Walenta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.05.104" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848419v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2012.01154.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKVQXLG1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893820v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Roy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02675.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A9C8EC6DF24219A23580026DCB693D5C628F999/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848437v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius N. M&#252;ller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-4155-2012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848436v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mocquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12045" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/69CA2F14ABB4FACB4C4B9DDB091C57CEDBBF9C25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433678v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claquin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01600" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848420v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2012.01177.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-125LV8NH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671005v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Calzone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gelay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Zinovyev" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Radvanyi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barillot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb.2008.7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275349v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonnefond" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaviard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pruvost" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540248v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pham" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368717v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368534v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M O Boutoute" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370032v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lopez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Talec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fanesi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Gasser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100501" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03721415v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rabouille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauralie Tournier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crispi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.848647" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668620v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bonnefond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint-Jean" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2022.102743" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522868v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Assis Pessi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pruvost" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102579" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540801v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Randall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9102073" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022411v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gachelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boutoute" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-11000-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01830067v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demory" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Combe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hartmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.180523" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576865v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan Micaelu Grimaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rumin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bougaran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183547" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01450081v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Moelants" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mayzaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0713-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266717v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moelants" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sciandra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2015.12.018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102019v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.25526" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JV3N3QWJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893818v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raimbault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12163" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L24TC1PN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852260v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrvline Philistin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ferey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Walenta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.05.104" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893820v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Roy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02675.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A9C8EC6DF24219A23580026DCB693D5C628F999/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848419v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2012.01154.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKVQXLG1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848437v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius N. M&#252;ller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-4155-2012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848436v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mocquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12045" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/69CA2F14ABB4FACB4C4B9DDB091C57CEDBBF9C25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433678v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claquin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01600" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848420v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2012.01177.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-125LV8NH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626593v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gelay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nival" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626574v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Macintyre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Goldman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Huot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671005v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Calzone" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Zinovyev" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Radvanyi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barillot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb.2008.7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616708v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Heydon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Diss" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Payant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-20541" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275349v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonnefond" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaviard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pruvost" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540248v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pham" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368717v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368534v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M O Boutoute" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370032v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>