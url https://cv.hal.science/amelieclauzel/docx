--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -153,1018 +153,1113 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place de la pair-aidance dans l'appropriation du rôle d'aidant par les parents d'enfant atteint de cancer : barrières, zone charnière ou périphérie ?</w:t>
+                <w:t xml:space="preserve">An affordance lens for family caregivers’ individual information systems: the case of pediatric cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lahmar Jamila</w:t>
+                <w:t xml:space="preserve">Jamila Lahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème colloque ARAMOS (Association de Recherche Appliquée au Management des Organisations de Santé)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARAMOS (Association de Recherche Appliquée au Management des Organisations de Santé), Nov 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">MCIS 2025 conference : the 17th Mediterranean Conference on Information Systems. "Shaping the Future: Technology, Transformation, and Society."</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05484131v1</w:t>
+                <w:t xml:space="preserve">hal-05484149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An affordance lens for family caregivers’ individual information systems: the case of pediatric cancer</w:t>
+                <w:t xml:space="preserve">Place de la pair-aidance dans l'appropriation du rôle d'aidant par les parents d'enfant atteint de cancer : barrières, zone charnière ou périphérie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamila Lahmar</w:t>
+                <w:t xml:space="preserve">Lahmar Jamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCIS 2025 conference : the 17th Mediterranean Conference on Information Systems. "Shaping the Future: Technology, Transformation, and Society."</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">13ème colloque ARAMOS (Association de Recherche Appliquée au Management des Organisations de Santé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARAMOS (Association de Recherche Appliquée au Management des Organisations de Santé), Nov 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05484149v1</w:t>
+                <w:t xml:space="preserve">hal-05484131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pas besoin du Nutri-Score, je sais ce que je dois manger&amp;quot; Le rôle de l'alimentation intuitive chez les femmes dans les usages du Nutri-Score</w:t>
+                <w:t xml:space="preserve">Vers un changement de paradigme à l’Université ? Les enseignants-chercheurs face à l’intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guichard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e Journées Normandes de Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162401v1</w:t>
+                <w:t xml:space="preserve">halshs-05555924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Accueil choupinou au possible » : tensions autour des restaurants employant des personnes en situation de handicap</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pas besoin du Nutri-Score, je sais ce que je dois manger&amp;quot; Le rôle de l'alimentation intuitive chez les femmes dans les usages du Nutri-Score</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Beudaert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Rouen, France</w:t>
+              <w:t xml:space="preserve">22e Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03368725v1</w:t>
+                <w:t xml:space="preserve">hal-04162401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the dark side of positive discrimination: an investigation of the French inclusive restaurants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">« Accueil choupinou au possible » : tensions autour des restaurants employant des personnes en situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beudaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Workshop on Diversity, Equality and Inclusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566215v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03368725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la relation au poids et à l’alimentation dans l’utilité perçue de l’étiquetage nutritionnel : entre rationalité et tensions socio-émotionnelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disentangling the dark side of positive discrimination: an investigation of the French inclusive restaurants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beudaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Journées Normandes de Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Caen, France</w:t>
+              <w:t xml:space="preserve">6th Workshop on Diversity, Equality and Inclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162384v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of an expert negative judgment on the consumers’ judgment in the haute cuisine field</w:t>
+                <w:t xml:space="preserve">Rôle de la relation au poids et à l’alimentation dans l’utilité perçue de l’étiquetage nutritionnel : entre rationalité et tensions socio-émotionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Liarte</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Conférence de l’AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">19e Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971587v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of an expert negative judgment on the consumers’ judgment in the haute cuisine field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Liarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Conférence de l’AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of an expert negative judgment on the consumers’ judgment in the haute cuisine field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Liarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. EGOS colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Tallin, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The influence of an expert negative judgment on the consumers’ judgment in the haute cuisine field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Liarte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27. Conférence de l’AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chaque homme doit inventer son chemin&amp;quot;. Exploration au sein de la promenade littéraire havraise : vers un processus d'appropriation de l'espace urbain?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Hegarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Riché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées normandes de recherche sur la consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1174,2239 +1269,2239 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to SHIFT adolescents’ behavior toward alternative proteins? The case of entomophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Food Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/BFJ-06-2024-0643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gaspillage alimentaire dans la famille : vers une socialisation bidirectionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Riché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 48 (302), pp.61 - 86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.2022.00603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche spatiale de Mantel : une application au cas des restaurants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 35 (4), pp.46-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0767370120915575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03674944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring emotional traces in families’ recollection of experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Damay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualitative Market Research: an International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (1), pp.21-45. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/QMR-07-2018-0076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co‐presence and mobile apps: Technology's impact on being with others</w:t>
+                <w:t xml:space="preserve">When cuisine becomes less haute : The impact of expert ratings on consumers' legitimacy judgments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romain Zerbib</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Liarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Administrative Sciences - Revue Canadienne des Sciences de l'Administration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.395-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2019.03.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cjas.1553⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03675934v1</w:t>
+                <w:t xml:space="preserve">hal-02513471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When cuisine becomes less haute : The impact of expert ratings on consumers' legitimacy judgments</w:t>
+                <w:t xml:space="preserve">Co‐presence and mobile apps: Technology's impact on being with others</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Liarte</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Riché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Le Hegarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Zerbib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Administrative Sciences - Revue Canadienne des Sciences de l'Administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (1), pp.30-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cjas.1553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2019.03.038⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02513471v1</w:t>
+                <w:t xml:space="preserve">hal-03675934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dining alone or together? The effect of group size on the service customer experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Riché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 47, pp.222-228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jretconser.2018.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face aux interactions de service conflictuelles : quelles stratégies de &amp;quot;coping&amp;quot; du personnel en contact ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intrusive digital advertising : from control to resistance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Montargot</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management &amp; Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (2), pp.9 - 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/resg.128.0183⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02633951v1</w:t>
+                <w:t xml:space="preserve">hal-01787877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrusive digital advertising : from control to resistance ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Face aux interactions de service conflictuelles : quelles stratégies de &amp;quot;coping&amp;quot; du personnel en contact ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Besson</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Montargot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; Data Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° 128 (5), pp.183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/resg.128.0183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787877v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le consommateur partage son avis en ligne : une approche comparative en hôtellerie et restauration. Le cas des seniors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Riché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 288/289 (1-2), pp.23-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rsg.289.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine continentale du visiteur et expérience au musée. Une approche interculturelle des avis en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Riché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 256, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manger local au restaurant : un nouveau marché, de nouvelles attentes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Riché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 32 (4), pp.57-82. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/g2000.324.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontre de service et rôle de la distance sociospatiale : le cas des restaurants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Riché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30 (2), pp.4-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0767370114564322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-spatial distance during the service delivery process: The case of restaurants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Riché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30 (2), pp.5-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/2051570715578352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children’s price knowledge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+                <w:t xml:space="preserve">Transmettre son expérience au musée par les avis en ligne : tout dépend du sexe !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Riché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young Consumers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/YC-06-2013-00374⟩</w:t>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), pp.89-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/qdm.141.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894727v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmettre son expérience au musée par les avis en ligne : tout dépend du sexe !</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Vidal</w:t>
+                <w:t xml:space="preserve">Effets de forme et de terminaison des prix : une comparaison enfants – adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Question(s) de Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/qdm.141.0089⟩</w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, N° 72 (6), pp.91-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.072.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03970553v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de forme et de terminaison des prix : une comparaison enfants – adultes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Children’s price knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mav.072.0091⟩</w:t>
+              <w:t xml:space="preserve">Young Consumers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (2), pp.167-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/YC-06-2013-00374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894741v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation en ligne et récits d'expériences au restaurant : quels effets de l'âge de l'e-évaluateur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Riché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Volume 30 (5), pp.75-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/g2000.305.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation-client et gestion du temps de consommation : quel rôle du sourire du personnel en contact en restauration ?</w:t>
+                <w:t xml:space="preserve">Recommandations en ligne et place du personnel en contact. le cas des produits hôteliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Riché</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Montargot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 244/245, pp.95-111</w:t>
+              <w:t xml:space="preserve">, 2013, 241, pp.59-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876370v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations en ligne et place du personnel en contact. le cas des produits hôteliers</w:t>
+                <w:t xml:space="preserve">Relation-client et gestion du temps de consommation : quel rôle du sourire du personnel en contact en restauration ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Montargot</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Riché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 241, pp.59-72</w:t>
+              <w:t xml:space="preserve">, 2013, 244/245, pp.95-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876337v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles tendances et perspectives du comportement du consommateur [Amélie Clauzel]</w:t>
+                <w:t xml:space="preserve">Gaspillage alimentaire en famille : trois approches [Amélie Clauzel]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752982v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspillage alimentaire en famille : trois approches [Amélie Clauzel]</w:t>
+                <w:t xml:space="preserve">Nouvelles tendances et perspectives du comportement du consommateur [Amélie Clauzel]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752967v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspillage alimentaire : éduquer d’abord les familles [Amélie Clauzel]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3416,461 +3511,461 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entreprendre « inclusif » en restauration : quels enjeux en management ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérémie Renouf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrepreneuriat et handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iste, 2022, 9781784058203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le gaspillage alimentaire au sein de la famille : quels enjeux, pratiques et solutions envisageables ?</w:t>
+                <w:t xml:space="preserve">Food Waste in Family Settings: What are the Challenges, Practices and Potential Solutions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Riché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sihem Dekhili. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le marketing au service du développement durable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51926/ISTE.9036.ch4⟩</w:t>
+              <w:t xml:space="preserve">Marketing for Sustainable Development: Rethinking Consumption Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Wiley, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119882176.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033687v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food Waste in Family Settings: What are the Challenges, Practices and Potential Solutions?</w:t>
+                <w:t xml:space="preserve">Le gaspillage alimentaire au sein de la famille : quels enjeux, pratiques et solutions envisageables ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Riché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marketing for Sustainable Development: Rethinking Consumption Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781119882176.ch4⟩</w:t>
+              <w:t xml:space="preserve">Le marketing au service du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Group, pp.69-94, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9036.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033723v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement du consommateur. Fondamentaux, nouvelles tendances et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Riché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vuibert, 2016, Référence Management, 9782311402490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04090905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3938,51 +4033,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C7A6535"/>
+    <w:nsid w:val="BBD65260"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4169,51 +4264,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelieclauzel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7363-5339" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085127167" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484131v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Delaunay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahmar Jamila" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Clauzel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484149v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Lahmar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162401v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;mar-Nicolas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368725v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beudaert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566215v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162384v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971587v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971575v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861559v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Hegarat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie H&#233;rault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rich&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989950v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-06-2024-0643" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675032v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2022.00603" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674944v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370120915575" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03675978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Damay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/QMR-07-2018-0076" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03675934v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Zerbib" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjas.1553" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02513471v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2019.03.038" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03676068v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2018.11.010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633951v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Montargot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.128.0183" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787877v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876379v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.289.0023" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876403v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vidal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876319v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.324.0057" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055679v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370114564322" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876373v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570715578352" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03894727v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/YC-06-2013-00374" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970553v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.141.0089" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03894741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.072.0091" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876356v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.305.0075" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876370v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876337v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752982v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752967v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752955v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04314494v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04033687v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9036.ch4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04033723v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882176.ch4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04090905v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelieclauzel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7363-5339" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085127167" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484149v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Delaunay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Lahmar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Clauzel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484131v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahmar Jamila" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555924v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162401v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;mar-Nicolas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368725v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beudaert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566215v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162384v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971595v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971575v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971587v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861559v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Hegarat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie H&#233;rault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rich&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989950v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-06-2024-0643" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675032v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2022.00603" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674944v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370120915575" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03675978v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Damay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/QMR-07-2018-0076" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02513471v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2019.03.038" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03675934v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Zerbib" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjas.1553" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03676068v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2018.11.010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787877v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633951v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Montargot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.128.0183" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876379v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.289.0023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876403v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vidal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876319v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.324.0057" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055679v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370114564322" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876373v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570715578352" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970553v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.141.0089" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03894741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.072.0091" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03894727v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/YC-06-2013-00374" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876356v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.305.0075" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876337v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876370v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752967v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752982v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752955v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04314494v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04033723v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882176.ch4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04033687v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9036.ch4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04090905v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>