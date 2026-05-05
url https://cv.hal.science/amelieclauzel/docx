--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -153,3104 +153,3104 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to SHIFT adolescents’ behavior toward alternative proteins? The case of entomophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Food Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/BFJ-06-2024-0643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gaspillage alimentaire dans la famille : vers une socialisation bidirectionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Riché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (302), pp.61 - 86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2022.00603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’approche spatiale de Mantel : une application au cas des restaurants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (4), pp.46-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0767370120915575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03674944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring emotional traces in families’ recollection of experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualitative Market Research: an International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (1), pp.21-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/QMR-07-2018-0076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co‐presence and mobile apps: Technology's impact on being with others</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Riché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Le Hegarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Zerbib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Administrative Sciences - Revue Canadienne des Sciences de l'Administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (1), pp.30-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cjas.1553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When cuisine becomes less haute : The impact of expert ratings on consumers' legitimacy judgments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Liarte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.395-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2019.03.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dining alone or together? The effect of group size on the service customer experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Riché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47, pp.222-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jretconser.2018.11.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face aux interactions de service conflictuelles : quelles stratégies de &amp;quot;coping&amp;quot; du personnel en contact ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Montargot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° 128 (5), pp.183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/resg.128.0183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intrusive digital advertising : from control to resistance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management &amp; Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (2), pp.9 - 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le consommateur partage son avis en ligne : une approche comparative en hôtellerie et restauration. Le cas des seniors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Riché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 288/289 (1-2), pp.23-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsg.289.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Origine continentale du visiteur et expérience au musée. Une approche interculturelle des avis en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Riché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 256, pp.41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socio-spatial distance during the service delivery process: The case of restaurants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Riché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (2), pp.5-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2051570715578352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manger local au restaurant : un nouveau marché, de nouvelles attentes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lombardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Riché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (4), pp.57-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/g2000.324.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontre de service et rôle de la distance sociospatiale : le cas des restaurants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Riché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (2), pp.4-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0767370114564322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation en ligne et récits d'expériences au restaurant : quels effets de l'âge de l'e-évaluateur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Riché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Volume 30 (5), pp.75-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/g2000.305.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Children’s price knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Young Consumers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (2), pp.167-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/YC-06-2013-00374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmettre son expérience au musée par les avis en ligne : tout dépend du sexe !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Riché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), pp.89-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/qdm.141.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de forme et de terminaison des prix : une comparaison enfants – adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, N° 72 (6), pp.91-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.072.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relation-client et gestion du temps de consommation : quel rôle du sourire du personnel en contact en restauration ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Riché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 244/245, pp.95-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recommandations en ligne et place du personnel en contact. le cas des produits hôteliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Montargot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 241, pp.59-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An affordance lens for family caregivers’ individual information systems: the case of pediatric cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Place de la pair-aidance dans l'appropriation du rôle d'aidant par les parents d'enfant atteint de cancer : barrières, zone charnière ou périphérie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahmar Jamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCIS 2025 conference : the 17th Mediterranean Conference on Information Systems. "Shaping the Future: Technology, Transformation, and Society."</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">13ème colloque ARAMOS (Association de Recherche Appliquée au Management des Organisations de Santé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARAMOS (Association de Recherche Appliquée au Management des Organisations de Santé), Nov 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05484149v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place de la pair-aidance dans l'appropriation du rôle d'aidant par les parents d'enfant atteint de cancer : barrières, zone charnière ou périphérie ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An affordance lens for family caregivers’ individual information systems: the case of pediatric cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Lahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème colloque ARAMOS (Association de Recherche Appliquée au Management des Organisations de Santé)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARAMOS (Association de Recherche Appliquée au Management des Organisations de Santé), Nov 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">MCIS 2025 conference : the 17th Mediterranean Conference on Information Systems. "Shaping the Future: Technology, Transformation, and Society."</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05484131v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un changement de paradigme à l’Université ? Les enseignants-chercheurs face à l’intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05555924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pas besoin du Nutri-Score, je sais ce que je dois manger&amp;quot; Le rôle de l'alimentation intuitive chez les femmes dans les usages du Nutri-Score</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Clauzel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22e Journées Normandes de Recherche sur la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Accueil choupinou au possible » : tensions autour des restaurants employant des personnes en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beudaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03368725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the dark side of positive discrimination: an investigation of the French inclusive restaurants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beudaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Workshop on Diversity, Equality and Inclusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la relation au poids et à l’alimentation dans l’utilité perçue de l’étiquetage nutritionnel : entre rationalité et tensions socio-émotionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Clauzel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Journées Normandes de Recherche sur la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of an expert negative judgment on the consumers’ judgment in the haute cuisine field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Liarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Conférence de l’AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">27. Conférence de l’AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971595v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of an expert negative judgment on the consumers’ judgment in the haute cuisine field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Liarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. EGOS colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Tallin, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of an expert negative judgment on the consumers’ judgment in the haute cuisine field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Liarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Conférence de l’AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">34. Conférence de l’AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971587v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaque homme doit inventer son chemin&amp;quot;. Exploration au sein de la promenade littéraire havraise : vers un processus d'appropriation de l'espace urbain?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Hegarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Riché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées normandes de recherche sur la consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861559v1</w:t>
-              </w:r>
-[...1983 lines deleted...]
-                <w:t xml:space="preserve">hal-03876370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3262,132 +3262,132 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspillage alimentaire en famille : trois approches [Amélie Clauzel]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Gaspillage alimentaire : éduquer d’abord les familles [Amélie Clauzel]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752967v1</w:t>
+                <w:t xml:space="preserve">hal-04752955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles tendances et perspectives du comportement du consommateur [Amélie Clauzel]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3412,102 +3412,102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspillage alimentaire : éduquer d’abord les familles [Amélie Clauzel]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Gaspillage alimentaire en famille : trois approches [Amélie Clauzel]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752955v1</w:t>
+                <w:t xml:space="preserve">hal-04752967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3525,64 +3525,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entreprendre « inclusif » en restauration : quels enjeux en management ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérémie Renouf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrepreneuriat et handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iste, 2022, 9781784058203</w:t>
@@ -3605,239 +3605,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food Waste in Family Settings: What are the Challenges, Practices and Potential Solutions?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le gaspillage alimentaire au sein de la famille : quels enjeux, pratiques et solutions envisageables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Clauzel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Riché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marketing for Sustainable Development: Rethinking Consumption Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Wiley, 2021, </w:t>
+              <w:t xml:space="preserve">Le marketing au service du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Group, pp.69-94, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119882176.ch4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9036.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04033723v1</w:t>
+                <w:t xml:space="preserve">hal-04033687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le gaspillage alimentaire au sein de la famille : quels enjeux, pratiques et solutions envisageables ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food Waste in Family Settings: What are the Challenges, Practices and Potential Solutions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Clauzel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Riché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sihem Dekhili. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le marketing au service du développement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Group, pp.69-94, 2021, </w:t>
+              <w:t xml:space="preserve">Marketing for Sustainable Development: Rethinking Consumption Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Wiley, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51926/ISTE.9036.ch4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119882176.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04033687v1</w:t>
+                <w:t xml:space="preserve">hal-04033723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3855,77 +3855,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement du consommateur. Fondamentaux, nouvelles tendances et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Clauzel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Riché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vuibert, 2016, Référence Management, 9782311402490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4033,51 +4033,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BBD65260"/>
+    <w:nsid w:val="1C0CB247"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4264,51 +4264,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelieclauzel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7363-5339" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085127167" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484149v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Delaunay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Lahmar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Clauzel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484131v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahmar Jamila" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555924v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162401v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;mar-Nicolas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368725v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beudaert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566215v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162384v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971595v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971575v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971587v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861559v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Hegarat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie H&#233;rault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rich&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989950v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-06-2024-0643" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675032v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2022.00603" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674944v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370120915575" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03675978v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Damay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/QMR-07-2018-0076" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02513471v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2019.03.038" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03675934v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Zerbib" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjas.1553" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03676068v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2018.11.010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787877v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633951v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Montargot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.128.0183" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876379v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.289.0023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876403v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vidal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876319v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.324.0057" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055679v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370114564322" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876373v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570715578352" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970553v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.141.0089" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03894741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.072.0091" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03894727v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/YC-06-2013-00374" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876356v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.305.0075" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876337v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876370v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752967v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752982v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752955v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04314494v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04033723v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882176.ch4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04033687v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9036.ch4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04090905v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelieclauzel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7363-5339" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085127167" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989950v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Clauzel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-06-2024-0643" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675032v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rich&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2022.00603" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674944v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370120915575" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03675978v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Damay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/QMR-07-2018-0076" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03675934v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Hegarat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Zerbib" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjas.1553" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02513471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2019.03.038" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03676068v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2018.11.010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633951v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Montargot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.128.0183" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie H&#233;rault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876379v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.289.0023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876403v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vidal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570715578352" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876319v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.324.0057" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055679v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370114564322" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876356v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.305.0075" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03894727v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/YC-06-2013-00374" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970553v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.141.0089" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03894741v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.072.0091" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876370v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876337v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484131v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Delaunay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahmar Jamila" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484149v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Lahmar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555924v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162401v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;mar-Nicolas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368725v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beudaert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566215v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162384v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971587v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971575v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971595v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861559v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752955v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752982v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752967v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04314494v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04033687v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9036.ch4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04033723v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882176.ch4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04090905v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>