--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -112,3860 +112,3881 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">085127167</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=MW8NOm8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An affordance lens for family caregivers’ individual information systems: the case of pediatric cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Lahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MCIS 2025 conference : the 17th Mediterranean Conference on Information Systems. "Shaping the Future: Technology, Transformation, and Society."</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place de la pair-aidance dans l'appropriation du rôle d'aidant par les parents d'enfant atteint de cancer : barrières, zone charnière ou périphérie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahmar Jamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème colloque ARAMOS (Association de Recherche Appliquée au Management des Organisations de Santé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARAMOS (Association de Recherche Appliquée au Management des Organisations de Santé), Nov 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un changement de paradigme à l’Université ? Les enseignants-chercheurs face à l’intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05555924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas besoin du Nutri-Score, je sais ce que je dois manger&amp;quot; Le rôle de l'alimentation intuitive chez les femmes dans les usages du Nutri-Score</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22e Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Accueil choupinou au possible » : tensions autour des restaurants employant des personnes en situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beudaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03368725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disentangling the dark side of positive discrimination: an investigation of the French inclusive restaurants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beudaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Workshop on Diversity, Equality and Inclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Copenhague, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle de la relation au poids et à l’alimentation dans l’utilité perçue de l’étiquetage nutritionnel : entre rationalité et tensions socio-émotionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19e Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The influence of an expert negative judgment on the consumers’ judgment in the haute cuisine field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Liarte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27. Conférence de l’AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The influence of an expert negative judgment on the consumers’ judgment in the haute cuisine field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Liarte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34. Conférence de l’AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The influence of an expert negative judgment on the consumers’ judgment in the haute cuisine field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Liarte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34. EGOS colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Tallin, Estonia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaque homme doit inventer son chemin&amp;quot;. Exploration au sein de la promenade littéraire havraise : vers un processus d'appropriation de l'espace urbain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Le Hegarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Riché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15èmes Journées normandes de recherche sur la consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to SHIFT adolescents’ behavior toward alternative proteins? The case of entomophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Food Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/BFJ-06-2024-0643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gaspillage alimentaire dans la famille : vers une socialisation bidirectionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Riché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 48 (302), pp.61 - 86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.2022.00603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche spatiale de Mantel : une application au cas des restaurants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 35 (4), pp.46-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0767370120915575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03674944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring emotional traces in families’ recollection of experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Damay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualitative Market Research: an International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (1), pp.21-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/QMR-07-2018-0076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co‐presence and mobile apps: Technology's impact on being with others</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">When cuisine becomes less haute : The impact of expert ratings on consumers' legitimacy judgments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romain Zerbib</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Liarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Administrative Sciences - Revue Canadienne des Sciences de l'Administration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cjas.1553⟩</w:t>
+              <w:t xml:space="preserve">Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.395-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2019.03.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675934v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When cuisine becomes less haute : The impact of expert ratings on consumers' legitimacy judgments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Co‐presence and mobile apps: Technology's impact on being with others</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Liarte</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Riché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Le Hegarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Zerbib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2019.03.038⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Administrative Sciences - Revue Canadienne des Sciences de l'Administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (1), pp.30-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cjas.1553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02513471v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dining alone or together? The effect of group size on the service customer experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Riché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 47, pp.222-228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jretconser.2018.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face aux interactions de service conflictuelles : quelles stratégies de &amp;quot;coping&amp;quot; du personnel en contact ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Intrusive digital advertising : from control to resistance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Montargot</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Management &amp; Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (2), pp.9 - 17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633951v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrusive digital advertising : from control to resistance ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Face aux interactions de service conflictuelles : quelles stratégies de &amp;quot;coping&amp;quot; du personnel en contact ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Besson</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Montargot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; Data Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° 128 (5), pp.183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/resg.128.0183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787877v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le consommateur partage son avis en ligne : une approche comparative en hôtellerie et restauration. Le cas des seniors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Riché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 288/289 (1-2), pp.23-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rsg.289.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine continentale du visiteur et expérience au musée. Une approche interculturelle des avis en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Riché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 256, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-spatial distance during the service delivery process: The case of restaurants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Manger local au restaurant : un nouveau marché, de nouvelles attentes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lombardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Riché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2051570715578352⟩</w:t>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (4), pp.57-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/g2000.324.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876373v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manger local au restaurant : un nouveau marché, de nouvelles attentes ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rencontre de service et rôle de la distance sociospatiale : le cas des restaurants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Riché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/g2000.324.0057⟩</w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (2), pp.4-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0767370114564322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876319v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rencontre de service et rôle de la distance sociospatiale : le cas des restaurants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Socio-spatial distance during the service delivery process: The case of restaurants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Riché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0767370114564322⟩</w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (2), pp.5-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2051570715578352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055679v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation en ligne et récits d'expériences au restaurant : quels effets de l'âge de l'e-évaluateur ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Transmettre son expérience au musée par les avis en ligne : tout dépend du sexe !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Riché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Riché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/g2000.305.0075⟩</w:t>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), pp.89-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/qdm.141.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876356v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children’s price knowledge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effets de forme et de terminaison des prix : une comparaison enfants – adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young Consumers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/YC-06-2013-00374⟩</w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, N° 72 (6), pp.91-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.072.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894727v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmettre son expérience au musée par les avis en ligne : tout dépend du sexe !</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Children’s price knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Question(s) de Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/qdm.141.0089⟩</w:t>
+              <w:t xml:space="preserve">Young Consumers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (2), pp.167-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/YC-06-2013-00374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03970553v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de forme et de terminaison des prix : une comparaison enfants – adultes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Évaluation en ligne et récits d'expériences au restaurant : quels effets de l'âge de l'e-évaluateur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Riché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mav.072.0091⟩</w:t>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Volume 30 (5), pp.75-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/g2000.305.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894741v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation-client et gestion du temps de consommation : quel rôle du sourire du personnel en contact en restauration ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Recommandations en ligne et place du personnel en contact. le cas des produits hôteliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Riché</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Montargot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 244/245, pp.95-111</w:t>
+              <w:t xml:space="preserve">, 2013, 241, pp.59-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876370v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations en ligne et place du personnel en contact. le cas des produits hôteliers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Relation-client et gestion du temps de consommation : quel rôle du sourire du personnel en contact en restauration ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Montargot</w:t>
+                <w:t xml:space="preserve">Caroline Riché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 241, pp.59-72</w:t>
+              <w:t xml:space="preserve">, 2013, 244/245, pp.95-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...1095 lines deleted...]
-                <w:t xml:space="preserve">hal-03861559v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspillage alimentaire : éduquer d’abord les familles [Amélie Clauzel]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Gaspillage alimentaire en famille : trois approches [Amélie Clauzel]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04752955v1</w:t>
+                <w:t xml:space="preserve">hal-04752967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles tendances et perspectives du comportement du consommateur [Amélie Clauzel]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspillage alimentaire en famille : trois approches [Amélie Clauzel]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Gaspillage alimentaire : éduquer d’abord les familles [Amélie Clauzel]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752967v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entreprendre « inclusif » en restauration : quels enjeux en management ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérémie Renouf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrepreneuriat et handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iste, 2022, 9781784058203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le gaspillage alimentaire au sein de la famille : quels enjeux, pratiques et solutions envisageables ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Food Waste in Family Settings: What are the Challenges, Practices and Potential Solutions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Riché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sihem Dekhili. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le marketing au service du développement durable</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marketing for Sustainable Development: Rethinking Consumption Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Wiley, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119882176.ch4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51926/ISTE.9036.ch4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04033687v1</w:t>
+                <w:t xml:space="preserve">hal-04033723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food Waste in Family Settings: What are the Challenges, Practices and Potential Solutions?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le gaspillage alimentaire au sein de la famille : quels enjeux, pratiques et solutions envisageables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Riché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marketing for Sustainable Development: Rethinking Consumption Models</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le marketing au service du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Group, pp.69-94, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9036.ch4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119882176.ch4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04033723v1</w:t>
+                <w:t xml:space="preserve">hal-04033687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement du consommateur. Fondamentaux, nouvelles tendances et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Riché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vuibert, 2016, Référence Management, 9782311402490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04090905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId89"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4033,51 +4054,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C0CB247"/>
+    <w:nsid w:val="7B3537D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4264,51 +4285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelieclauzel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7363-5339" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085127167" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989950v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Clauzel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-06-2024-0643" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675032v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rich&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2022.00603" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674944v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370120915575" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03675978v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Damay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/QMR-07-2018-0076" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03675934v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Hegarat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Zerbib" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjas.1553" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02513471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2019.03.038" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03676068v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2018.11.010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633951v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Montargot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.128.0183" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie H&#233;rault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876379v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.289.0023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876403v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vidal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570715578352" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876319v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.324.0057" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055679v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370114564322" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876356v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.305.0075" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03894727v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/YC-06-2013-00374" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970553v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.141.0089" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03894741v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.072.0091" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876370v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876337v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484131v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Delaunay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahmar Jamila" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484149v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Lahmar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555924v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162401v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;mar-Nicolas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368725v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beudaert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566215v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162384v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971587v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971575v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971595v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861559v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752955v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752982v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752967v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04314494v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04033687v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9036.ch4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04033723v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882176.ch4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04090905v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelieclauzel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7363-5339" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085127167" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=MW8NOm8AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484149v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Delaunay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Lahmar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Clauzel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484131v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahmar Jamila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555924v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162401v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;mar-Nicolas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368725v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beudaert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566215v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162384v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971587v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971595v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971575v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861559v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Hegarat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie H&#233;rault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rich&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989950v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-06-2024-0643" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675032v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2022.00603" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674944v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370120915575" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03675978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Damay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/QMR-07-2018-0076" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02513471v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2019.03.038" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03675934v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Zerbib" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjas.1553" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03676068v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2018.11.010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787877v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633951v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Montargot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.128.0183" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876379v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.289.0023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vidal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876319v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.324.0057" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055679v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370114564322" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876373v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570715578352" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970553v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.141.0089" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03894741v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.072.0091" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03894727v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/YC-06-2013-00374" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876356v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.305.0075" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876337v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876370v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752967v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752982v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752955v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04314494v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04033723v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882176.ch4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04033687v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9036.ch4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04090905v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>