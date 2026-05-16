--- v0 (2026-03-18)
+++ v1 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elouin Amélie </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nance-Horan-Syndrome-like 1b controls mesodermal cell migration by regulating protrusion and actin dynamics during zebrafish gastrulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Escot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Hassanein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres-Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Mellottee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.328. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.01.28.526006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285369v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance by followers ensures long-range coordination of cell migration through α-Catenin mechanoperception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Escot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Jahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián González-Tirado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.devcel.2022.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388812v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épisode 3 : Cyndie &amp; la création de projets innovants : des térahertz aux initiatives éco-responsables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyndie Poulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épisode spécial : Interview de Maïlie Saint-Hilaire par Amélie Elouin : chlordécone, science &amp; santé caribéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlie Saint-Hilaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épisode spécial: &amp;quot;C'est quoi la thèse?&amp;quot; - discussion entre collégiens &amp; thésards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Kuhner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Imezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teo Poelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniss Balaazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épisode spécial: Interview de Thierry Coulhon, président de l'Institut Polytechnique de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poncia Nyembo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coulhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episode 1 : Bahar &amp; microscopy for brain metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahar Asadipour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épisode 3 : Élise &amp; la mécanique des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia & la dégradation des parchemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Galante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du rôle de la myosine II dans la migration cellulaire collective au cours de la gastrulation du poisson-zèbre Danio rerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biochimie [q-bio.BM]. Institut Polytechnique de Paris, 2025. Français. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2025IPPAX044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05265258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId39"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elouin Amélie </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épisode spécial : Interview de Maïlie Saint-Hilaire par Amélie Elouin : chlordécone, science &amp; santé caribéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlie Saint-Hilaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épisode 3 : Cyndie &amp; la création de projets innovants : des térahertz aux initiatives éco-responsables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyndie Poulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épisode spécial: Interview de Thierry Coulhon, président de l'Institut Polytechnique de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poncia Nyembo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coulhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épisode spécial: &amp;quot;C'est quoi la thèse?&amp;quot; - discussion entre collégiens &amp; thésards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Kuhner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Imezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teo Poelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniss Balaazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episode 1 : Bahar &amp; microscopy for brain metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahar Asadipour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épisode 3 : Élise &amp; la mécanique des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia & la dégradation des parchemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Galante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nance-Horan-Syndrome-like 1b controls mesodermal cell migration by regulating protrusion and actin dynamics during zebrafish gastrulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Escot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Hassanein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres-Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Mellottee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.328. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.01.28.526006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285369v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance by followers ensures long-range coordination of cell migration through α-Catenin mechanoperception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Escot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Jahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián González-Tirado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.devcel.2022.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388812v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du rôle de la myosine II dans la migration cellulaire collective au cours de la gastrulation du poisson-zèbre Danio rerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biochimie [q-bio.BM]. Institut Polytechnique de Paris, 2025. Français. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2025IPPAX044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05265258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId39"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285369v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Escot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Hassanein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Elouin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Torres-Paz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Mellottee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.01.28.526006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388812v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boutillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Jahn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Gonz&#225;lez-Tirado" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2022.05.001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05380185v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyndie Poulin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05380276v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lie Saint-Hilaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05380300v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kuhner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Imezar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Poelman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniss Balaazi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05380233v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poncia Nyembo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coulhon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05380494v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Asadipour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05391941v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Muller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05301660v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Galante" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05265258v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025IPPAX044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05380276v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Elouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lie Saint-Hilaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05380185v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyndie Poulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05380233v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poncia Nyembo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coulhon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05380300v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kuhner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Imezar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Poelman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniss Balaazi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05380494v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Asadipour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05391941v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Muller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05301660v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Galante" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285369v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Escot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Hassanein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Torres-Paz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Mellottee" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.01.28.526006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388812v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boutillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Jahn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Gonz&#225;lez-Tirado" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2022.05.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05265258v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025IPPAX044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>