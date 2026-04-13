--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -456,177 +456,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Namazu: Low-cost tunable shaking table for vibration experiments under generic signals</w:t>
+                <w:t xml:space="preserve">Model-order reduction framework for non-linear dynamics problems involving multiple non-parameterised loading configurations for damage assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Grashorn</w:t>
+                <w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Bittner</w:t>
+                <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marvin Banse</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40799-024-00727-8⟩</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-024-02586-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597404v1</w:t>
+                <w:t xml:space="preserve">hal-04847077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permanent strains and post-peak tensile response of concrete by three-phase conceptual modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Airoud Basmaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -658,1240 +641,1257 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 207, pp.105359. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechmat.2025.105359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified kinetic continuous damage model for random LCF-HCF interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mainak Bhattacharyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 114, pp.105760. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2025.105760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying damage in an AlSi10Mg porous metamaterial through projection-enhanced DVC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Namazu: Low-cost tunable shaking table for vibration experiments under generic signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Grashorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Kosin</w:t>
+                <w:t xml:space="preserve">Marvin Banse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Smaniotto</w:t>
+                <w:t xml:space="preserve">Xuyang Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Tarantino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T Wick</w:t>
+                <w:t xml:space="preserve">Michael Beer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6501/ade131⟩</w:t>
+              <w:t xml:space="preserve">Experimental Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49, pp.97-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40799-024-00727-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190486v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization pressure in ASR expansion quantified by thermodynamic modeling and micromechanics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying damage in an AlSi10Mg porous metamaterial through projection-enhanced DVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Kosin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Smaniotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syrine Razki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+                <w:t xml:space="preserve">M Tarantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amélie Fau</w:t>
+                <w:t xml:space="preserve">A Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Wick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2025.107878⟩</w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (7), pp.075002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6501/ade131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04992550v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying heterogeneous elastic parameters from full-field measurements with reduced bases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystallization pressure in ASR expansion quantified by thermodynamic modeling and micromechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Hild</w:t>
+                <w:t xml:space="preserve">Syrine Razki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2025.110682⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 193, pp.107878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2025.107878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05193412v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Reinforcement Debonding in Damaged Mortar via Digital Volume Correlation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifying heterogeneous elastic parameters from full-field measurements with reduced bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Haustrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 305, pp.110682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2025.110682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-025-01166-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04962046v1</w:t>
+                <w:t xml:space="preserve">hal-05193412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic nonlocal anisotropic damage modelling of concrete mesostructures with real-shaped aggregates</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantification of Reinforcement Debonding in Damaged Mortar via Digital Volume Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Maaroufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fikri Hafid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Smaniotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2025.107650⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65, pp.799-817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-025-01166-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887739v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-order reduction framework for non-linear dynamics problems involving multiple non-parameterised loading configurations for damage assessment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t>
+                <w:t xml:space="preserve">Cyclic nonlocal anisotropic damage modelling of concrete mesostructures with real-shaped aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Airoud Basmaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udo Nackenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 309, pp.107650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-024-02586-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2025.107650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847077v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employing Williams' series for the identification of fracture mechanics parameters from phase-field simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Invariant-based interpretation of anisotropic damage induced by cyclic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leon M. Kolditz</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.A. Basmaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udo Nackenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 307, pp.110298. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2024.110298⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 307, pp.110192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2024.110192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642699v1</w:t>
+                <w:t xml:space="preserve">hal-04593484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant-based interpretation of anisotropic damage induced by cyclic loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Employing Williams' series for the identification of fracture mechanics parameters from phase-field simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon M. Kolditz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Kosin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 307, pp.110192. </w:t>
+              <w:t xml:space="preserve">, 2024, 307, pp.110298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2024.110192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2024.110298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593484v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter identification of a phase-field fracture model using integrated digital image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Kosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jailin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2215,51 +2215,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical identification with the reconditioned equilibrium gap method: Formulation, analysis and comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pierre Léo Haustrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2306,90 +2306,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid frequency-temporal reduced-order method for nonlinear dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 111, pp.13669-13689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2527,51 +2527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karhunen-Loève expansion based on an analytical solution over a bounding box domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Basmaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Madlen Dannert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2778,51 +2778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A projection-based approach to extend digital volume correlation for 4D spacetime measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Kosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2906,1018 +2906,1018 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04079703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A classification-pursuing adaptive approach for Gaussian process regression on unlabeled data</w:t>
+                <w:t xml:space="preserve">Interval and fuzzy physics-informed neural networks for uncertain fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Nikolas Fuhg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Kalogeris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Bouklas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.107976⟩</w:t>
+              <w:t xml:space="preserve">Probabilistic Engineering Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68, pp.103240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.probengmech.2022.103240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03201586v1</w:t>
+                <w:t xml:space="preserve">hal-03572976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on the restrictions of stochastic collocation methods for high dimensional and nonlinear engineering applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fynn Bensel</w:t>
+                <w:t xml:space="preserve">A classification-pursuing adaptive approach for Gaussian process regression on unlabeled data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Nikolas Fuhg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Udo Nackenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probabilistic Engineering Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 69, pp.103299. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 162, pp.107976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.probengmech.2022.103299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.107976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673266v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debonding analysis via digital volume correlation during in-situ pull-out tests on fractal fibers</w:t>
+                <w:t xml:space="preserve">Investigations on the restrictions of stochastic collocation methods for high dimensional and nonlinear engineering applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Jänicke</w:t>
+                <w:t xml:space="preserve">Mona M. Dannert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fynn Bensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vintache</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rodolfo M.N. Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udo Nackenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2022.100302⟩</w:t>
+              <w:t xml:space="preserve">Probabilistic Engineering Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69, pp.103299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.probengmech.2022.103299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03750879v1</w:t>
+                <w:t xml:space="preserve">hal-03673266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic multi-element polynomial chaos expansion for high-dimensional non-linear structural problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Debonding analysis via digital volume correlation during in-situ pull-out tests on fractal fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jänicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. A. Basmati</w:t>
+                <w:t xml:space="preserve">A. Vintache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Smaniotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie Fau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Voelsen</w:t>
+                <w:t xml:space="preserve">I. Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probabilistic Engineering Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.probengmech.2022.103366⟩</w:t>
+              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.100302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2022.100302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774334v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval and fuzzy physics-informed neural networks for uncertain fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Nikolas Fuhg</w:t>
+                <w:t xml:space="preserve">Anisotropic multi-element polynomial chaos expansion for high-dimensional non-linear structural problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Basmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. H. Urrea-Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Kalogeris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amélie Fau</w:t>
+                <w:t xml:space="preserve">M. M. Dannert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaos Bouklas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Voelsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probabilistic Engineering Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 68, pp.103240. </w:t>
+              <w:t xml:space="preserve">, 2022, 70, pp.103366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.probengmech.2022.103240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.probengmech.2022.103366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572976v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imprecise random field analysis for non-linear concrete damage analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PI/PID controller stabilising sets of uncertain nonlinear systems: An efficient surrogate model-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Faes</w:t>
+                <w:t xml:space="preserve">J. Urrea-Quintero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Nikolas Fuhg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolfo M.N.</w:t>
+                <w:t xml:space="preserve">M. Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 150, pp.107343. </w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 105, pp.277-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2020.107343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11071-021-06431-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02957508v1</w:t>
+                <w:t xml:space="preserve">hal-03187815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-data-driven Constitutive Responses: Application to a Multiscale Computational Framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Nikolas Fuhg</w:t>
+                <w:t xml:space="preserve">Imprecise random field analysis for non-linear concrete damage analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Madlen Dannert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Böhm</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nikolaos Bouklas</w:t>
+                <w:t xml:space="preserve">Matthias Faes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo M.N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Wriggers</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udo Nackenhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 167, pp.103522. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 150, pp.107343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2021.103522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2020.107343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261645v1</w:t>
+                <w:t xml:space="preserve">hal-02957508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PI/PID controller stabilising sets of uncertain nonlinear systems: An efficient surrogate model-based approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-data-driven Constitutive Responses: Application to a Multiscale Computational Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Nikolas Fuhg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Urrea-Quintero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jan Nikolas Fuhg</w:t>
+                <w:t xml:space="preserve">Christoph Böhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Bouklas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Marino</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peter Wriggers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 105, pp.277-299. </w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 167, pp.103522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11071-021-06431-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2021.103522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187815v1</w:t>
+                <w:t xml:space="preserve">hal-03261645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State-of-the-art and Comparative Review of Adaptive Sampling Methods for Kriging</w:t>
               </w:r>
@@ -4007,51 +4007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A kinetic two-scale damage model for high-cycle fatigue simulation using multi-temporal Latin framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mainak Bhattacharyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4059,51 +4059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Alameddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 77, pp.103808. </w:t>
@@ -4167,51 +4167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Alameddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4388,51 +4388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedemann N. Schietzold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albrecht Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona M. Dannert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4496,90 +4496,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-temporal scale model reduction approach for the computation of fatigue damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mainak Bhattacharyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udo Nackenhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4626,90 +4626,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A LATIN-based model reduction approach for the simulation of cycling damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mainak Bhattacharyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udo Nackenhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4788,90 +4788,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced LATIN-PGD in a multi-query framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MORTech 2023 – 6th International Workshop on Model Reduction Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Gif Sur Yvette, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4922,295 +4922,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation into the mechanical performance of concrete foundations affected by Alkali-Silica Reaction</w:t>
+                <w:t xml:space="preserve">Study by X-Ray Tomography of the Mechanical Behavior of Concrete Foundations Affected by ASR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fikri Hafid</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Smaniotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leandro F.M. Sanchez; Cassandra Trottier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 15th fib International PhD Symposium in Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 17th International Conference on Alkali-Aggregate Reaction in Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 50, Springer Nature Switzerland, pp.160-167, 2024, RILEM Bookseries, 978-3-031-59348-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fédération Internationale du Béton</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-59349-9_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05231437v1</w:t>
+                <w:t xml:space="preserve">hal-05231444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study by X-Ray Tomography of the Mechanical Behavior of Concrete Foundations Affected by ASR</w:t>
+                <w:t xml:space="preserve">Investigation into the mechanical performance of concrete foundations affected by Alkali-Silica Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Smaniotto</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fikri Hafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 17th International Conference on Alkali-Aggregate Reaction in Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 50, Springer Nature Switzerland, pp.160-167, 2024, RILEM Bookseries, 978-3-031-59348-2. </w:t>
+              <w:t xml:space="preserve">Proceedings of the 15th fib International PhD Symposium in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-59349-9_19⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fédération Internationale du Béton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1127-1133, 2024, 978-2-940643-24-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05231444v1</w:t>
+                <w:t xml:space="preserve">hal-05231437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-incremental model order reduction approach for fatigue damage computations</w:t>
               </w:r>
@@ -5222,51 +5222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Alameddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5356,51 +5356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nachar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udo Nackenhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5581,90 +5581,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model Reduction Technique in Space and Time for Fatigue Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mainak Bhattacharyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udo Nackenhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6011,51 +6011,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06B9CF3E"/>
+    <w:nsid w:val="09EE5B46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6242,51 +6242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ameliefau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0902-969X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523733v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Airoud Basmaji" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ecker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Nackenhorst" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2026.111980" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523144v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Langlois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Maaroufi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Hafid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2026.106540" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597404v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Grashorn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bittner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Banse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Chang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-024-00727-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105359" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109432v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Bhattacharyya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105760" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kosin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Smaniotto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tarantino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wick" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ade131" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992550v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Razki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107878" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193412v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Haustrate" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.110682" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962046v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01166-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2025.107650" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847077v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Daby-Seesaram" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Charbonnel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-024-02586-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642699v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon M. Kolditz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Dray" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Kosin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110298" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593484v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Basmaji" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110192" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343331v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jailin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wick" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116689" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552013v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Fischer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Roth" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Wheeler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-024-00262-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470285v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.112863" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04677962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pierre L&#233;o Haustrate" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117343" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067181v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08513-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723418v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ait Hamadouche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.9830" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187548v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Madlen Dannert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fynn Bensel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M.N. Fleury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2023.103519" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940077v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Niklas Fuhg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Bouklas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Marino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.104925" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079703v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.192" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201586v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nikolas Fuhg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.107976" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673266v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona M. Dannert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo M.N. Fleury" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2022.103299" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750879v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J&#228;nicke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vintache" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farina" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2022.100302" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774334v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Basmati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Fau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Urrea-Quintero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Dannert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Voelsen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2022.103366" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572976v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kalogeris" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Bouklas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2022.103240" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957508v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Faes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo M.N." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107343" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261645v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph B&#246;hm" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wriggers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2021.103522" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187815v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Urrea-Quintero" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-021-06431-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919440v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-020-09474-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190831v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Alameddin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.103808" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124785v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca24010030" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297303v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-019-05281-2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306399v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedemann N. Schietzold" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Schmidt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolfo M.N. Fleury" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gamm.201900004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832346v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.06.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832347v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-017-1523-z" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332069v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231437v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.fib-international.org/publications/fib-proceedings/1005-15th-phd-symposium-in-budapest-hungary-2024-proceedings-pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231444v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_19" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464084v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1_12" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460014v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nachar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464075v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiran Zhang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1_17" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306384v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65463-8_10" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259096v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00985912v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECAP0049" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ameliefau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0902-969X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523733v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Airoud Basmaji" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ecker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Nackenhorst" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2026.111980" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523144v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Langlois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Maaroufi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Hafid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2026.106540" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847077v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Daby-Seesaram" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Charbonnel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-024-02586-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026043v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105359" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109432v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Bhattacharyya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105760" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597404v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Grashorn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bittner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Banse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Chang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-024-00727-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190486v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kosin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Smaniotto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tarantino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wick" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ade131" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992550v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Razki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107878" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193412v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Haustrate" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.110682" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962046v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01166-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887739v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2025.107650" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593484v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Basmaji" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110192" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642699v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon M. Kolditz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Dray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Kosin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110298" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343331v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jailin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wick" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116689" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552013v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Fischer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Roth" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Wheeler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-024-00262-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470285v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.112863" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04677962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pierre L&#233;o Haustrate" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117343" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067181v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08513-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723418v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ait Hamadouche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.9830" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187548v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Madlen Dannert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fynn Bensel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M.N. Fleury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2023.103519" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940077v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Niklas Fuhg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Bouklas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Marino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.104925" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079703v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.192" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572976v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nikolas Fuhg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kalogeris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Bouklas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2022.103240" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201586v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.107976" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673266v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona M. Dannert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo M.N. Fleury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2022.103299" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750879v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J&#228;nicke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vintache" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2022.100302" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774334v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Basmati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Fau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Urrea-Quintero" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Dannert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Voelsen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2022.103366" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187815v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Urrea-Quintero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marino" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-021-06431-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957508v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Faes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo M.N." TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107343" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261645v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph B&#246;hm" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wriggers" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2021.103522" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919440v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-020-09474-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190831v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Alameddin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.103808" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124785v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca24010030" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297303v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-019-05281-2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306399v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedemann N. Schietzold" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Schmidt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolfo M.N. Fleury" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gamm.201900004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832346v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.06.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832347v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-017-1523-z" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332069v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231444v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_19" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231437v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.fib-international.org/publications/fib-proceedings/1005-15th-phd-symposium-in-budapest-hungary-2024-proceedings-pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464084v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1_12" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460014v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nachar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464075v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiran Zhang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1_17" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306384v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65463-8_10" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259096v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00985912v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECAP0049" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>