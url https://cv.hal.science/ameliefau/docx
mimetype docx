--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -85,50 +85,92 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-0902-969X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">178278831</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> VIAF : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">308792229</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -158,663 +200,650 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random anisotropic initial damage tensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Airoud Basmaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udo Nackenhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+              <w:t xml:space="preserve">, 2026, 337, pp.111980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2026.111980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASR impacts on the behaviour of mortar submitted to a pull-out test inside a X-ray tomograph</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+                <w:t xml:space="preserve">On the continuous differentiability of state potentials for multiaxial stiffness recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroua Maaroufi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Illyana Lebrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2026.106540⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2026.106184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05523144v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-order reduction framework for non-linear dynamics problems involving multiple non-parameterised loading configurations for damage assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ASR impacts on the behaviour of mortar submitted to a pull-out test inside a X-ray tomograph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t>
+                <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Néron</w:t>
+                <w:t xml:space="preserve">Benjamin Smaniotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fikri Hafid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 169, pp.106540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-024-02586-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2026.106540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847077v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent strains and post-peak tensile response of concrete by three-phase conceptual modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Unified kinetic continuous damage model for random LCF-HCF interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mainak Bhattacharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2025.105359⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 114, pp.105760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2025.105760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05026043v1</w:t>
+                <w:t xml:space="preserve">hal-05109432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified kinetic continuous damage model for random LCF-HCF interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Permanent strains and post-peak tensile response of concrete by three-phase conceptual modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Airoud Basmaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udo Nackenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 114, pp.105760. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 207, pp.105359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2025.105760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2025.105359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109432v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Namazu: Low-cost tunable shaking table for vibration experiments under generic signals</w:t>
               </w:r>
@@ -1081,90 +1110,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization pressure in ASR expansion quantified by thermodynamic modeling and micromechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syrine Razki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 193, pp.107878. </w:t>
@@ -1228,51 +1257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Haustrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 305, pp.110682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1306,103 +1335,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Reinforcement Debonding in Damaged Mortar via Digital Volume Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikri Hafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Smaniotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 65, pp.799-817. </w:t>
@@ -1440,90 +1469,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic nonlocal anisotropic damage modelling of concrete mesostructures with real-shaped aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Airoud Basmaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udo Nackenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 309, pp.107650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1551,3220 +1580,3337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant-based interpretation of anisotropic damage induced by cyclic loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Model-order reduction framework for non-linear dynamics problems involving multiple non-parameterised loading configurations for damage assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2024.110192⟩</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-024-02586-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593484v1</w:t>
+                <w:t xml:space="preserve">hal-04847077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employing Williams' series for the identification of fracture mechanics parameters from phase-field simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samy Dray</w:t>
+                <w:t xml:space="preserve">Invariant-based interpretation of anisotropic damage induced by cyclic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktor Kosin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.A. Basmaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udo Nackenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 307, pp.110298. </w:t>
+              <w:t xml:space="preserve">, 2024, 307, pp.110192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2024.110298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2024.110192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642699v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter identification of a phase-field fracture model using integrated digital image correlation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Employing Williams' series for the identification of fracture mechanics parameters from phase-field simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon M. Kolditz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Kosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2023.116689⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 307, pp.110298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2024.110298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343331v1</w:t>
+                <w:t xml:space="preserve">hal-04642699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive space-time model order reduction with dual-weighted residual (MORe DWR) error control for poroelasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Fischer</w:t>
+                <w:t xml:space="preserve">Parameter identification of a phase-field fracture model using integrated digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Kosin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Roth</w:t>
+                <w:t xml:space="preserve">Clément Jailin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Wick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40323-024-00262-6⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 420, pp.116689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2023.116689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552013v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MORe DWR: Space-time goal-oriented error control for incremental POD-based ROM for time-averaged goal functionals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Adaptive space-time model order reduction with dual-weighted residual (MORe DWR) error control for poroelasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2024.112863⟩</w:t>
+              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40323-024-00262-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470285v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical identification with the reconditioned equilibrium gap method: Formulation, analysis and comparisons</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">MORe DWR: Space-time goal-oriented error control for incremental POD-based ROM for time-averaged goal functionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2024.117343⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.112863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2024.112863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677962v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid frequency-temporal reduced-order method for nonlinear dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mechanical identification with the reconditioned equilibrium gap method: Formulation, analysis and comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pierre Léo Haustrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11071-023-08513-8⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 432, pp.117343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2024.117343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067181v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning and micromechanics as allies to establish composition-property correlations in cement pastes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A hybrid frequency-temporal reduced-order method for nonlinear dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 111, pp.13669-13689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11071-023-08513-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/jtcam.9830⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03723418v3</w:t>
+                <w:t xml:space="preserve">hal-04067181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karhunen-Loève expansion based on an analytical solution over a bounding box domain</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machine learning and micromechanics as allies to establish composition-property correlations in cement pastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fynn Bensel</w:t>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.M.N. Fleury</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sofiane Ait Hamadouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probabilistic Engineering Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 74, pp.103519. </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.probengmech.2023.103519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/jtcam.9830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187548v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723418v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing phenomenological yield functions with data: challenges and opportunities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Karhunen-Loève expansion based on an analytical solution over a bounding box domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Basmaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Niklas Fuhg</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mona Madlen Dannert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fynn Bensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M.N. Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 99, pp.104925. </w:t>
+              <w:t xml:space="preserve">Probabilistic Engineering Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74, pp.103519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2023.104925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.probengmech.2023.103519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940077v1</w:t>
+                <w:t xml:space="preserve">hal-04187548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A projection-based approach to extend digital volume correlation for 4D spacetime measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Enhancing phenomenological yield functions with data: challenges and opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Niklas Fuhg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolas Bouklas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Marino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmeca.192⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 99, pp.104925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2023.104925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04079703v1</w:t>
+                <w:t xml:space="preserve">hal-03940077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval and fuzzy physics-informed neural networks for uncertain fields</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A projection-based approach to extend digital volume correlation for 4D spacetime measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Kosin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Jailin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Smaniotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probabilistic Engineering Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 68, pp.103240. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 351, pp.265-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.probengmech.2022.103240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572976v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A classification-pursuing adaptive approach for Gaussian process regression on unlabeled data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Investigations on the restrictions of stochastic collocation methods for high dimensional and nonlinear engineering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona M. Dannert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fynn Bensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo M.N. Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udo Nackenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.107976⟩</w:t>
+              <w:t xml:space="preserve">Probabilistic Engineering Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69, pp.103299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.probengmech.2022.103299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03201586v1</w:t>
+                <w:t xml:space="preserve">hal-03673266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on the restrictions of stochastic collocation methods for high dimensional and nonlinear engineering applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A classification-pursuing adaptive approach for Gaussian process regression on unlabeled data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Nikolas Fuhg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Udo Nackenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probabilistic Engineering Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.probengmech.2022.103299⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 162, pp.107976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.107976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673266v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debonding analysis via digital volume correlation during in-situ pull-out tests on fractal fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jänicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vintache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Smaniotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, pp.100302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcomc.2022.100302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03750879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic multi-element polynomial chaos expansion for high-dimensional non-linear structural problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Basmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. H. Urrea-Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Dannert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Voelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probabilistic Engineering Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 70, pp.103366. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.probengmech.2022.103366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PI/PID controller stabilising sets of uncertain nonlinear systems: An efficient surrogate model-based approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Interval and fuzzy physics-informed neural networks for uncertain fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Nikolas Fuhg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Marino</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ioannis Kalogeris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Bouklas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11071-021-06431-1⟩</w:t>
+              <w:t xml:space="preserve">Probabilistic Engineering Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68, pp.103240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.probengmech.2022.103240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187815v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imprecise random field analysis for non-linear concrete damage analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Madlen Dannert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Faes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo M.N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udo Nackenhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 150, pp.107343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ymssp.2020.107343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-data-driven Constitutive Responses: Application to a Multiscale Computational Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Nikolas Fuhg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Böhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Bouklas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wriggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 167, pp.103522. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2021.103522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-of-the-art and Comparative Review of Adaptive Sampling Methods for Kriging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">PI/PID controller stabilising sets of uncertain nonlinear systems: An efficient surrogate model-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Urrea-Quintero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Nikolas Fuhg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Udo Nackenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 105, pp.277-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11071-021-06431-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11831-020-09474-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02919440v1</w:t>
+                <w:t xml:space="preserve">hal-03187815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A kinetic two-scale damage model for high-cycle fatigue simulation using multi-temporal Latin framework</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">State-of-the-art and Comparative Review of Adaptive Sampling Methods for Kriging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Nikolas Fuhg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udo Nackenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2019.103808⟩</w:t>
+              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11831-020-09474-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190831v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Optimality of Proper Generalised Decomposition Bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Alameddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udo Nackenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical and computational applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24 (1), pp.30. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mca24010030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surrogate model approach for investigating the stability of a friction-induced oscillator of Duffing's type</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A kinetic two-scale damage model for high-cycle fatigue simulation using multi-temporal Latin framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mainak Bhattacharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Alameddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11071-019-05281-2⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77, pp.103808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2019.103808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297303v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of fuzzy probability based random fields for the numerical structural design</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Surrogate model approach for investigating the stability of a friction-induced oscillator of Duffing's type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Nikolas Fuhg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAMM-Mitteilungen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98 (3), pp.1709-1729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/gamm.201900004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11071-019-05281-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306399v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-temporal scale model reduction approach for the computation of fatigue damage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Development of fuzzy probability based random fields for the numerical structural design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedemann N. Schietzold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albrecht Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona M. Dannert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolfo M.N. Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2018.06.004⟩</w:t>
+              <w:t xml:space="preserve">GAMM-Mitteilungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gamm.201900004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01832346v1</w:t>
+                <w:t xml:space="preserve">hal-02306399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A multi-temporal scale model reduction approach for the computation of fatigue damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mainak Bhattacharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udo Nackenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 340, pp.630-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2018.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A LATIN-based model reduction approach for the simulation of cycling damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mainak Bhattacharyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udo Nackenhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 62 (4), pp.725-743. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00466-017-1523-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4774,137 +4920,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced LATIN-PGD in a multi-query framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MORTech 2023 – 6th International Workshop on Model Reduction Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Gif Sur Yvette, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4914,812 +5060,812 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study by X-Ray Tomography of the Mechanical Behavior of Concrete Foundations Affected by ASR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Investigation into the mechanical performance of concrete foundations affected by Alkali-Silica Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fikri Hafid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 17th International Conference on Alkali-Aggregate Reaction in Concrete</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 15th fib International PhD Symposium in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fédération Internationale du Béton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1127-1133, 2024, 978-2-940643-24-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05231444v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05231437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation into the mechanical performance of concrete foundations affected by Alkali-Silica Reaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Study by X-Ray Tomography of the Mechanical Behavior of Concrete Foundations Affected by ASR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Smaniotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leandro F.M. Sanchez; Cassandra Trottier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 15th fib International PhD Symposium in Civil Engineering</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 17th International Conference on Alkali-Aggregate Reaction in Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 50, Springer Nature Switzerland, pp.160-167, 2024, RILEM Bookseries, 978-3-031-59348-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-59349-9_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05231437v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05231444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-incremental model order reduction approach for fatigue damage computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Alameddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udo Nackenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Wriggers; Olivier Allix; Christian Weißenfels. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Design and Validation, Lecture Notes in Applied and Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 93, Springer, pp.229-247, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-38156-1_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-fidelity Metamodels Nourished by Reduced Order Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nachar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udo Nackenhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Wriggers; Olivier Allix; Christian Weißenfels. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Design and Validation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 93, Springer International Publishing, 2020, Lecture Notes in Applied and Computational Mechanics, 978-3-030-38155-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-38156-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic damage computation for fatigue analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiran Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udo Nackenhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Design and Validation, Lecture Notes in Applied and Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 93, pp.329-347, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-38156-1_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model Reduction Technique in Space and Time for Fatigue Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mainak Bhattacharyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udo Nackenhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiscale Modeling of Heterogeneous Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.183-203, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-65463-8_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5729,104 +5875,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art de bien faire des erreurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5836,114 +5982,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Element Approach of Electronic Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Materials and structures in mechanics [physics.class-ph]. Ecole Centrale Paris, 2012. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012ECAP0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00985912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId173"/>
+      <w:footerReference w:type="default" r:id="rId178"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6011,51 +6157,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09EE5B46"/>
+    <w:nsid w:val="FFE8B02E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6242,51 +6388,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ameliefau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0902-969X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523733v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Airoud Basmaji" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ecker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Nackenhorst" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2026.111980" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523144v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Langlois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Maaroufi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Hafid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2026.106540" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847077v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Daby-Seesaram" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Charbonnel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-024-02586-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026043v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105359" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109432v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Bhattacharyya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105760" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597404v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Grashorn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bittner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Banse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Chang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-024-00727-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190486v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kosin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Smaniotto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tarantino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wick" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ade131" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992550v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Razki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107878" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193412v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Haustrate" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.110682" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962046v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01166-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887739v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2025.107650" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593484v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Basmaji" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110192" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642699v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon M. Kolditz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Dray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Kosin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110298" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343331v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jailin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wick" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116689" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552013v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Fischer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Roth" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Wheeler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-024-00262-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470285v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.112863" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04677962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pierre L&#233;o Haustrate" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117343" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067181v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08513-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723418v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ait Hamadouche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.9830" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187548v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Madlen Dannert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fynn Bensel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M.N. Fleury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2023.103519" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940077v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Niklas Fuhg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Bouklas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Marino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.104925" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079703v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.192" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572976v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nikolas Fuhg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kalogeris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Bouklas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2022.103240" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201586v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.107976" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673266v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona M. Dannert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo M.N. Fleury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2022.103299" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750879v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J&#228;nicke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vintache" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2022.100302" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774334v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Basmati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Fau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Urrea-Quintero" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Dannert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Voelsen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2022.103366" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187815v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Urrea-Quintero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marino" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-021-06431-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957508v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Faes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo M.N." TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107343" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261645v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph B&#246;hm" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wriggers" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2021.103522" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919440v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-020-09474-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190831v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Alameddin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.103808" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124785v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca24010030" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297303v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-019-05281-2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306399v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedemann N. Schietzold" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Schmidt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolfo M.N. Fleury" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gamm.201900004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832346v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.06.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832347v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-017-1523-z" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332069v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231444v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_19" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231437v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.fib-international.org/publications/fib-proceedings/1005-15th-phd-symposium-in-budapest-hungary-2024-proceedings-pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464084v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1_12" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460014v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nachar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464075v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiran Zhang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1_17" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306384v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65463-8_10" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259096v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00985912v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECAP0049" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ameliefau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0902-969X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178278831" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/308792229" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523733v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Airoud Basmaji" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ecker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Nackenhorst" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2026.111980" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604319v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illyana Lebrere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2026.106184" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523144v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Langlois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Maaroufi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Hafid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2026.106540" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Bhattacharyya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105760" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026043v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105359" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597404v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Grashorn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bittner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Banse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Chang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-024-00727-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190486v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kosin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Smaniotto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tarantino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wick" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ade131" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992550v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Razki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107878" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193412v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Haustrate" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.110682" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962046v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01166-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887739v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2025.107650" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847077v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Daby-Seesaram" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Charbonnel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-024-02586-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593484v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Basmaji" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110192" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642699v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon M. Kolditz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Dray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Kosin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110298" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343331v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jailin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wick" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116689" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552013v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Fischer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Roth" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Wheeler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-024-00262-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470285v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.112863" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04677962v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pierre L&#233;o Haustrate" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117343" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067181v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08513-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723418v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ait Hamadouche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.9830" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187548v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Madlen Dannert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fynn Bensel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M.N. Fleury" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2023.103519" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940077v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Niklas Fuhg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Bouklas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Marino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.104925" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079703v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.192" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673266v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona M. Dannert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo M.N. Fleury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2022.103299" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201586v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nikolas Fuhg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.107976" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750879v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J&#228;nicke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vintache" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2022.100302" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774334v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Basmati" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Fau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Urrea-Quintero" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Dannert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Voelsen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2022.103366" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572976v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kalogeris" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Bouklas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2022.103240" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957508v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Faes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo M.N." TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107343" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261645v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph B&#246;hm" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wriggers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2021.103522" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187815v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Urrea-Quintero" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-021-06431-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919440v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-020-09474-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124785v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Alameddin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca24010030" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190831v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.103808" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297303v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-019-05281-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306399v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedemann N. Schietzold" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Schmidt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolfo M.N. Fleury" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gamm.201900004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832346v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.06.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832347v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-017-1523-z" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332069v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231437v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.fib-international.org/publications/fib-proceedings/1005-15th-phd-symposium-in-budapest-hungary-2024-proceedings-pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231444v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_19" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464084v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1_12" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460014v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nachar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464075v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiran Zhang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1_17" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306384v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65463-8_10" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259096v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00985912v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECAP0049" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>