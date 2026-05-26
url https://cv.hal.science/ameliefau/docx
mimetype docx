--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1,6102 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6051 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amelie Fau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ameliefau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0902-969X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">178278831</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">308792229</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=XLVmJf4AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis Maître de Conférences au Laboratoire de Mécanique Paris-Saclay (LMPS), Ecole Normale Supérieure Paris-Saclay, UMR CNRS 8535.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes activités de recherche sont centrées sur la mécanique numérique, particulièrement sur les approches par modèles réduits et la prise en compte du manque de connaissance.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random anisotropic initial damage tensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Airoud Basmaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udo Nackenhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Desmorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 337, pp.111980. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2026.111980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the continuous differentiability of state potentials for multiaxial stiffness recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Desmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illyana Lebrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 119, pp.196184. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2026.106184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic initial damage and its effect on tensile response of plain concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Basmaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udo Nackenhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Desmorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASR impacts on the behaviour of mortar submitted to a pull-out test inside a X-ray tomograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benboudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Maaroufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fikri Hafid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 169, pp.106540. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2026.106540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-order reduction framework for non-linear dynamics problems involving multiple non-parameterised loading configurations for damage assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-024-02586-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified kinetic continuous damage model for random LCF-HCF interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mainak Bhattacharyya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Desmorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 114, pp.105760. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2025.105760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent strains and post-peak tensile response of concrete by three-phase conceptual modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Airoud Basmaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udo Nackenhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Desmorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 207, pp.105359. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2025.105359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namazu: Low-cost tunable shaking table for vibration experiments under generic signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Grashorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Banse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyang Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49, pp.97-115. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40799-024-00727-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization pressure in ASR expansion quantified by thermodynamic modeling and micromechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syrine Razki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benboudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 193, pp.107878. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2025.107878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying damage in an AlSi10Mg porous metamaterial through projection-enhanced DVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Kosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tarantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Wick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (7), pp.075002. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/ade131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying heterogeneous elastic parameters from full-field measurements with reduced bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Haustrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 305, pp.110682. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2025.110682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic nonlocal anisotropic damage modelling of concrete mesostructures with real-shaped aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Airoud Basmaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Desmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udo Nackenhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 309, pp.107650. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2025.107650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Reinforcement Debonding in Damaged Mortar via Digital Volume Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benboudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Maaroufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fikri Hafid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65, pp.799-817. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-025-01166-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant-based interpretation of anisotropic damage induced by cyclic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Basmaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udo Nackenhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Desmorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 307, pp.110192. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2024.110192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employing Williams' series for the identification of fracture mechanics parameters from phase-field simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon M. Kolditz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Kosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 307, pp.110298. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2024.110298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter identification of a phase-field fracture model using integrated digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Kosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 420, pp.116689. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2023.116689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive space-time model order reduction with dual-weighted residual (MORe DWR) error control for poroelasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.9. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-024-00262-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MORe DWR: Space-time goal-oriented error control for incremental POD-based ROM for time-averaged goal functionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.112863. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2024.112863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical identification with the reconditioned equilibrium gap method: Formulation, analysis and comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pierre Léo Haustrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 432, pp.117343. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.117343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid frequency-temporal reduced-order method for nonlinear dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111, pp.13669-13689. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-023-08513-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning and micromechanics as allies to establish composition-property correlations in cement pastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulio Honorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ait Hamadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jtcam.9830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723418v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karhunen-Loève expansion based on an analytical solution over a bounding box domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Basmaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Madlen Dannert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fynn Bensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M.N. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Engineering Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74, pp.103519. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.probengmech.2023.103519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing phenomenological yield functions with data: challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Niklas Fuhg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolas Bouklas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 99, pp.104925. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2023.104925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A projection-based approach to extend digital volume correlation for 4D spacetime measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Kosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 351, pp.265-280. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval and fuzzy physics-informed neural networks for uncertain fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Nikolas Fuhg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kalogeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Bouklas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Engineering Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 68, pp.103240. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.probengmech.2022.103240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the restrictions of stochastic collocation methods for high dimensional and nonlinear engineering applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona M. Dannert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fynn Bensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo M.N. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udo Nackenhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Engineering Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69, pp.103299. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.probengmech.2022.103299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A classification-pursuing adaptive approach for Gaussian process regression on unlabeled data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Nikolas Fuhg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 162, pp.107976. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.107976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debonding analysis via digital volume correlation during in-situ pull-out tests on fractal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jänicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vintache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part C: Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.100302. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcomc.2022.100302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic multi-element polynomial chaos expansion for high-dimensional non-linear structural problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Basmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Urrea-Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Dannert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Voelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Engineering Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70, pp.103366. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.probengmech.2022.103366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PI/PID controller stabilising sets of uncertain nonlinear systems: An efficient surrogate model-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Urrea-Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Nikolas Fuhg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105, pp.277-299. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-021-06431-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprecise random field analysis for non-linear concrete damage analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Madlen Dannert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Faes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo M.N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udo Nackenhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150, pp.107343. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2020.107343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-data-driven Constitutive Responses: Application to a Multiscale Computational Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Nikolas Fuhg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Bouklas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wriggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 167, pp.103522. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijengsci.2021.103522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of-the-art and Comparative Review of Adaptive Sampling Methods for Kriging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Nikolas Fuhg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udo Nackenhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11831-020-09474-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Optimality of Proper Generalised Decomposition Bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Alameddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udo Nackenhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and computational applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mca24010030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic two-scale damage model for high-cycle fatigue simulation using multi-temporal Latin framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mainak Bhattacharyya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Desmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Alameddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.103808. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2019.103808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate model approach for investigating the stability of a friction-induced oscillator of Duffing's type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Nikolas Fuhg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 98 (3), pp.1709-1729. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-019-05281-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of fuzzy probability based random fields for the numerical structural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedemann N. Schietzold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona M. Dannert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolfo M.N. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMM-Mitteilungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gamm.201900004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-temporal scale model reduction approach for the computation of fatigue damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mainak Bhattacharyya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udo Nackenhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 340, pp.630-656. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2018.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LATIN-based model reduction approach for the simulation of cycling damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mainak Bhattacharyya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udo Nackenhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62 (4), pp.725-743. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-017-1523-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced LATIN-PGD in a multi-query framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MORTech 2023 – 6th International Workshop on Model Reduction Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Gif Sur Yvette, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study by X-Ray Tomography of the Mechanical Behavior of Concrete Foundations Affected by ASR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Maaroufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benboudjema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leandro F.M. Sanchez; Cassandra Trottier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th International Conference on Alkali-Aggregate Reaction in Concrete</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50, Springer Nature Switzerland, pp.160-167, 2024, RILEM Bookseries, 978-3-031-59348-2. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-59349-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation into the mechanical performance of concrete foundations affected by Alkali-Silica Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Maaroufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fikri Hafid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benboudjema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th fib International PhD Symposium in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédération Internationale du Béton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1127-1133, 2024, 978-2-940643-24-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-incremental model order reduction approach for fatigue damage computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Alameddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udo Nackenhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Wriggers; Olivier Allix; Christian Weißenfels. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Design and Validation, Lecture Notes in Applied and Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 93, Springer, pp.229-247, 2020, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-38156-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-fidelity Metamodels Nourished by Reduced Order Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nachar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udo Nackenhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Wriggers; Olivier Allix; Christian Weißenfels. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Design and Validation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 93, Springer International Publishing, 2020, Lecture Notes in Applied and Computational Mechanics, 978-3-030-38155-4. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-38156-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic damage computation for fatigue analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiran Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udo Nackenhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Desmorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Design and Validation, Lecture Notes in Applied and Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 93, pp.329-347, 2020, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-38156-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Reduction Technique in Space and Time for Fatigue Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mainak Bhattacharyya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udo Nackenhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling of Heterogeneous Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-203, 2018, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-65463-8_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de bien faire des erreurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Approach of Electronic Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Materials and structures in mechanics [physics.class-ph]. Ecole Centrale Paris, 2012. English. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012ECAP0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00985912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId180"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6157,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FFE8B02E"/>
+    <w:nsid w:val="AD13806F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6388,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ameliefau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0902-969X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178278831" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/308792229" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523733v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Airoud Basmaji" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ecker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Nackenhorst" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2026.111980" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604319v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illyana Lebrere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2026.106184" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523144v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Langlois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Maaroufi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Hafid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2026.106540" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Bhattacharyya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105760" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026043v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105359" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597404v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Grashorn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bittner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Banse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Chang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-024-00727-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190486v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kosin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Smaniotto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tarantino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wick" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ade131" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992550v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Razki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107878" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193412v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Haustrate" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.110682" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962046v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01166-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887739v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2025.107650" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847077v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Daby-Seesaram" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Charbonnel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-024-02586-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593484v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Basmaji" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110192" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642699v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon M. Kolditz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Dray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Kosin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110298" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343331v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jailin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wick" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116689" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552013v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Fischer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Roth" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Wheeler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-024-00262-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470285v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.112863" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04677962v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pierre L&#233;o Haustrate" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117343" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067181v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08513-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723418v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ait Hamadouche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.9830" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187548v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Madlen Dannert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fynn Bensel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M.N. Fleury" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2023.103519" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940077v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Niklas Fuhg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Bouklas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Marino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.104925" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079703v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.192" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673266v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona M. Dannert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo M.N. Fleury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2022.103299" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201586v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nikolas Fuhg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.107976" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750879v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J&#228;nicke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vintache" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2022.100302" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774334v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Basmati" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Fau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Urrea-Quintero" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Dannert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Voelsen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2022.103366" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572976v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kalogeris" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Bouklas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2022.103240" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957508v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Faes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo M.N." TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107343" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261645v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph B&#246;hm" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wriggers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2021.103522" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187815v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Urrea-Quintero" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-021-06431-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919440v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-020-09474-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124785v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Alameddin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca24010030" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190831v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.103808" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297303v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-019-05281-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306399v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedemann N. Schietzold" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Schmidt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolfo M.N. Fleury" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gamm.201900004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832346v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.06.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832347v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-017-1523-z" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332069v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231437v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.fib-international.org/publications/fib-proceedings/1005-15th-phd-symposium-in-budapest-hungary-2024-proceedings-pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231444v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_19" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464084v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1_12" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460014v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nachar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464075v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiran Zhang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1_17" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306384v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65463-8_10" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259096v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00985912v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECAP0049" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ameliefau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0902-969X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178278831" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/308792229" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=XLVmJf4AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523733v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Airoud Basmaji" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ecker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Nackenhorst" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2026.111980" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604319v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illyana Lebrere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2026.106184" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623644v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Basmaji" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523144v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Langlois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Maaroufi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Hafid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2026.106540" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847077v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Daby-Seesaram" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Charbonnel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-024-02586-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109432v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Bhattacharyya" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105760" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026043v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105359" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597404v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Grashorn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bittner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Banse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Chang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-024-00727-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992550v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Razki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107878" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190486v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kosin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Smaniotto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tarantino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wick" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ade131" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193412v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Haustrate" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.110682" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887739v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2025.107650" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962046v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01166-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593484v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110192" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642699v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon M. Kolditz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Dray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Kosin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110298" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343331v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jailin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wick" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116689" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552013v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Fischer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Roth" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Wheeler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-024-00262-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470285v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.112863" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04677962v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pierre L&#233;o Haustrate" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117343" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067181v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08513-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723418v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ait Hamadouche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.9830" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187548v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Madlen Dannert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fynn Bensel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M.N. Fleury" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2023.103519" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940077v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Niklas Fuhg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Bouklas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Marino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.104925" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079703v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.192" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572976v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nikolas Fuhg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kalogeris" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Bouklas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2022.103240" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673266v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona M. Dannert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo M.N. Fleury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2022.103299" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201586v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.107976" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750879v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J&#228;nicke" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vintache" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2022.100302" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774334v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Basmati" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Fau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Urrea-Quintero" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Dannert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Voelsen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2022.103366" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187815v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Urrea-Quintero" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-021-06431-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957508v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Faes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo M.N." TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107343" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261645v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph B&#246;hm" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wriggers" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2021.103522" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919440v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-020-09474-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124785v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Alameddin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca24010030" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190831v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.103808" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297303v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-019-05281-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306399v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedemann N. Schietzold" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Schmidt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolfo M.N. Fleury" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gamm.201900004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832346v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.06.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832347v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-017-1523-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332069v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231444v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_19" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231437v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.fib-international.org/publications/fib-proceedings/1005-15th-phd-symposium-in-budapest-hungary-2024-proceedings-pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464084v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1_12" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460014v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nachar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464075v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiran Zhang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1_17" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306384v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65463-8_10" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259096v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00985912v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECAP0049" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>