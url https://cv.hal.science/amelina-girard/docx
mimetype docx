--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -144,51 +144,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -373,237 +373,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the penetration of Francophone research on intervention in physical education and sport in Anglophone journals since 2010</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The student's experience of teacher support in French vocational high-school classes with difficulties in school engagement in physical education: interest of mixed methods research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélina Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Education and Sport Pedagogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 25 (4), pp.331-345. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17408989.2020.1729348⟩</w:t>
+              <w:t xml:space="preserve">, 2021, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17408989.2021.1999918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873328v1</w:t>
+                <w:t xml:space="preserve">hal-03545313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A review of the penetration of Francophone research on intervention in physical education and sport in Anglophone journals since 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélina Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lenzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mascret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Education and Sport Pedagogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (4), pp.331-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17408989.2020.1729348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Première prise en main de la classe : l’apport de la vidéo-formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélina Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.18-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -613,51 +717,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de la relation enseignant-élèves au cours d'une année scolaire en EPS en classe « difficile » : intérêt d'une approche multi-sources*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélina Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -686,73 +790,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale de l'ARIS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution au cours d'une année scolaire de la perception par les élèves du soutien social de l'enseignant d'EPS en classe « difficile »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélina Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -781,73 +885,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Aix en provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des connaissances mobilisées dans la relation enseignant-élèves en Lycée professionnel lors de leçon d'EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélina Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -876,51 +980,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la Recherche en Education, Réseau des ESPé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -930,181 +1034,284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation enseignant-élèves en lycée professionnel : analyse compréhensive des connaissances mobilisées en situation de classe en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélina Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la Recherche en Education, Réseau des ESPé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des connaissances mobilisées dans la relation enseignant-élèves en Lycée professionnel lors de leçon d’EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélina Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème édition du Printemps de la Recherche en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le soutien à l'engagement au travail des élèves en classes « difficiles » de lycée professionnel : recours à une méthode mixte pour l'analyse de l'expérience de l'enseignant d’EPS et des élèves au cours d’une année scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélina Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Education. Université Clermont Auvergne, 2022. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022UCFAL022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04676161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId31"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1172,51 +1379,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B8B3C4F"/>
+    <w:nsid w:val="52421E9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1403,51 +1610,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelina-girard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5353-1310" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04896581v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lina Girard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.9014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03545235v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.664677" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02873328v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lenzen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2020.1729348" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424275v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gaudin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042861v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02385877v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042893v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042874v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132268v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelina-girard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5353-1310" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04896581v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lina Girard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.9014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03545235v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.664677" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03545313v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2021.1999918" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02873328v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lenzen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2020.1729348" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424275v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gaudin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042861v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02385877v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042893v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042874v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132268v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04676161v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UCFAL022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>