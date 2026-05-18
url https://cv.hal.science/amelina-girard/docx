--- v1 (2026-04-15)
+++ v2 (2026-05-18)
@@ -1,123 +1,138 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:135.21126760563px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Amélina GIRARD </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Amélina GIRARD, Agrégée d'EPS, Lycée Saint Sernin, Toulouse Formatrice INSPé, Master MEEF EPS, Toulouse (Tempa) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">amelina-girard</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-5353-1310</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -170,544 +185,544 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le soutien de l’enseignant d’EPS pour engager les élèves “difficiles” de lycée professionnel dans le travail en classe : des moments partagés entre l’enseignant et ses élèves au cours d’une année scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélina Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Hors-série N°6, pp.62-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ejrieps.9014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Mobilized in Teacher–Student Interactions in PE in Difficult Vocational High School Classes: Enacted Knowledge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The student's experience of teacher support in French vocational high-school classes with difficulties in school engagement in physical education: interest of mixed methods research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélina Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Education and Sport Pedagogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17408989.2021.1999918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.664677⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03545235v1</w:t>
+                <w:t xml:space="preserve">hal-03545313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The student's experience of teacher support in French vocational high-school classes with difficulties in school engagement in physical education: interest of mixed methods research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Knowledge Mobilized in Teacher–Student Interactions in PE in Difficult Vocational High School Classes: Enacted Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélina Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Education and Sport Pedagogy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.664677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17408989.2021.1999918⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03545313v1</w:t>
+                <w:t xml:space="preserve">hal-03545235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of the penetration of Francophone research on intervention in physical education and sport in Anglophone journals since 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélina Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Vors</w:t>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélina Girard</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lenzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mascret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Education and Sport Pedagogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (4), pp.331-345. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17408989.2020.1729348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première prise en main de la classe : l’apport de la vidéo-formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélina Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.18-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -717,484 +732,484 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de la relation enseignant-élèves au cours d'une année scolaire en EPS en classe « difficile » : intérêt d'une approche multi-sources*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélina Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale de l'ARIS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution au cours d'une année scolaire de la perception par les élèves du soutien social de l'enseignant d'EPS en classe « difficile »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analyse des connaissances mobilisées dans la relation enseignant-élèves en Lycée professionnel lors de leçon d'EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélina Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Aix en provence, France</w:t>
+              <w:t xml:space="preserve">Printemps de la Recherche en Education, Réseau des ESPé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385877v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des connaissances mobilisées dans la relation enseignant-élèves en Lycée professionnel lors de leçon d'EPS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evolution au cours d'une année scolaire de la perception par les élèves du soutien social de l'enseignant d'EPS en classe « difficile »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélina Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps de la Recherche en Education, Réseau des ESPé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Aix en provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03042893v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation enseignant-élèves en lycée professionnel : analyse compréhensive des connaissances mobilisées en situation de classe en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélina Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la Recherche en Education, Réseau des ESPé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des connaissances mobilisées dans la relation enseignant-élèves en Lycée professionnel lors de leçon d’EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélina Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème édition du Printemps de la Recherche en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1204,114 +1219,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le soutien à l'engagement au travail des élèves en classes « difficiles » de lycée professionnel : recours à une méthode mixte pour l'analyse de l'expérience de l'enseignant d’EPS et des élèves au cours d’une année scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélina Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Clermont Auvergne, 2022. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022UCFAL022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04676161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:footerReference w:type="default" r:id="rId32"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1379,51 +1394,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52421E9B"/>
+    <w:nsid w:val="8D518295"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1610,51 +1625,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelina-girard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5353-1310" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04896581v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lina Girard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.9014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03545235v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.664677" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03545313v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2021.1999918" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02873328v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lenzen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2020.1729348" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424275v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gaudin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042861v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02385877v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042893v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042874v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132268v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04676161v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UCFAL022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelina-girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5353-1310" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04896581v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lina Girard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.9014" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03545313v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2021.1999918" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03545235v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.664677" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02873328v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lenzen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2020.1729348" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424275v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gaudin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042861v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042893v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02385877v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042874v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132268v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04676161v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UCFAL022" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>