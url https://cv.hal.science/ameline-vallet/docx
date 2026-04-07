--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -202,1104 +202,1104 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring environmental justice and nexus approaches in Paris urban nature policies</w:t>
+                <w:t xml:space="preserve">Co-benefits of nature-based solutions exceed the costs of implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Lejemtel</w:t>
+                <w:t xml:space="preserve">Alberto González-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améline Vallet</w:t>
+                <w:t xml:space="preserve">Ignacio Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Chiron</w:t>
+                <w:t xml:space="preserve">Anna Codemo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harold Levrel</w:t>
+                <w:t xml:space="preserve">Mirco Rodeghiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Lavorel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Titouan Dubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 392, pp.126547. </w:t>
+              <w:t xml:space="preserve">Cell Reports Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (3), pp.100336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.126547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crsus.2025.100336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190063v1</w:t>
+                <w:t xml:space="preserve">hal-04963043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution income projections over the 21st century in Europe consistent with the Shared Socioeconomic Pathways</w:t>
+                <w:t xml:space="preserve">High‐Resolution Downscaling of Disposable Income in Europe Using Open‐Source Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mikou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/adcb53⟩</w:t>
+              <w:t xml:space="preserve">Earth's Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.e2024EF004576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024EF004576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046090v1</w:t>
+                <w:t xml:space="preserve">hal-04906700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties in future ecosystem services under land and climate scenarios: The case of erosion in the Alps</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">High-resolution income projections over the 21st century in Europe consistent with the Shared Socioeconomic Pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mikou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guivarch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2025.111041⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (5), pp.054050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/adcb53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04949947v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing the decision context to enable social learning for climate adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncertainties in future ecosystem services under land and climate scenarios: The case of erosion in the Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Elleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améline Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew J Colloff</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sandra Lavorel</w:t>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">People and Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pan3.70043⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 502, pp.111041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2025.111041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05055736v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐Resolution Downscaling of Disposable Income in Europe Using Open‐Source Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Exploring environmental justice and nexus approaches in Paris urban nature policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lejemtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Makowski</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lavorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth's Future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024EF004576⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 392, pp.126547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.126547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906700v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscapes—a lens for assessing sustainability</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changing the decision context to enable social learning for climate adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Eigenbrod</w:t>
+                <w:t xml:space="preserve">Matthew J Colloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María R Felipe-Lucia</w:t>
+                <w:t xml:space="preserve">Russell Gorddard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brendan Fisher</w:t>
+                <w:t xml:space="preserve">Claudia Munera‐roldán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 40 (2), pp.28. </w:t>
+              <w:t xml:space="preserve">People and Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (6), pp.1425 - 1442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10980-024-02007-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pan3.70043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909163v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsidies against Nature: A multidimensional framework for biodiversity-aligned national budgets</w:t>
+                <w:t xml:space="preserve">Landscapes—a lens for assessing sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Gonon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Améline Vallet</w:t>
+                <w:t xml:space="preserve">Marie C Dade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Deschamps</w:t>
+                <w:t xml:space="preserve">Aletta Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Le Mieux</w:t>
+                <w:t xml:space="preserve">Felix Eigenbrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Oosterlinck</w:t>
+                <w:t xml:space="preserve">María R Felipe-Lucia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2025.108661⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (2), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-024-02007-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05074919v1</w:t>
+                <w:t xml:space="preserve">hal-04909163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-benefits of nature-based solutions exceed the costs of implementation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subsidies against Nature: A multidimensional framework for biodiversity-aligned national budgets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Palomo</w:t>
+                <w:t xml:space="preserve">Morgane Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Codemo</w:t>
+                <w:t xml:space="preserve">Vincent Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirco Rodeghiero</w:t>
+                <w:t xml:space="preserve">Amélie Le Mieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titouan Dubo</w:t>
+                <w:t xml:space="preserve">Aurélien Oosterlinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2 (3), pp.100336. </w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 235, pp.108661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crsus.2025.100336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2025.108661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963043v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05074919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonized disposable income dataset for Europe at subnational level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mikou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (1), pp.308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1333,51 +1333,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating high-resolution land use and land cover maps for the greater Mariño watershed in 2019 with machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1450,64 +1450,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge coproduction to improve assessments of nature's contributions to people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merelyn Valdivia-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1578,455 +1578,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecología para la seguridad alimentaria y frente al cambio climático en Perú</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">In people’s minds and on the ground: Values and power in climate change adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laurenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaneth Roxana Calla Chumpisuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Pramova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economia Agraria y Recursos Naturales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7201/earn.2022.01.01⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 137, pp.75 - 86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2022.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818243v1</w:t>
+                <w:t xml:space="preserve">hal-03818267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensing, feeling, thinking: Relating to nature with the body, heart and mind</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Agroecología para la seguridad alimentaria y frente al cambio climático en Perú</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yésica Quispe Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Blas Sevillano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">People and Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pan3.10286⟩</w:t>
+              <w:t xml:space="preserve">Economia Agraria y Recursos Naturales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.5-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7201/earn.2022.01.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482462v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In people’s minds and on the ground: Values and power in climate change adaptation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Sensing, feeling, thinking: Relating to nature with the body, heart and mind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Pramova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaneth Roxana Calla Chumpisuca</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Merelyn Valdivia‐díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yésica Quispe Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 137, pp.75 - 86. </w:t>
+              <w:t xml:space="preserve">People and Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (2), pp.351-364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2022.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pan3.10286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818267v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective and individual interdisciplinarity in a sustainability research group: A social network analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2116,90 +2116,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective capabilities shape the co-production of nature’s contributions to people in the alpine agricultural system of the Maurienne valley, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Grosinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améline Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améline Vallet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ignacio Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Buclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lavorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (4), pp.Article number 117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2233,90 +2233,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power asymmetries in social networks of ecosystem services governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yésica Quispe Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2501,77 +2501,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking equity, power, and stakeholders’ roles in relation to ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dendoncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2635,77 +2635,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between ecosystem services: Comparing methods for assessing tradeoffs and synergies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Wunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2808,51 +2808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Calderón-Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio J Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María R Felipe-Lucia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilse R Geijzendorffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2903,77 +2903,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Ecosystem Services during Forest Transitions in Costa Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brenes Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3259,51 +3259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Sitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Esteves Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María R Felipe-Lucia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Harrison P. A.; McAlwee P. D.; van Huysen T. L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thematic Assessment Report on the Interlinkages among Biodiversity, Water, Food and Health of the Intergovernmental Science-Policy Platform on Biodiversity and Ecosystem Services</w:t>
@@ -3339,347 +3339,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les différentes facettes de la biodiversité</w:t>
+                <w:t xml:space="preserve">Aller vers une transition écologique juste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Lecomte</w:t>
+                <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐henri Gouyon</w:t>
+                <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
-[...30 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jean-Michel Lourtioz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Michel LOURTIOZ; Jane LECOMTE; Sophie SZOPA; Catherine EVEN; Guillaume ROUX. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux de la transition écologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Enjeux de la transition écologique. Enseigner la transition écologique aux étudiants de licence à l’université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, chapitre 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EDP Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.353 - 372, 2021, 978-2-7598-2662-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDP Sciences</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/978-2-7598-2661-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03479032v1</w:t>
+                <w:t xml:space="preserve">hal-03483686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aller vers une transition écologique juste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les différentes facettes de la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pierre‐henri Gouyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux de la transition écologique. Enseigner la transition écologique aux étudiants de licence à l’université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, chapitre 12, </w:t>
+              <w:t xml:space="preserve">Enjeux de la transition écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EDP Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22p, 2021, 978-2-7598-2662-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDP Sciences</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2661-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2661-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03483686v1</w:t>
+                <w:t xml:space="preserve">hal-03479032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing ecosystem services to manage territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Fedele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3734,64 +3734,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser des services écosystémiques pour gérer des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Fedele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3878,51 +3878,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tradeoffs between ecosystem services : From landscapes to stakeholders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversity and Ecology. Université Paris Saclay (COmUE), 2018. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018SACLA011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3981,132 +3981,132 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de la transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lourtioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EDP Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.428, 2021, 978-2-7598-2662-9. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/978-2-7598-2661-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461012v1</w:t>
@@ -4303,51 +4303,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice in Climate Change Exposure : stratégie science ouverte et stockage des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4394,51 +4394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge coproduction to improve assessments of nature's contributions to people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESP 2023 Latin America and Caribbean regional conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESP partnership, Nov 2023, La Serena, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4463,103 +4463,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weaving knowledge systems on Nature’s Contributions to People: Medicinal plants in Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merelyn Valdivia‐díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yésica Quispe Condé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESP Europe 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Heraklion, France</w:t>
@@ -4588,103 +4588,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing two participatory approaches for mapping medicinal plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merelyn Valdivia‐díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yésica Quispe Condé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESP 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Tartu, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4703,454 +4703,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social network analysis reveals power asymmetries between managers and beneficiaries of ecosystem services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Power asymmetries in ecosystem services governance: insights from social network analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Conférence annuelle de la FAERE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FAERE, Aug 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">ESP 2019 World Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESP partnership, Oct 2019, Hanover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04430263v1</w:t>
+                <w:t xml:space="preserve">hal-04430249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power asymmetries in ecosystem services governance: insights from social network analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Social network analysis reveals power asymmetries between managers and beneficiaries of ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESP 2019 World Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESP partnership, Oct 2019, Hanover, Germany</w:t>
+              <w:t xml:space="preserve">6ème Conférence annuelle de la FAERE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FAERE, Aug 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04430249v1</w:t>
+                <w:t xml:space="preserve">hal-04430263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power asymmetries in ecosystem services governance: insights from social network analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Linking equity, power and stakeholders' roles in relation to ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dendoncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACES 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A community on Ecosystem Services, Dec 2018, Washinghton DC, United States</w:t>
+              <w:t xml:space="preserve">ESP Europe 2018 Regional Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685101v1</w:t>
+                <w:t xml:space="preserve">hal-01902579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking equity, power and stakeholders' roles in relation to ecosystem services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Power asymmetries in ecosystem services governance: insights from social network analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yésica Quispe Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESP Europe 2018 Regional Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">ACES 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A community on Ecosystem Services, Dec 2018, Washinghton DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902579v1</w:t>
+                <w:t xml:space="preserve">hal-04685101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonmaterial benefits obtained by people from nature in Peru: Multiple approaches for exploring different benefits and worldviews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merelyn Valdivia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resilience 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5175,77 +5175,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social networks and governance of ecosystem services: Power asymmetries among local beneficiaries and institutions at multiple levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dendoncker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5277,705 +5277,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between stakeholders and ecosystems: Social networks, power, beneficiaries, and agents of change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Analyzing and mapping cultural ecosystem services with multiple integrated approaches: comparing methods and information sources in Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merelyn Valdivia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dendoncker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoSummit 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELSEVIER, Aug 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2016 Latin American and Caribbean Ecosystem Services Partnership Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIAT, IAvH, ESP, Oct 2016, Cali, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674347v1</w:t>
+                <w:t xml:space="preserve">hal-01674149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of wild plants to human well-being in Apurimac, Peru: An ecosystem service perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Interactions between stakeholders and ecosystems: social networks, power, beneficiaries, and agents of change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Merelyn Valdivia</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dendoncker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Latin American and Caribbean Ecosystem Services Partnership Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIAT, IAvH, ESP, Oct 2016, Cali, Colombia</w:t>
+              <w:t xml:space="preserve">2016 European Ecosystem Services Partnership Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecosystem Services Partnership, OPERAs, OpenNESS, ECOPLAN, University of Antwerp, Sep 2016, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674148v1</w:t>
+                <w:t xml:space="preserve">hal-01674152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between stakeholders and ecosystems: social networks, power, beneficiaries, and agents of change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Interactions between stakeholders and ecosystems: Social networks, power, beneficiaries, and agents of change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dendoncker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Latin American and Caribbean Ecosystem Services Partnership Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIAT, IAvH, ESP, Oct 2016, Cali, Colombia</w:t>
+              <w:t xml:space="preserve">EcoSummit 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELSEVIER, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674151v1</w:t>
+                <w:t xml:space="preserve">hal-01674347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem service tradeoffs and ecological-economic production possibilities frontier: A case study in Costa Rica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Contribution of wild plants to human well-being in Apurimac, Peru: An ecosystem service perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sven Wunder</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merelyn Valdivia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 Latin American and Caribbean Ecosystem Services Partnership Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIAT, IAvH, ESP, Oct 2016, Cali, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674150v1</w:t>
+                <w:t xml:space="preserve">hal-01674148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing and mapping cultural ecosystem services with multiple integrated approaches: comparing methods and information sources in Peru</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Ecosystem service tradeoffs and ecological-economic production possibilities frontier: A case study in Costa Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améline Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Améline Vallet</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Wunder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 Latin American and Caribbean Ecosystem Services Partnership Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIAT, IAvH, ESP, Oct 2016, Cali, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674149v1</w:t>
+                <w:t xml:space="preserve">hal-01674150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between stakeholders and ecosystems: social networks, power, beneficiaries, and agents of change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dendoncker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 European Ecosystem Services Partnership Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecosystem Services Partnership, OPERAs, OpenNESS, ECOPLAN, University of Antwerp, Sep 2016, Anvers, Belgium</w:t>
+              <w:t xml:space="preserve">2016 Latin American and Caribbean Ecosystem Services Partnership Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIAT, IAvH, ESP, Oct 2016, Cali, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674152v1</w:t>
+                <w:t xml:space="preserve">hal-01674151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem service tradeoffs and ecological-economic production possibilities frontier: a case study in Costa Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PECS 2015 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PECS, Nov 2015, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6000,77 +6000,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From forest transition to ecosystem services transition: Dynamics of ecosystem services in the Reventazón watershed in Costa Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brenes Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6215,51 +6215,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A7C703A2"/>
+    <w:nsid w:val="A6587577"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6446,51 +6446,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ameline-vallet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2731-0098" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250364611" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/1567852/ameline-vallet/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05190063v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lejemtel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;line Vallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126547" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05046090v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mikou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/adcb53" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949947v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elleaume" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Locatelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111041" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05055736v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Colloff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Gorddard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Munera&#8208;rold&#225;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.70043" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906700v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF004576" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909163v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C Dade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aletta Bonn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Eigenbrod" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a R Felipe-Lucia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Fisher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-024-02007-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05074919v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gonon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deschamps" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Mieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Oosterlinck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108661" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963043v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gonz&#225;lez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Palomo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Codemo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Rodeghiero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Dubo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crsus.2025.100336" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637028v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03138-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680674v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupuy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Verlynde" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Gaetano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03750-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298913v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merelyn Valdivia-D&#237;az" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;sica Quispe Conde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardina Matencio Garc&#237;a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.14182" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03818243v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Blas Sevillano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7201/earn.2022.01.01" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482462v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Pramova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merelyn Valdivia&#8208;d&#237;az" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10286" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03818267v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laurenceau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneth Roxana Calla Chumpisuca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.08.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03012979v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tassin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chamaret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-020-00860-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03429627v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Grosinger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-021-01840-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951568v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.08.020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02894380v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Hackenburg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Adams" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Brownson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel T Borokini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana M Gladkikh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2019.101041" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132035v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dendoncker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Barnaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-10904-240214" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674357v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wunder" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Seppelt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.04.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672041v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balvanera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Calder&#243;n-Contreras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Castro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse R Geijzendorffer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2017.09.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419606v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brenes P&#233;rez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Imbach" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158615" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05444838v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela D Mcelwee" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sitas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Ley" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Glavovic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Herrero" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13850355" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05444827v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mangalagiu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Saito" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Esteves Dias" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13850305" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03479032v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Gouyon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larr&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edp-open.org/books/edp-open-books/427-enjeux-de-la-transition-ecologique" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2661-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03483686v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laval-Szopa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lourtioz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01596651v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Fedele" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01596652v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03022027v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLA011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03461012v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audouin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466506v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Aubert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vend&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baranger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baudin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191347v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legrand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15425321" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430214v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03818289v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;sica Quispe Cond&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03818294v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430263v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430249v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685101v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902579v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674330v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merelyn Valdivia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674335v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674347v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674148v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674151v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674150v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674149v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674152v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674340v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674345v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ameline-vallet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2731-0098" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250364611" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/1567852/ameline-vallet/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963043v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gonz&#225;lez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Palomo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Codemo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Rodeghiero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Dubo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crsus.2025.100336" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906700v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mikou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;line Vallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF004576" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05046090v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/adcb53" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elleaume" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Locatelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111041" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05190063v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lejemtel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126547" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05055736v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Colloff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Gorddard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Munera&#8208;rold&#225;n" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.70043" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909163v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C Dade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aletta Bonn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Eigenbrod" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a R Felipe-Lucia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Fisher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-024-02007-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05074919v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gonon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deschamps" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Mieux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Oosterlinck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108661" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637028v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03138-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680674v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupuy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Verlynde" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Gaetano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03750-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298913v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merelyn Valdivia-D&#237;az" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;sica Quispe Conde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardina Matencio Garc&#237;a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.14182" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03818267v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laurenceau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneth Roxana Calla Chumpisuca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Pramova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.08.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03818243v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Blas Sevillano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7201/earn.2022.01.01" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482462v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merelyn Valdivia&#8208;d&#237;az" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10286" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03012979v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tassin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chamaret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-020-00860-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03429627v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Grosinger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-021-01840-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951568v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.08.020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02894380v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Hackenburg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Adams" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Brownson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel T Borokini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana M Gladkikh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2019.101041" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132035v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dendoncker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Barnaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-10904-240214" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674357v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wunder" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Seppelt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.04.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672041v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balvanera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Calder&#243;n-Contreras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Castro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse R Geijzendorffer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2017.09.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419606v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brenes P&#233;rez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Imbach" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158615" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05444838v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela D Mcelwee" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sitas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Ley" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Glavovic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Herrero" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13850355" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05444827v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mangalagiu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Saito" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Esteves Dias" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13850305" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03483686v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laval-Szopa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lourtioz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edp-open.org/books/edp-open-books/427-enjeux-de-la-transition-ecologique" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2661-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03479032v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Gouyon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larr&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01596651v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Fedele" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01596652v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03022027v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLA011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03461012v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audouin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466506v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Aubert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vend&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baranger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baudin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191347v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legrand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15425321" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430214v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03818289v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;sica Quispe Cond&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03818294v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430249v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430263v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902579v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685101v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674330v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merelyn Valdivia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674335v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674149v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674152v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674347v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674148v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674150v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674151v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674340v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674345v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>