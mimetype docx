--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -202,1104 +202,1104 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-benefits of nature-based solutions exceed the costs of implementation</w:t>
+                <w:t xml:space="preserve">High‐Resolution Downscaling of Disposable Income in Europe Using Open‐Source Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto González-García</w:t>
+                <w:t xml:space="preserve">Mehdi Mikou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Palomo</w:t>
+                <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Codemo</w:t>
+                <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirco Rodeghiero</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crsus.2025.100336⟩</w:t>
+              <w:t xml:space="preserve">Earth's Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.e2024EF004576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024EF004576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963043v1</w:t>
+                <w:t xml:space="preserve">hal-04906700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐Resolution Downscaling of Disposable Income in Europe Using Open‐Source Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">High-resolution income projections over the 21st century in Europe consistent with the Shared Socioeconomic Pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mikou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth's Future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024EF004576⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (5), pp.054050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/adcb53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906700v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution income projections over the 21st century in Europe consistent with the Shared Socioeconomic Pathways</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncertainties in future ecosystem services under land and climate scenarios: The case of erosion in the Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Elleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/adcb53⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 502, pp.111041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2025.111041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046090v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties in future ecosystem services under land and climate scenarios: The case of erosion in the Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring environmental justice and nexus approaches in Paris urban nature policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lejemtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améline Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Elleaume</w:t>
+                <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Locatelli</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandra Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2025.111041⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 392, pp.126547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.126547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04949947v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring environmental justice and nexus approaches in Paris urban nature policies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changing the decision context to enable social learning for climate adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew J Colloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Lejemtel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Améline Vallet</w:t>
+                <w:t xml:space="preserve">Russell Gorddard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Chiron</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Claudia Munera‐roldán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lavorel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.126547⟩</w:t>
+              <w:t xml:space="preserve">People and Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (6), pp.1425 - 1442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pan3.70043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190063v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing the decision context to enable social learning for climate adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Landscapes—a lens for assessing sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie C Dade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aletta Bonn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew J Colloff</w:t>
+                <w:t xml:space="preserve">Felix Eigenbrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Russell Gorddard</w:t>
+                <w:t xml:space="preserve">María R Felipe-Lucia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Munera‐roldán</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandra Lavorel</w:t>
+                <w:t xml:space="preserve">Brendan Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">People and Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (6), pp.1425 - 1442. </w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (2), pp.28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pan3.70043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10980-024-02007-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05055736v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscapes—a lens for assessing sustainability</w:t>
+                <w:t xml:space="preserve">Subsidies against Nature: A multidimensional framework for biodiversity-aligned national budgets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie C Dade</w:t>
+                <w:t xml:space="preserve">Morgane Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aletta Bonn</w:t>
+                <w:t xml:space="preserve">Vincent Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Eigenbrod</w:t>
+                <w:t xml:space="preserve">Amélie Le Mieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María R Felipe-Lucia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brendan Fisher</w:t>
+                <w:t xml:space="preserve">Aurélien Oosterlinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-024-02007-7⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 235, pp.108661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2025.108661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909163v1</w:t>
+                <w:t xml:space="preserve">hal-05074919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsidies against Nature: A multidimensional framework for biodiversity-aligned national budgets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-benefits of nature-based solutions exceed the costs of implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto González-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Gonon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Améline Vallet</w:t>
+                <w:t xml:space="preserve">Ignacio Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Deschamps</w:t>
+                <w:t xml:space="preserve">Anna Codemo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Le Mieux</w:t>
+                <w:t xml:space="preserve">Mirco Rodeghiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Oosterlinck</w:t>
+                <w:t xml:space="preserve">Titouan Dubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 235, pp.108661. </w:t>
+              <w:t xml:space="preserve">Cell Reports Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (3), pp.100336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2025.108661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crsus.2025.100336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05074919v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonized disposable income dataset for Europe at subnational level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mikou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (1), pp.308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1333,51 +1333,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating high-resolution land use and land cover maps for the greater Mariño watershed in 2019 with machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1450,64 +1450,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge coproduction to improve assessments of nature's contributions to people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merelyn Valdivia-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1584,51 +1584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In people’s minds and on the ground: Values and power in climate change adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laurenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1636,51 +1636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneth Roxana Calla Chumpisuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Pramova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 137, pp.75 - 86. </w:t>
@@ -1731,64 +1731,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecología para la seguridad alimentaria y frente al cambio climático en Perú</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yésica Quispe Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Blas Sevillano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1848,77 +1848,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensing, feeling, thinking: Relating to nature with the body, heart and mind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Pramova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merelyn Valdivia‐díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yésica Quispe Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1969,64 +1969,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective and individual interdisciplinarity in a sustainability research group: A social network analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2116,90 +2116,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective capabilities shape the co-production of nature’s contributions to people in the alpine agricultural system of the Maurienne valley, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Grosinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Buclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lavorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (4), pp.Article number 117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2233,90 +2233,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power asymmetries in social networks of ecosystem services governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yésica Quispe Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2501,77 +2501,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking equity, power, and stakeholders’ roles in relation to ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dendoncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2635,77 +2635,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between ecosystem services: Comparing methods for assessing tradeoffs and synergies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Wunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2808,51 +2808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Calderón-Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio J Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María R Felipe-Lucia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilse R Geijzendorffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2903,77 +2903,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Ecosystem Services during Forest Transitions in Costa Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brenes Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3063,623 +3063,623 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IPBES Nexus Assessment: Chapter 7 – Summary and synthesis of options, knowledge and technology gaps and capacity development</w:t>
+                <w:t xml:space="preserve">IPBES Nexus Assessment: Chapter 4 – Policy and sociopolitical options across the nexus that could facilitate and accelerate the transition to a range of sustainable futures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela D Mcelwee</w:t>
+                <w:t xml:space="preserve">Diana Mangalagiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Osamu Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nadia Sitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce Glavovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mario Herrero</w:t>
+                <w:t xml:space="preserve">Ana Carolina Esteves Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María R Felipe-Lucia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">McElwee P. D.; Harrison P. A.; van Huysen T. L. </w:t>
+              <w:t xml:space="preserve">Harrison P. A.; McAlwee P. D.; van Huysen T. L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thematic Assessment Report on the Interlinkages among Biodiversity, Water, Food and Health of the Intergovernmental Science-Policy Platform on Biodiversity and Ecosystem Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IPBES secretariat, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13850355⟩</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13850305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444838v1</w:t>
+                <w:t xml:space="preserve">hal-05444827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IPBES Nexus Assessment: Chapter 4 – Policy and sociopolitical options across the nexus that could facilitate and accelerate the transition to a range of sustainable futures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IPBES Nexus Assessment: Chapter 7 – Summary and synthesis of options, knowledge and technology gaps and capacity development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela D Mcelwee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Sitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Mangalagiu</w:t>
+                <w:t xml:space="preserve">Debora Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osamu Saito</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadia Sitas</w:t>
+                <w:t xml:space="preserve">Bruce Glavovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Carolina Esteves Dias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">María R Felipe-Lucia</w:t>
+                <w:t xml:space="preserve">Mario Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Harrison P. A.; McAlwee P. D.; van Huysen T. L. </w:t>
+              <w:t xml:space="preserve">McElwee P. D.; Harrison P. A.; van Huysen T. L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thematic Assessment Report on the Interlinkages among Biodiversity, Water, Food and Health of the Intergovernmental Science-Policy Platform on Biodiversity and Ecosystem Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IPBES secretariat, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13850305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13850355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444827v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aller vers une transition écologique juste</w:t>
+                <w:t xml:space="preserve">Les différentes facettes de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Jane Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐henri Gouyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux de la transition écologique. Enseigner la transition écologique aux étudiants de licence à l’université</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+              <w:t xml:space="preserve">Enjeux de la transition écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDP Sciences</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.353 - 372, 2021, 978-2-7598-2662-9. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+              <w:t xml:space="preserve">, 22p, 2021, 978-2-7598-2662-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/978-2-7598-2661-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03483686v1</w:t>
+                <w:t xml:space="preserve">hal-03479032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les différentes facettes de la biodiversité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aller vers une transition écologique juste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐henri Gouyon</w:t>
+                <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+                <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Larrère</w:t>
-[...17 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jean-Michel Lourtioz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Michel LOURTIOZ; Jane LECOMTE; Sophie SZOPA; Catherine EVEN; Guillaume ROUX. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux de la transition écologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+              <w:t xml:space="preserve">Enjeux de la transition écologique. Enseigner la transition écologique aux étudiants de licence à l’université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, chapitre 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDP Sciences</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 22p, 2021, 978-2-7598-2662-9. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+              <w:t xml:space="preserve">, pp.353 - 372, 2021, 978-2-7598-2662-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/978-2-7598-2661-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479032v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing ecosystem services to manage territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Fedele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3734,64 +3734,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser des services écosystémiques pour gérer des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Fedele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3878,51 +3878,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tradeoffs between ecosystem services : From landscapes to stakeholders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversity and Ecology. Université Paris Saclay (COmUE), 2018. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018SACLA011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3981,132 +3981,132 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de la transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lourtioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDP Sciences</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.428, 2021, 978-2-7598-2662-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/978-2-7598-2661-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461012v1</w:t>
@@ -4303,51 +4303,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice in Climate Change Exposure : stratégie science ouverte et stockage des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4394,51 +4394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge coproduction to improve assessments of nature's contributions to people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESP 2023 Latin America and Caribbean regional conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESP partnership, Nov 2023, La Serena, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4463,103 +4463,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weaving knowledge systems on Nature’s Contributions to People: Medicinal plants in Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merelyn Valdivia‐díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yésica Quispe Condé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESP Europe 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Heraklion, France</w:t>
@@ -4588,103 +4588,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing two participatory approaches for mapping medicinal plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merelyn Valdivia‐díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yésica Quispe Condé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESP 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Tartu, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4703,454 +4703,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power asymmetries in ecosystem services governance: insights from social network analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Social network analysis reveals power asymmetries between managers and beneficiaries of ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESP 2019 World Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESP partnership, Oct 2019, Hanover, Germany</w:t>
+              <w:t xml:space="preserve">6ème Conférence annuelle de la FAERE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FAERE, Aug 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04430249v1</w:t>
+                <w:t xml:space="preserve">hal-04430263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social network analysis reveals power asymmetries between managers and beneficiaries of ecosystem services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Power asymmetries in ecosystem services governance: insights from social network analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Conférence annuelle de la FAERE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FAERE, Aug 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">ESP 2019 World Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESP partnership, Oct 2019, Hanover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04430263v1</w:t>
+                <w:t xml:space="preserve">hal-04430249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking equity, power and stakeholders' roles in relation to ecosystem services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Power asymmetries in ecosystem services governance: insights from social network analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yésica Quispe Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESP Europe 2018 Regional Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">ACES 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A community on Ecosystem Services, Dec 2018, Washinghton DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902579v1</w:t>
+                <w:t xml:space="preserve">hal-04685101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power asymmetries in ecosystem services governance: insights from social network analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Linking equity, power and stakeholders' roles in relation to ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dendoncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACES 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A community on Ecosystem Services, Dec 2018, Washinghton DC, United States</w:t>
+              <w:t xml:space="preserve">ESP Europe 2018 Regional Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685101v1</w:t>
+                <w:t xml:space="preserve">hal-01902579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonmaterial benefits obtained by people from nature in Peru: Multiple approaches for exploring different benefits and worldviews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merelyn Valdivia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resilience 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5175,77 +5175,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social networks and governance of ecosystem services: Power asymmetries among local beneficiaries and institutions at multiple levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dendoncker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5277,705 +5277,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing and mapping cultural ecosystem services with multiple integrated approaches: comparing methods and information sources in Peru</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Interactions between stakeholders and ecosystems: Social networks, power, beneficiaries, and agents of change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améline Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Améline Vallet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dendoncker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Latin American and Caribbean Ecosystem Services Partnership Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIAT, IAvH, ESP, Oct 2016, Cali, Colombia</w:t>
+              <w:t xml:space="preserve">EcoSummit 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELSEVIER, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674149v1</w:t>
+                <w:t xml:space="preserve">hal-01674347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between stakeholders and ecosystems: social networks, power, beneficiaries, and agents of change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Contribution of wild plants to human well-being in Apurimac, Peru: An ecosystem service perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dendoncker</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merelyn Valdivia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 European Ecosystem Services Partnership Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecosystem Services Partnership, OPERAs, OpenNESS, ECOPLAN, University of Antwerp, Sep 2016, Anvers, Belgium</w:t>
+              <w:t xml:space="preserve">2016 Latin American and Caribbean Ecosystem Services Partnership Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIAT, IAvH, ESP, Oct 2016, Cali, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674152v1</w:t>
+                <w:t xml:space="preserve">hal-01674148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between stakeholders and ecosystems: Social networks, power, beneficiaries, and agents of change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Ecosystem service tradeoffs and ecological-economic production possibilities frontier: A case study in Costa Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dendoncker</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Wunder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoSummit 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELSEVIER, Aug 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2016 Latin American and Caribbean Ecosystem Services Partnership Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIAT, IAvH, ESP, Oct 2016, Cali, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674347v1</w:t>
+                <w:t xml:space="preserve">hal-01674150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of wild plants to human well-being in Apurimac, Peru: An ecosystem service perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Interactions between stakeholders and ecosystems: social networks, power, beneficiaries, and agents of change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Merelyn Valdivia</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dendoncker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 Latin American and Caribbean Ecosystem Services Partnership Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIAT, IAvH, ESP, Oct 2016, Cali, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674148v1</w:t>
+                <w:t xml:space="preserve">hal-01674151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem service tradeoffs and ecological-economic production possibilities frontier: A case study in Costa Rica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Analyzing and mapping cultural ecosystem services with multiple integrated approaches: comparing methods and information sources in Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merelyn Valdivia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sven Wunder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 Latin American and Caribbean Ecosystem Services Partnership Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIAT, IAvH, ESP, Oct 2016, Cali, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674150v1</w:t>
+                <w:t xml:space="preserve">hal-01674149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between stakeholders and ecosystems: social networks, power, beneficiaries, and agents of change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dendoncker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Latin American and Caribbean Ecosystem Services Partnership Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIAT, IAvH, ESP, Oct 2016, Cali, Colombia</w:t>
+              <w:t xml:space="preserve">2016 European Ecosystem Services Partnership Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecosystem Services Partnership, OPERAs, OpenNESS, ECOPLAN, University of Antwerp, Sep 2016, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674151v1</w:t>
+                <w:t xml:space="preserve">hal-01674152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem service tradeoffs and ecological-economic production possibilities frontier: a case study in Costa Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PECS 2015 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PECS, Nov 2015, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6000,77 +6000,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From forest transition to ecosystem services transition: Dynamics of ecosystem services in the Reventazón watershed in Costa Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brenes Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6215,51 +6215,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6587577"/>
+    <w:nsid w:val="D8060243"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6446,51 +6446,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ameline-vallet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2731-0098" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250364611" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/1567852/ameline-vallet/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963043v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gonz&#225;lez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Palomo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Codemo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Rodeghiero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Dubo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crsus.2025.100336" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906700v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mikou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;line Vallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF004576" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05046090v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/adcb53" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elleaume" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Locatelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111041" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05190063v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lejemtel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126547" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05055736v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Colloff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Gorddard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Munera&#8208;rold&#225;n" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.70043" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909163v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C Dade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aletta Bonn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Eigenbrod" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a R Felipe-Lucia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Fisher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-024-02007-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05074919v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gonon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deschamps" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Mieux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Oosterlinck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108661" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637028v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03138-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680674v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupuy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Verlynde" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Gaetano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03750-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298913v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merelyn Valdivia-D&#237;az" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;sica Quispe Conde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardina Matencio Garc&#237;a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.14182" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03818267v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laurenceau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneth Roxana Calla Chumpisuca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Pramova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.08.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03818243v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Blas Sevillano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7201/earn.2022.01.01" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482462v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merelyn Valdivia&#8208;d&#237;az" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10286" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03012979v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tassin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chamaret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-020-00860-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03429627v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Grosinger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-021-01840-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951568v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.08.020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02894380v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Hackenburg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Adams" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Brownson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel T Borokini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana M Gladkikh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2019.101041" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132035v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dendoncker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Barnaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-10904-240214" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674357v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wunder" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Seppelt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.04.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672041v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balvanera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Calder&#243;n-Contreras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Castro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse R Geijzendorffer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2017.09.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419606v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brenes P&#233;rez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Imbach" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158615" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05444838v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela D Mcelwee" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sitas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Ley" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Glavovic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Herrero" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13850355" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05444827v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mangalagiu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Saito" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Esteves Dias" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13850305" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03483686v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laval-Szopa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lourtioz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edp-open.org/books/edp-open-books/427-enjeux-de-la-transition-ecologique" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2661-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03479032v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Gouyon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larr&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01596651v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Fedele" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01596652v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03022027v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLA011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03461012v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audouin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466506v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Aubert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vend&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baranger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baudin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191347v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legrand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15425321" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430214v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03818289v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;sica Quispe Cond&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03818294v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430249v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430263v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902579v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685101v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674330v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merelyn Valdivia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674335v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674149v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674152v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674347v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674148v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674150v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674151v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674340v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674345v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ameline-vallet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2731-0098" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250364611" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/1567852/ameline-vallet/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906700v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mikou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;line Vallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF004576" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05046090v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/adcb53" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949947v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elleaume" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Locatelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05190063v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lejemtel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126547" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05055736v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Colloff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Gorddard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Munera&#8208;rold&#225;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.70043" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909163v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C Dade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aletta Bonn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Eigenbrod" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a R Felipe-Lucia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Fisher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-024-02007-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05074919v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gonon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deschamps" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Mieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Oosterlinck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108661" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963043v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gonz&#225;lez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Palomo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Codemo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Rodeghiero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Dubo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crsus.2025.100336" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637028v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03138-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680674v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupuy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Verlynde" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Gaetano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03750-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298913v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merelyn Valdivia-D&#237;az" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;sica Quispe Conde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardina Matencio Garc&#237;a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.14182" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03818267v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laurenceau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneth Roxana Calla Chumpisuca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Pramova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.08.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03818243v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Blas Sevillano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7201/earn.2022.01.01" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482462v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merelyn Valdivia&#8208;d&#237;az" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10286" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03012979v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tassin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chamaret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-020-00860-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03429627v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Grosinger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-021-01840-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951568v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.08.020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02894380v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Hackenburg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Adams" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Brownson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel T Borokini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana M Gladkikh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2019.101041" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132035v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dendoncker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Barnaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-10904-240214" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674357v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wunder" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Seppelt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.04.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672041v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balvanera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Calder&#243;n-Contreras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Castro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse R Geijzendorffer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2017.09.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419606v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brenes P&#233;rez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Imbach" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158615" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05444827v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mangalagiu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Saito" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sitas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Esteves Dias" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13850305" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05444838v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela D Mcelwee" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Ley" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Glavovic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Herrero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13850355" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03479032v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Gouyon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larr&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edp-open.org/books/edp-open-books/427-enjeux-de-la-transition-ecologique" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2661-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03483686v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laval-Szopa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lourtioz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01596651v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Fedele" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01596652v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03022027v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLA011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03461012v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audouin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466506v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Aubert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vend&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baranger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baudin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191347v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legrand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15425321" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430214v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03818289v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;sica Quispe Cond&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03818294v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430263v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430249v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685101v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902579v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674330v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merelyn Valdivia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674335v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674347v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674148v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674150v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674151v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674149v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674152v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674340v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674345v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>