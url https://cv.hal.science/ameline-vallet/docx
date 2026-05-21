--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1,6160 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6109 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Améline Vallet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ameline-vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2731-0098</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">250364611</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=_TUBWSIAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://publons.com/researcher/1567852/ameline-vallet/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-benefits of nature-based solutions exceed the costs of implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Codemo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirco Rodeghiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Dubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (3), pp.100336. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crsus.2025.100336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing the decision context to enable social learning for climate adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Colloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Gorddard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Munera‐roldán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People and Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (6), pp.1425 - 1442. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pan3.70043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring environmental justice and nexus approaches in Paris urban nature policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lejemtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 392, pp.126547. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.126547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in future ecosystem services under land and climate scenarios: The case of erosion in the Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 502, pp.111041. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2025.111041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution income projections over the 21st century in Europe consistent with the Shared Socioeconomic Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (5), pp.054050. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/adcb53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐Resolution Downscaling of Disposable Income in Europe Using Open‐Source Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.e2024EF004576. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024EF004576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscapes—a lens for assessing sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie C Dade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aletta Bonn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Eigenbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María R Felipe-Lucia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (2), pp.28. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-024-02007-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsidies against Nature: A multidimensional framework for biodiversity-aligned national budgets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Le Mieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Oosterlinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 235, pp.108661. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2025.108661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonized disposable income dataset for Europe at subnational level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.308. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-03138-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating high-resolution land use and land cover maps for the greater Mariño watershed in 2019 with machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Verlynde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gaetano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.915. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-03750-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge coproduction to improve assessments of nature's contributions to people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merelyn Valdivia-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yésica Quispe Conde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardina Matencio García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (6), pp.e14182. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cobi.14182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecología para la seguridad alimentaria y frente al cambio climático en Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yésica Quispe Conde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Blas Sevillano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia Agraria y Recursos Naturales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.5-29. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7201/earn.2022.01.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing, feeling, thinking: Relating to nature with the body, heart and mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Pramova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merelyn Valdivia‐díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yésica Quispe Conde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People and Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (2), pp.351-364. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pan3.10286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In people’s minds and on the ground: Values and power in climate change adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laurenceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaneth Roxana Calla Chumpisuca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Pramova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 137, pp.75 - 86. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2022.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective and individual interdisciplinarity in a sustainability research group: A social network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chamaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, pp.37-52. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-020-00860-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-03012979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective capabilities shape the co-production of nature’s contributions to people in the alpine agricultural system of the Maurienne valley, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Grosinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Buclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (4), pp.Article number 117. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-021-01840-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03429627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power asymmetries in social networks of ecosystem services governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yésica Quispe Conde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.329-340. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2020.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaningfully engaging the next generation of ecosystem services specialists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana M Hackenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Brownson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel T Borokini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana M Gladkikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40, pp.101041. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2019.101041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking equity, power, and stakeholders’ roles in relation to ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dendoncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile C. Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (2), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-10904-240214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between ecosystem services: Comparing methods for assessing tradeoffs and synergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Wunder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Seppelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.96-106. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnected place-based social–ecological research can inform global sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Balvanera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Calderón-Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio J Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María R Felipe-Lucia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse R Geijzendorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cosust.2017.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Ecosystem Services during Forest Transitions in Costa Rica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brenes Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Imbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (7), pp.e0158615. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0158615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPBES Nexus Assessment: Chapter 7 – Summary and synthesis of options, knowledge and technology gaps and capacity development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela D Mcelwee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Sitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Ley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Glavovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">McElwee P. D.; Harrison P. A.; van Huysen T. L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic Assessment Report on the Interlinkages among Biodiversity, Water, Food and Health of the Intergovernmental Science-Policy Platform on Biodiversity and Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPBES secretariat, 2024, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13850355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPBES Nexus Assessment: Chapter 4 – Policy and sociopolitical options across the nexus that could facilitate and accelerate the transition to a range of sustainable futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mangalagiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osamu Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Sitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Esteves Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María R Felipe-Lucia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harrison P. A.; McAlwee P. D.; van Huysen T. L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic Assessment Report on the Interlinkages among Biodiversity, Water, Food and Health of the Intergovernmental Science-Policy Platform on Biodiversity and Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPBES secretariat, 2024, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13850305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aller vers une transition écologique juste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Laval-Szopa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lourtioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel LOURTIOZ; Jane LECOMTE; Sophie SZOPA; Catherine EVEN; Guillaume ROUX. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux de la transition écologique. Enseigner la transition écologique aux étudiants de licence à l’université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 12, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.353 - 372, 2021, 978-2-7598-2662-9. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2661-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes facettes de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐henri Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux de la transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 22p, 2021, 978-2-7598-2662-9. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2661-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing ecosystem services to manage territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Fedele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rapidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caron P., Valette E., Wassenaar T., Coppens d'Eeckenbrugge G., Papazian V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living territories to transform the world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.108-113, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-01596651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser des services écosystémiques pour gérer des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Fedele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rapidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caron P., Valette E., Wassenaar T., Coppens d'Eeckenbrugge G., Papazian V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des territoires vivants pour transformer le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.108-113, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-01596652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradeoffs between ecosystem services : From landscapes to stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversity and Ecology. Université Paris Saclay (COmUE), 2018. English. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018SACLA011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03022027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lourtioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Laval-Szopa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.428, 2021, 978-2-7598-2662-9. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2661-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Forest Rights Act: A major driver of Forest Landscape Changes in Southern India?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Vendé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] AgroParisTech, ATREE, CIFOR, ICRAF, IFP. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice in Climate Change Exposure : stratégie science ouverte et stockage des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la Donnée 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Université Haute Alsace; Université de Strasbourg; AgroParistech; Université de Lille; Sorbonne Université, Apr 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15425321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge coproduction to improve assessments of nature's contributions to people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESP 2023 Latin America and Caribbean regional conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESP partnership, Nov 2023, La Serena, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weaving knowledge systems on Nature’s Contributions to People: Medicinal plants in Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merelyn Valdivia‐díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yésica Quispe Condé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESP Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Heraklion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing two participatory approaches for mapping medicinal plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merelyn Valdivia‐díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yésica Quispe Condé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power asymmetries in ecosystem services governance: insights from social network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESP 2019 World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESP partnership, Oct 2019, Hanover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social network analysis reveals power asymmetries between managers and beneficiaries of ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence annuelle de la FAERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAERE, Aug 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking equity, power and stakeholders' roles in relation to ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dendoncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESP Europe 2018 Regional Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power asymmetries in ecosystem services governance: insights from social network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yésica Quispe Conde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACES 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A community on Ecosystem Services, Dec 2018, Washinghton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonmaterial benefits obtained by people from nature in Peru: Multiple approaches for exploring different benefits and worldviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merelyn Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social networks and governance of ecosystem services: Power asymmetries among local beneficiaries and institutions at multiple levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dendoncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stockholm Resilience Centre, Resilience Alliance, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing and mapping cultural ecosystem services with multiple integrated approaches: comparing methods and information sources in Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merelyn Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Latin American and Caribbean Ecosystem Services Partnership Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIAT, IAvH, ESP, Oct 2016, Cali, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between stakeholders and ecosystems: social networks, power, beneficiaries, and agents of change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dendoncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 European Ecosystem Services Partnership Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecosystem Services Partnership, OPERAs, OpenNESS, ECOPLAN, University of Antwerp, Sep 2016, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between stakeholders and ecosystems: Social networks, power, beneficiaries, and agents of change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dendoncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSummit 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELSEVIER, Aug 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of wild plants to human well-being in Apurimac, Peru: An ecosystem service perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merelyn Valdivia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Latin American and Caribbean Ecosystem Services Partnership Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIAT, IAvH, ESP, Oct 2016, Cali, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem service tradeoffs and ecological-economic production possibilities frontier: A case study in Costa Rica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Wunder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Latin American and Caribbean Ecosystem Services Partnership Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIAT, IAvH, ESP, Oct 2016, Cali, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between stakeholders and ecosystems: social networks, power, beneficiaries, and agents of change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dendoncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Latin American and Caribbean Ecosystem Services Partnership Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIAT, IAvH, ESP, Oct 2016, Cali, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem service tradeoffs and ecological-economic production possibilities frontier: a case study in Costa Rica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PECS 2015 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PECS, Nov 2015, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From forest transition to ecosystem services transition: Dynamics of ecosystem services in the Reventazón watershed in Costa Rica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brenes Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Imbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eight International Ecosystem Services Partnership Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESP, Nov 2015, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId176"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6215,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D8060243"/>
+    <w:nsid w:val="3522062D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6446,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ameline-vallet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2731-0098" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250364611" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/1567852/ameline-vallet/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906700v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mikou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;line Vallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF004576" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05046090v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/adcb53" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949947v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elleaume" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Locatelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05190063v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lejemtel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126547" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05055736v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Colloff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Gorddard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Munera&#8208;rold&#225;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.70043" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909163v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C Dade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aletta Bonn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Eigenbrod" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a R Felipe-Lucia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Fisher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-024-02007-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05074919v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gonon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deschamps" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Mieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Oosterlinck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108661" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963043v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gonz&#225;lez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Palomo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Codemo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Rodeghiero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Dubo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crsus.2025.100336" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637028v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03138-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680674v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupuy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Verlynde" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Gaetano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03750-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298913v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merelyn Valdivia-D&#237;az" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;sica Quispe Conde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardina Matencio Garc&#237;a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.14182" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03818267v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laurenceau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneth Roxana Calla Chumpisuca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Pramova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.08.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03818243v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Blas Sevillano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7201/earn.2022.01.01" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482462v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merelyn Valdivia&#8208;d&#237;az" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10286" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03012979v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tassin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chamaret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-020-00860-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03429627v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Grosinger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-021-01840-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951568v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.08.020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02894380v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Hackenburg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Adams" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Brownson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel T Borokini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana M Gladkikh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2019.101041" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132035v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dendoncker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Barnaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-10904-240214" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674357v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wunder" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Seppelt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.04.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672041v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balvanera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Calder&#243;n-Contreras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Castro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse R Geijzendorffer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2017.09.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419606v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brenes P&#233;rez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Imbach" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158615" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05444827v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mangalagiu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Saito" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sitas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Esteves Dias" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13850305" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05444838v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela D Mcelwee" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Ley" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Glavovic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Herrero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13850355" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03479032v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Gouyon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larr&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edp-open.org/books/edp-open-books/427-enjeux-de-la-transition-ecologique" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2661-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03483686v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laval-Szopa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lourtioz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01596651v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Fedele" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01596652v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03022027v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLA011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03461012v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audouin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466506v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Aubert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vend&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baranger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baudin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191347v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legrand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15425321" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430214v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03818289v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;sica Quispe Cond&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03818294v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430263v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430249v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685101v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902579v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674330v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merelyn Valdivia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674335v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674347v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674148v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674150v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674151v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674149v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674152v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674340v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674345v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ameline-vallet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2731-0098" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250364611" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=_TUBWSIAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/1567852/ameline-vallet/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963043v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gonz&#225;lez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Palomo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Codemo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Rodeghiero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Dubo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crsus.2025.100336" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05055736v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Colloff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Gorddard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Munera&#8208;rold&#225;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Locatelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.70043" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05190063v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lejemtel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;line Vallet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126547" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949947v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elleaume" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111041" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05046090v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mikou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/adcb53" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906700v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF004576" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909163v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C Dade" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aletta Bonn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Eigenbrod" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a R Felipe-Lucia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Fisher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-024-02007-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05074919v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gonon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deschamps" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Mieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Oosterlinck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108661" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03138-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680674v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupuy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Verlynde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Gaetano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03750-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merelyn Valdivia-D&#237;az" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;sica Quispe Conde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardina Matencio Garc&#237;a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.14182" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03818243v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Blas Sevillano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7201/earn.2022.01.01" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Pramova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merelyn Valdivia&#8208;d&#237;az" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10286" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03818267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laurenceau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneth Roxana Calla Chumpisuca" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.08.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03012979v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tassin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chamaret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-020-00860-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03429627v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Grosinger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-021-01840-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951568v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.08.020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02894380v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Hackenburg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Adams" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Brownson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel T Borokini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana M Gladkikh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2019.101041" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132035v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dendoncker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Barnaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-10904-240214" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674357v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wunder" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Seppelt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.04.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672041v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balvanera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Calder&#243;n-Contreras" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Castro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse R Geijzendorffer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2017.09.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419606v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brenes P&#233;rez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Imbach" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158615" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05444838v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela D Mcelwee" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sitas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Ley" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Glavovic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Herrero" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13850355" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05444827v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mangalagiu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Saito" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Esteves Dias" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13850305" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03483686v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laval-Szopa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lourtioz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edp-open.org/books/edp-open-books/427-enjeux-de-la-transition-ecologique" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2661-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03479032v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Gouyon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larr&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01596651v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Fedele" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01596652v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03022027v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLA011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03461012v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audouin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466506v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Aubert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vend&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baranger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baudin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191347v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15425321" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430214v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03818289v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;sica Quispe Cond&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03818294v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430249v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430263v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902579v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685101v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674330v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merelyn Valdivia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674335v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674149v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674152v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674347v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674148v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674150v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674151v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674340v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674345v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>