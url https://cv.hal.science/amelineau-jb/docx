--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -1448,51 +1448,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D35820D8"/>
+    <w:nsid w:val="267A7AF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>