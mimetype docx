--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -162,917 +162,917 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harcèlement scolaire : à qui confier son cartable ? Validation par une méthode Delphi d’un document d’information patient d’aide à l’identification du médecin généraliste comme personne ressource</w:t>
+                <w:t xml:space="preserve">Programme d’enseignement au numérique en santé de l'ouest - Session Numérique et IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Hamonic</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Amélineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Amélineau</w:t>
+                <w:t xml:space="preserve">Franck Bétourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Lafitte</w:t>
+                <w:t xml:space="preserve">Muriel Duflos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès national de CNGE Collège Académique 2025</w:t>
+              <w:t xml:space="preserve">25ème congrès national du CNGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287197v1</w:t>
+                <w:t xml:space="preserve">hal-05394594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to consider preventive treatments for opposition to nursing and medical cares in nursing homes?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Utilisation des Activités Professionnelles Confiables pour l'évaluation des étudiants de 3ème cycle de Médecine Générale en stage de pédiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Amélineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Deprescribing (ICOD2)</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">24ème congrès national du CNGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711190v1</w:t>
+                <w:t xml:space="preserve">hal-04798636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ÉVénements InDésirables EN équipes coordonnées de Soins PRIMaires : protocole de l’étude EVIDENS-PRIM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Diagnostic territorial de santé de la ville de Rezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Amélineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collège National des Généralistes Enseignants</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04352806v1</w:t>
+              <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNGE, Nov 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risque dépressif : de la prévention aux soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Amélineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère journée territoriale de Psychiatrie de la Personne âgée - Se rencontrer pour se mettre en réseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Création et évaluation d’un enseignement hybride en ligne sur l’apprentissage par compétences et les familles de situations en Médecine Générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Amélineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hommey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNGE, Dec 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évènements indésirables rapportés par les médecins généralistes pendant la période de crise sanitaire (COVID-19) : étude par méthode mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jb Amélineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Daviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20e Congrès national de CNGE Collège Académique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNGE Collège Académique, Jun 2021, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme d’enseignement au numérique en santé de l'ouest - Session Numérique et IA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Harcèlement scolaire : à qui confier son cartable ? Validation par une méthode Delphi d’un document d’information patient d’aide à l’identification du médecin généraliste comme personne ressource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Hamonic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Amélineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Muriel Duflos</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lafitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème congrès national du CNGE</w:t>
+              <w:t xml:space="preserve">25e Congrès national de CNGE Collège Académique 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05394594v1</w:t>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des Activités Professionnelles Confiables pour l'évaluation des étudiants de 3ème cycle de Médecine Générale en stage de pédiatrie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">How to consider preventive treatments for opposition to nursing and medical cares in nursing homes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Amélineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème congrès national du CNGE</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04798636v1</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Deprescribing (ICOD2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic territorial de santé de la ville de Rezé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">ÉVénements InDésirables EN équipes coordonnées de Soins PRIMaires : protocole de l’étude EVIDENS-PRIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Amélineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Teigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mabileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants</w:t>
-[...211 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Collège National des Généralistes Enseignants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lyon (FRANCE), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
-[...88 lines deleted...]
-                <w:t xml:space="preserve">hal-03565856v1</w:t>
+                <w:t xml:space="preserve">hal-04352806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1090,103 +1090,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidents de sécurité des patients pendant la période de crise sanitaire ( COVID-19) en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Amélineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Daviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 33 (179), pp.25-33. </w:t>
@@ -1224,103 +1224,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient-safety incidents during COVID-19 health crisis in France: An exploratory sequential multi-method study in primary care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Amélineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Daviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of General Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (1), pp.142-151. </w:t>
@@ -1448,51 +1448,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="267A7AF6"/>
+    <w:nsid w:val="38DBA16B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1679,51 +1679,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelineau-jb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7461-1603" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223346209" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287197v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Hamonic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Am&#233;lineau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lafitte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711190v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04352806v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Teign&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gaultier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gu&#233;gan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mabileau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394594v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck B&#233;tourn&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Duflos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04798636v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mura" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04515268v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609227v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518173v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hommey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565856v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Fournier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Am&#233;lineau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hild" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nguyen-Soenen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daviot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207102v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2022.179.25" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03384276v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hild" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2021.1945029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelineau-jb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7461-1603" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223346209" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394594v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Am&#233;lineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck B&#233;tourn&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Duflos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04798636v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04515268v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609227v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518173v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hommey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565856v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Fournier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Am&#233;lineau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hild" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nguyen-Soenen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daviot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287197v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Hamonic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lafitte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711190v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04352806v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Teign&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gaultier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gu&#233;gan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mabileau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207102v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2022.179.25" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03384276v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hild" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2021.1945029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>