--- v0 (2026-03-22)
+++ v1 (2026-04-19)
@@ -817,395 +817,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of stochastic Bouc-Wen model for simulating viscoelastic internal variables from a finite element approximation of steady-rolling tire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ElectroM: ElectroMechanical dynamic code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Americo Cunha Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael da S. Raqueti</w:t>
+                <w:t xml:space="preserve">Marcelo Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael de Oliveira Teloli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel da Silva</w:t>
+                <w:t xml:space="preserve">Rafael Avanço</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bussetta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Americo Cunha Jr</w:t>
+                <w:t xml:space="preserve">Angelo Marcelo Tusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manoel Balthazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10775463221125038⟩</w:t>
+              <w:t xml:space="preserve">Software Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.100533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.simpa.2023.100533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794921v1</w:t>
+                <w:t xml:space="preserve">hal-04187117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezomagnetic vibration energy harvester with an amplifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Pedro Norenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Wolszczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Litak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical and Applied Mechanics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ElectroM: ElectroMechanical dynamic code</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the use of stochastic Bouc-Wen model for simulating viscoelastic internal variables from a finite element approximation of steady-rolling tire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael da S. Raqueti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael de Oliveira Teloli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">José Manoel Balthazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software Impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17, pp.100533. </w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29, pp.4799-4813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.simpa.2023.100533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/10775463221125038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187117v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty quantification in mechanistic epidemic models via cross-entropy approximate Bayesian computation</w:t>
               </w:r>
@@ -1514,702 +1514,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the reduction of nonlinear electromechanical systems</w:t>
+                <w:t xml:space="preserve">CRFlowLib — Chemically Reacting Flow Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Tusset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José Balthazar</w:t>
+                <w:t xml:space="preserve">Luis Fernando Figueira da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meccanica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Software Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.100206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.simpa.2021.100206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03680269v1</w:t>
+                <w:t xml:space="preserve">hal-03506934v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRFlowLib — Chemically Reacting Flow Library</w:t>
+                <w:t xml:space="preserve">On the reduction of nonlinear electromechanical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Avanço</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Fernando Figueira da Silva</w:t>
+                <w:t xml:space="preserve">Angelo Tusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Balthazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software Impacts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Meccanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57, pp.2679-2697</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03506934v2</w:t>
+                <w:t xml:space="preserve">hal-03680269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimizationless stochastic Volterra series approach for nonlinear model identification</w:t>
+                <w:t xml:space="preserve">ARBO: Arbovirus modeling and uncertainty quantification toolbox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Gustavo Giacon Villani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel da Silva</w:t>
+                <w:t xml:space="preserve">Michel Tosin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eber Dantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Morrison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40430-022-03558-z⟩</w:t>
+              <w:t xml:space="preserve">Software Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.100252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.simpa.2022.100252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03655699v1</w:t>
+                <w:t xml:space="preserve">hal-03595854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARBO: Arbovirus modeling and uncertainty quantification toolbox</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eber Dantas</w:t>
+                <w:t xml:space="preserve">Global sensitivity analysis of asymmetric energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Norenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Morrison</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Varoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software Impacts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109, pp.443-458</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595854v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global sensitivity analysis of asymmetric energy harvesters</w:t>
+                <w:t xml:space="preserve">The starting dates of COVID-19 multiple waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Norenberg</w:t>
+                <w:t xml:space="preserve">Paulo Roberto de Lima Gianfelice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Oyarzabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Mario Vicensi Grzybowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando da Conceição Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32, pp.031101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0079904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03680077v1</w:t>
+                <w:t xml:space="preserve">hal-03596781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The starting dates of COVID-19 multiple waves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Oyarzabal</w:t>
+                <w:t xml:space="preserve">An optimizationless stochastic Volterra series approach for nonlinear model identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Gustavo Giacon Villani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32, pp.031101. </w:t>
+              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0079904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40430-022-03558-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596781v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polynomial Chaos-Kriging metamodel for quantification of the debonding area in large wind turbine blades</w:t>
               </w:r>
@@ -2338,51 +2338,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling chaos for energy harvesting via digital extended time-delay feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Telles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2765,235 +2765,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded model discrepancy: A case study of Zika modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the detection of a nonlinear damage in an uncertain nonlinear beam using stochastic Volterra series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Gustavo Giacon Villani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Americo Cunha Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca E Morrison</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Americo Cunha Jr</w:t>
+                <w:t xml:space="preserve">Michael Douglas Todd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30, pp.051103. </w:t>
+              <w:t xml:space="preserve">Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, pp.1137-1150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0005204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/2F1475921719876086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02541535v1</w:t>
+                <w:t xml:space="preserve">hal-02315958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the detection of a nonlinear damage in an uncertain nonlinear beam using stochastic Volterra series</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel da Silva</w:t>
+                <w:t xml:space="preserve">Embedded model discrepancy: A case study of Zika modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca E Morrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Douglas Todd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Health Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19, pp.1137-1150. </w:t>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.051103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2F1475921719876086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0005204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315958v1</w:t>
+                <w:t xml:space="preserve">hal-02541535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty Quantification With Sparsely Characterized Parameters: An Example Applied to Femoral Stem Mechanics</w:t>
               </w:r>
@@ -3200,90 +3200,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage detection in an uncertain nonlinear beam based on stochastic Volterra series: an experimental application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gustavo Giacon Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Douglas Todd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 128, pp.463-478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3408,64 +3408,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An uncertainty quantification framework for a Zika virus epidemic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eber Dantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3506,715 +3506,715 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010225v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust optimization and uncertainty quantification in the nonlinear mechanics of an elevator brake system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pawel Lonkwic</w:t>
+                <w:t xml:space="preserve">Damage detection in uncertain nonlinear systems based on stochastic Volterra series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Gustavo Giacon Villani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Szymon Molski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meccanica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125, pp.288-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.07.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105068v1</w:t>
+                <w:t xml:space="preserve">hal-01861850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage detection in uncertain nonlinear systems based on stochastic Volterra series</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel da Silva</w:t>
+                <w:t xml:space="preserve">Parametric probabilistic approach for cumulative fatigue damage using double linear damage rule considering limited data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Paulo Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Ekwaro-Osire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shweta Dabetwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Nispel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127, pp.246-258</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861850v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric probabilistic approach for cumulative fatigue damage using double linear damage rule considering limited data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephen Ekwaro-Osire</w:t>
+                <w:t xml:space="preserve">Robust optimization and uncertainty quantification in the nonlinear mechanics of an elevator brake system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Wolszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Lonkwic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Litak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shweta Dabetwar</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Szymon Molski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 127, pp.246-258</w:t>
+              <w:t xml:space="preserve">Meccanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54, pp.1057-1069</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158207v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical analysis about Zika virus outbreak in Rio de Janeiro</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic analysis and characterization of a nonlinear bi-stable piezo-magneto-elastic energy harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Peterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Interdisciplinary Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.135. </w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, International Conference on Structural Nonlinear Dynamics and Diagnosis (CSNDD 2018), 241, pp.01001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.6062/jcis.2018.09.01.0135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201824101001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471302v1</w:t>
+                <w:t xml:space="preserve">hal-01730110v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of a SEIR-SEI epidemic model to describe the Zika virus outbreak in Brazil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">A mathematical analysis about Zika virus outbreak in Rio de Janeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eber Dantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tosin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Peterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 338, pp.249-259. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Interdisciplinary Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amc.2018.06.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.6062/jcis.2018.09.01.0135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456776v4</w:t>
+                <w:t xml:space="preserve">hal-01471302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic analysis and characterization of a nonlinear bi-stable piezo-magneto-elastic energy harvester</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vinicius Lopes</w:t>
+                <w:t xml:space="preserve">Calibration of a SEIR-SEI epidemic model to describe the Zika virus outbreak in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eber Dantas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, International Conference on Structural Nonlinear Dynamics and Diagnosis (CSNDD 2018), 241, pp.01001. </w:t>
+              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 338, pp.249-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/201824101001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amc.2018.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730110v3</w:t>
+                <w:t xml:space="preserve">hal-01456776v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-intrusive polynomial chaos expansion for topology optimization using polygonal meshes</w:t>
               </w:r>
@@ -4343,51 +4343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Luis Palacios Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Manoel Balthazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 408, pp.252-269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4415,248 +4415,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On dynamic analysis and control of an elevator system using polynomial chaos and Karhunen-Loève approaches</w:t>
+                <w:t xml:space="preserve">Damage detection in an uncertain nonlinear beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Colón</w:t>
+                <w:t xml:space="preserve">Luis Gustavo Villani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Manoel Balthazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 199, pp.1629-1634. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.09.083⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 199, pp.2090-2095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.09.480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590666v1</w:t>
+                <w:t xml:space="preserve">hal-01590669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage detection in an uncertain nonlinear beam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On dynamic analysis and control of an elevator system using polynomial chaos and Karhunen-Loève approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Colón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Americo Cunha Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Gustavo Villani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Americo Cunha Jr</w:t>
+                <w:t xml:space="preserve">Stefan Kaczmarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manoel Balthazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 199, pp.2090-2095. </w:t>
+              <w:t xml:space="preserve">, 2017, 199, pp.1629-1634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.09.480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.09.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590669v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the nonlinear stochastic dynamics of a continuous system with discrete attached elements</w:t>
               </w:r>
@@ -5594,774 +5594,774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional nonlinear metabeam for energy harvesting and vibration mitigation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural dynamics of ordered and disordered Waterbomb origami tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Misseroni</w:t>
+                <w:t xml:space="preserve">Glaucio H Paulino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Nonlinear Dynamics Conference (NODYCON 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Hoboken (New Jersey), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318536v1</w:t>
+                <w:t xml:space="preserve">hal-05318539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear dynamics tools applied to the characterization of covid-19 multiple waves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurita dos Santos</w:t>
+                <w:t xml:space="preserve">Optimizing asymmetric automotive suspension: Balancing comfort and safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Geraldo Telles Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elbert Macau</w:t>
+                <w:t xml:space="preserve">Julio Basilio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nonlinear Science and Complexity (NSC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Rio Claro, Brazil</w:t>
+              <w:t xml:space="preserve">XX International Symposium on Dynamic Problems of Mechanics (DINAME 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Águas de Lindóia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318547v1</w:t>
+                <w:t xml:space="preserve">hal-05069743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cross-Entropy Method for Differential Equation-Based Optimization Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multifunctional nonlinear metabeam for energy harvesting and vibration mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Pedro Norenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Misseroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Stochastic Modeling and Uncertainty Quantification (SM&amp;UQ 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">Fourth International Nonlinear Dynamics Conference (NODYCON 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Hoboken (New Jersey), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318553v1</w:t>
+                <w:t xml:space="preserve">hal-05318536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural dynamics of ordered and disordered Waterbomb origami tubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear dynamics tools applied to the characterization of covid-19 multiple waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriane Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurita dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Glaucio H Paulino</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaís C.R.O. Konstantyner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elbert Macau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Nonlinear Dynamics Conference (NODYCON 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Hoboken (New Jersey), United States</w:t>
+              <w:t xml:space="preserve">International Conference on Nonlinear Science and Complexity (NSC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Rio Claro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318539v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing asymmetric automotive suspension: Balancing comfort and safety</w:t>
+                <w:t xml:space="preserve">Optimizing passive vehicle suspensions: A cross-entropy approach to comfort and safety trade-offs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Geraldo Telles Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julio Basilio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XX International Symposium on Dynamic Problems of Mechanics (DINAME 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Águas de Lindóia, Brazil</w:t>
+              <w:t xml:space="preserve">16th International Conference on Vibration Problems (ICOVP-2025) &amp; 11th International Conference on Wave Mechanics and Vibrations (WMVC-2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069743v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing passive vehicle suspensions: A cross-entropy approach to comfort and safety trade-offs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leveraging the Cross-entropy Method for Model Calibration and Data-driven Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Americo Cunha Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Basilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Geraldo Telles Ribeiro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Vibration Problems (ICOVP-2025) &amp; 11th International Conference on Wave Mechanics and Vibrations (WMVC-2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Digital Twins in Engineering &amp; Artificial Intelligence and Computational Methods in Applied Science (DTE - AICOMAS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318549v1</w:t>
+                <w:t xml:space="preserve">hal-05069746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging the Cross-entropy Method for Model Calibration and Data-driven Modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multifunctional metastructure based on beam for attenuate elastic wave propagation and energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Pedro Norenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">José Geraldo Telles Ribeiro</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Misseroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Twins in Engineering &amp; Artificial Intelligence and Computational Methods in Applied Science (DTE - AICOMAS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">XX International Symposium on Dynamic Problems of Mechanics (DINAME 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Águas de Lindóia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069746v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional metastructure based on beam for attenuate elastic wave propagation and energy harvesting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Cross-Entropy Method for Differential Equation-Based Optimization Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Misseroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XX International Symposium on Dynamic Problems of Mechanics (DINAME 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Águas de Lindóia, Brazil</w:t>
+              <w:t xml:space="preserve">Workshop on Stochastic Modeling and Uncertainty Quantification (SM&amp;UQ 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069741v1</w:t>
+                <w:t xml:space="preserve">hal-05318553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional metabeam for vibration control and energy harvesting</w:t>
               </w:r>
@@ -6373,51 +6373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Pedro Norenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Misseroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Energy Harvesting Dynamics (EHDS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Lublin (POL), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6455,51 +6455,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of graded Waterbomb origami tubes: Ordered and disordered structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glaucio H Paulino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX International Symposium on Dynamic Problems of Mechanics (DINAME 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Águas de Lindóia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6770,51 +6770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Varoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Eighth International Conference on Smart Materials and Nanotechnology in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Sharjah - UAE, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6891,51 +6891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raibel de Jesus Arias Cantillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Manoel Balthazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives in Dynamical Systems I — Applications. DSTA 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Lodz (POL), Poland. pp.57-67, </w:t>
@@ -7189,51 +7189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raibel de Jesus Arias Cantillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Manoel Balthazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives in Dynamical Systems I — Applications. DSTA 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Lodz (POL), Poland. pp.69-80, </w:t>
@@ -7271,51 +7271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The starting date of COVID-19 in Portugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando da Conceição Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7347,817 +7347,817 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of COVID-19 Spread: From city scale to country scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probabilistic analysis of an asymmetric bistable energy harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Pedro Norenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Americo Cunha Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhail Kirillin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samuel da Silva Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Varoto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese-Russian Seminar on Biophotonics and Biomedical Optics-2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Moscou (on line), Russia</w:t>
+              <w:t xml:space="preserve">Third International Nonlinear Dynamics Conference (NODYCON 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653591v1</w:t>
+                <w:t xml:space="preserve">hal-04143646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration mitigation and energy harvesting with bistable resonators in metamaterial beams</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling of COVID-19 Spread: From city scale to country scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Kirillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Khilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeriya Perekatova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Sergeeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Kurakina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Congress on Mechanical Engineering (COBEM 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Florianópolis, Brazil</w:t>
+              <w:t xml:space="preserve">Chinese-Russian Seminar on Biophotonics and Biomedical Optics-2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Moscou (on line), Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373368v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty Quantification in Mechanistic Epidemic Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vibration mitigation and energy harvesting with bistable resonators in metamaterial beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Pedro Norenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thiago Ritto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Colloquium on Mathematical Modelling in Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">27th International Congress on Mechanical Engineering (COBEM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Florianópolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187095v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelo logístico para estimar o início e a evolução da pandemia COVID-19 em Portugal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncertainty Quantification in Mechanistic Epidemic Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A.W. Barton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Ritto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop em Aplicações de Matemática</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Leiria, Portugal</w:t>
+              <w:t xml:space="preserve">International Colloquium on Mathematical Modelling in Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654649v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic analysis of an asymmetric bistable energy harvester</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">João Pedro Norenberg</w:t>
+                <w:t xml:space="preserve">Data de início da epidemia de COVID-19 em Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando da Conceição Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paulo Varoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Nonlinear Dynamics Conference (NODYCON 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Pandemias na Era da Globalização, 10º Congresso e VI Congresso Nacional de Virologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04143646v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data de início da epidemia de COVID-19 em Portugal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando da Conceição Batista</w:t>
+                <w:t xml:space="preserve">Nonlinear analysis of compensated asymmetric energy harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Pedro Norenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Gonçalves Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Victor Ligier Lopes Peterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pandemias na Era da Globalização, 10º Congresso e VI Congresso Nacional de Virologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">XIX International Symposium on Dynamic Problems of Mechanics (DINAME 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Pirenópolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04110740v1</w:t>
+                <w:t xml:space="preserve">hal-04019879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear analysis of compensated asymmetric energy harvester</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">João Victor Ligier Lopes Peterson</w:t>
+                <w:t xml:space="preserve">Physics-informed neural networks for solving elasticity problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estevão Fuzaro de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX International Symposium on Dynamic Problems of Mechanics (DINAME 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Pirenópolis, Brazil</w:t>
+              <w:t xml:space="preserve">27th International Congress on Mechanical Engineering (COBEM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Florianópolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04019879v1</w:t>
+                <w:t xml:space="preserve">hal-04373364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-informed neural networks for solving elasticity problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel da Silva</w:t>
+                <w:t xml:space="preserve">Modelo logístico para estimar o início e a evolução da pandemia COVID-19 em Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando da Conceição Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Congress on Mechanical Engineering (COBEM 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Florianópolis, Brazil</w:t>
+              <w:t xml:space="preserve">Workshop em Aplicações de Matemática</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Leiria, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373364v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Pulsating Internal flow on Marine Riser with Nonlinear Geometry</w:t>
               </w:r>
@@ -8372,90 +8372,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple waves of COVID-19 in Rio de Janeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Roberto de Lima Gianfelice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Oyarzabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Mario Vicensi Grzybowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando C Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8605,51 +8605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Dynamics In Graded Waterbomb Origami Tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glaucio H Paulino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLIV Ibero-Latin-American Congress on Computational Methods in Engineering (CILAMCE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8687,51 +8687,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonlinear iterated map for a graded Waterbomb origami tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glaucio H Paulino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Mechanics Institute Conference 2023 (EMI 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8927,697 +8927,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Dynamics of Inclined Risers Induced by Pulsating Internal Fluid Flow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of a vibratory energy harvesting system via the cross-entropy method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad I Younis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Nonlinear Dynamics Conference (ENOC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Energy Harvesting DIALOG Workshop 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03754826v1</w:t>
+                <w:t xml:space="preserve">hal-03944174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and analysis of vibrations on an aerial cable car system with moving mass</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A cross-entropy approximate Bayesian computation framework for uncertainty quantification on mechanistic epidemic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A.W. Barton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Ritto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Nonlinear Dynamics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">USACM Thematic Conference on Uncertainty Quantification for Machine Learning Integrated Physics Modeling (MLIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Crystal City, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130836v2</w:t>
+                <w:t xml:space="preserve">hal-03754825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a vibratory energy harvesting system via the cross-entropy method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity analysis of sensor location for damage detection in a wind turbine blade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Silveira Pavlack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Pedro Norenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David García Cava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Harvesting DIALOG Workshop 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lublin, Poland</w:t>
+              <w:t xml:space="preserve">6th Brazilian Conference on Composite Materials (BCCM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Ouro Preto, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03944174v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross-entropy approximate Bayesian computation framework for uncertainty quantification on mechanistic epidemic models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An optimal fractional LQR-based control approach applied to a cart-pendulum system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Cesar de Castro Basilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Geraldo Telles Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thiago Ritto</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Roux Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USACM Thematic Conference on Uncertainty Quantification for Machine Learning Integrated Physics Modeling (MLIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Second International Nonlinear Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Rome, Italy. pp.185-195, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-81166-2_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03754825v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of sensor location for damage detection in a wind turbine blade</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">João Pedro Norenberg</w:t>
+                <w:t xml:space="preserve">Stochastic Dynamics of Inclined Risers Induced by Pulsating Internal Fluid Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feras Alfosail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David García Cava</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad I Younis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Brazilian Conference on Composite Materials (BCCM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Ouro Preto, Brazil</w:t>
+              <w:t xml:space="preserve">10th European Nonlinear Dynamics Conference (ENOC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03754827v1</w:t>
+                <w:t xml:space="preserve">hal-03754826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimal fractional LQR-based control approach applied to a cart-pendulum system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling and analysis of vibrations on an aerial cable car system with moving mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Augusto Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Cesar de Castro Basilio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José Geraldo Telles Ribeiro</w:t>
+                <w:t xml:space="preserve">Guilherme Rodrigues Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldo F de S Rebouças</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiago Roux Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Nonlinear Dynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2021, Rome, Italy. pp.185-195, </w:t>
+              <w:t xml:space="preserve">, Feb 2021, Rome, Italy. pp.237-246, </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-81166-2_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-81162-4_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130849v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130836v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Fractional-Order Sliding Mode Control Applied to an Energy Harvesting System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Basilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Roux Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Geraldo Telles Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9949,51 +9949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An embedded discrepancy operator to improve epidemic compartmental models prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca E Morrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10025,1495 +10025,1495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the behavior of a bistable energy harvester via global sensitivity analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">João Pedro C V Norenberg</w:t>
+                <w:t xml:space="preserve">On the classical and fractional control of a nonlinear inverted cart-pendulum system: a comparative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Geraldo Telles Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Cesar de Castro Basilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paulo Sergio Varoto</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Roux Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Energy Harvesting Technology (ICAEHT-2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vibration Engineering and Technology of Machinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Curitiba, Brazil. pp.397-417, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-60694-7_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174865v1</w:t>
+                <w:t xml:space="preserve">hal-02682328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion on the influence of the inductance in the nonlinear dynamics of DC motors in coupled systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The cross-entropy method for optimization of energy harvesting systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference Dynamical Systems - Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Lodz, Poland</w:t>
+              <w:t xml:space="preserve">Second International Nonlinear Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03475452v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelos matemáticos para monitorar e prever a propagação de uma epidemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parametric probabilistic model for predicting creep remaining useful life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vieira Maudonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Frederico Trotta Matt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Tosin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encontro Acadêmico de Modelagem Computacional 2021 (XIV EAMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Petrópolis, Brazil</w:t>
+              <w:t xml:space="preserve">26th International Congress of Mechanical Engineering (COBEM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Florianópolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321691v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric probabilistic models for predicting creep remaining useful life</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EPIDEMIC: a didactic tool for teaching mathematical epidemiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Pavlack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Maudonet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Malú Grave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eber Dantas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Basilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo de La Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Pan American Congress on Computational Mechanics (PANACM 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">XL Congresso Nacional de Matemática Aplicada e Computacional (CNMAC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Campo Grande (virtual), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03425927v1</w:t>
+                <w:t xml:space="preserve">hal-03338666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the classical and fractional control of a nonlinear inverted cart-pendulum system: a comparative analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julio Cesar de Castro Basilio</w:t>
+                <w:t xml:space="preserve">Exploring the behavior of a bistable energy harvester via global sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Pedro C V Norenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tiago Roux Oliveira</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Sergio Varoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vibration Engineering and Technology of Machinery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Advances in Energy Harvesting Technology (ICAEHT-2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Lublin, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682328v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cross-entropy method for optimization of energy harvesting systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discussion on the influence of the inductance in the nonlinear dynamics of DC motors in coupled systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Avanço</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raibel Cantillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manoel Balthazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Nonlinear Dynamics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Rome, Italy</w:t>
+              <w:t xml:space="preserve">16th International Conference Dynamical Systems - Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130822v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric probabilistic model for predicting creep remaining useful life</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelos matemáticos para monitorar e prever a propagação de uma epidemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tosin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress of Mechanical Engineering (COBEM 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Florianópolis, Brazil</w:t>
+              <w:t xml:space="preserve">Encontro Acadêmico de Modelagem Computacional 2021 (XIV EAMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Petrópolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03425960v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPIDEMIC: a didactic tool for teaching mathematical epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruna Pavlack</w:t>
+                <w:t xml:space="preserve">Analysis of a logistic model for the waves of covid-19 in Brazil under the presence of uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tosin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malú Grave</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flávio C. Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XL Congresso Nacional de Matemática Aplicada e Computacional (CNMAC 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Campo Grande (virtual), Brazil</w:t>
+              <w:t xml:space="preserve">3rd Pan American Congress on Computational Mechanics (PANACM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338666v1</w:t>
+                <w:t xml:space="preserve">hal-03425916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a logistic model for the waves of covid-19 in Brazil under the presence of uncertainties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Tosin</w:t>
+                <w:t xml:space="preserve">Parameter calibration and uncertainty quantification in an SEIR-type COVID-19 model using approximate Bayesian computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago G Ritto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Flávio C. Coelho</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A.W. Barton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Pan American Congress on Computational Mechanics (PANACM 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03425916v1</w:t>
+                <w:t xml:space="preserve">hal-03425932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter calibration and uncertainty quantification in an SEIR-type COVID-19 model using approximate Bayesian computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thiago G Ritto</w:t>
+                <w:t xml:space="preserve">Global sensitivity analysis of bistable energy harvesting systems via Sobol indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Pedro C V Norenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David A.W. Barton</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Sergio Varoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Pan American Congress on Computational Mechanics (PANACM 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">Stochastic Resonance 40 years (SR40)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03425932v1</w:t>
+                <w:t xml:space="preserve">hal-03347052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global sensitivity analysis of bistable energy harvesting systems via Sobol indices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution equations for an epidemic via sparse regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paulo Sergio Varoto</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Lucena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tosin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Matos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Resonance 40 years (SR40)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">EBDS 2021 - Terceiro Encontro Brasileiro de Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347052v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution equations for an epidemic via sparse regression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parametric probabilistic models for predicting creep remaining useful life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Maudonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Frederico Trotta Matt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Diego Matos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBDS 2021 - Terceiro Encontro Brasileiro de Data Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, São Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">3rd Pan American Congress on Computational Mechanics (PANACM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321689v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the bifurcation analysis of a bistable piezo-magneto-elastic energy harvester</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathematical models to predict the spread of an epidemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tosin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Energy Harvesting Technology (ICAEHT-2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Lublin, Poland</w:t>
+              <w:t xml:space="preserve">DINAME 2021 Webinar Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Brasília, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317139v1</w:t>
+                <w:t xml:space="preserve">hal-03321690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models of evolution based on data for spatio-temporal analysis of COVID-19 in Brazilian states</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Lucena</w:t>
+                <w:t xml:space="preserve">On the bifurcation analysis of a bistable piezo-magneto-elastic energy harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Pan American Congress on Computational Mechanics (PANACM 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">International Conference on Advances in Energy Harvesting Technology (ICAEHT-2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03425914v1</w:t>
+                <w:t xml:space="preserve">hal-02317139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical models to predict the spread of an epidemic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Models of evolution based on data for spatio-temporal analysis of COVID-19 in Brazilian states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Lucena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Tosin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DINAME 2021 Webinar Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Brasília, Brazil</w:t>
+              <w:t xml:space="preserve">3rd Pan American Congress on Computational Mechanics (PANACM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321690v1</w:t>
+                <w:t xml:space="preserve">hal-03425914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sobol global sensitivity analysis on a bistable energy harvester</w:t>
               </w:r>
@@ -11607,51 +11607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inference of nonlinear dynamical systems from data using sparse regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11918,51 +11918,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven discovery of mechanist evolution equations for an epidemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Lucena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandro Lovisolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12095,103 +12095,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of the inductance on the nonideal vibrations of a pendulum coupled to a DC motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Avanço</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raibel Cantillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Manoel Balthazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference Dynamical Systems - Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Lodz, Poland</w:t>
@@ -12341,64 +12341,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPIDEMIC: An educational code for teaching mathematical epidemiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna Silveira Pavlack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malú Grave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Cunha Guyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12479,64 +12479,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of stochastic excitation on sub-harmonic solutions in a bistable energy harvester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Litak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Wolszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Numerical Analysis and Applied Mathematics ICNAAM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Rhodes, Greece. pp.410003, </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12564,623 +12564,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seleção de modelos epidemiológicos via análise de sensibilidade global</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Tosin</w:t>
+                <w:t xml:space="preserve">Fractional controller LQR-based with parameters optimized by Cross-Entropy method in a cart-pendulum system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Cesar de Castro Basilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Geraldo Telles Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Flávio C Coelho</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Roux Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIII Congresso Brasileiro de Automática (CBA 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Congresso Virtual, Brazil</w:t>
+              <w:t xml:space="preserve">First Online Conference On Modern Fractional Calculus And Its Applications (OCMFCA-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Istambul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975811v1</w:t>
+                <w:t xml:space="preserve">hal-03073916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional controller LQR-based with parameters optimized by Cross-Entropy method in a cart-pendulum system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of an energy harvester via the cross-entropy method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiago Roux Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Online Conference On Modern Fractional Calculus And Its Applications (OCMFCA-2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Istambul, Turkey</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Engineering Vibration (ICoEV 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03073916v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of an energy harvester via the cross-entropy method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seleção de modelos epidemiológicos via análise de sensibilidade global</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tosin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flávio C Coelho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Engineering Vibration (ICoEV 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">XXIII Congresso Brasileiro de Automática (CBA 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Congresso Virtual, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03075362v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferência dos Estágios Iniciais da COVID-19 em Portugal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando C Batista</w:t>
+                <w:t xml:space="preserve">An application of the global sensitivity analysis on a bistable energy harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Pedro C V Norenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Sergio Varoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIII Congresso Brasileiro de Automática (CBA 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Congresso Virtual, Brazil</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Engineering Vibration (ICoEV 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975810v2</w:t>
+                <w:t xml:space="preserve">hal-03075350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a stochastic version of the restoring force surface method to identify a Duffing oscillator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel da Silva</w:t>
+                <w:t xml:space="preserve">Inferência dos Estágios Iniciais da COVID-19 em Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando C Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Nonlinear Dynamics Conference (NODYCON 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIII Congresso Brasileiro de Automática (CBA 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Congresso Virtual, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169196v1</w:t>
+                <w:t xml:space="preserve">hal-02975810v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An application of the global sensitivity analysis on a bistable energy harvester</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">João Pedro C V Norenberg</w:t>
+                <w:t xml:space="preserve">Application of a stochastic version of the restoring force surface method to identify a Duffing oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Gustavo Giacon Villani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paulo Sergio Varoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Engineering Vibration (ICoEV 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First International Nonlinear Dynamics Conference (NODYCON 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Rome, Italy. pp.299-307, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-34713-0_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03075350v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vantagens da expansão em polinômio de caos na propagação de incertezas em sistemas mecânicos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna Silveira Pavlack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis G G Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13244,77 +13244,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employing 0-1 test for chaos to characterize the chaotic dynamics of a generalized Gauss iterated map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Vinicius Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Do Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13365,51 +13365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical procedure based on cross-entropy method for stiffness identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eber Dantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13579,898 +13579,911 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inference of dynamical systems evolution laws from raw data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Matos</w:t>
+                <w:t xml:space="preserve">Exploring the nonlinear dynamics of bistable energy harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Peterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV Conferência Brasileira de Dinâmica, Controle e Aplicações (DINCON 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, São Carlos, Brazil</w:t>
+              <w:t xml:space="preserve">XVIII International Symposium on Dynamic Problems of Mechanics (Diname 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Armação dos Búzios, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388475v1</w:t>
+                <w:t xml:space="preserve">hal-01974240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian inference of model discrepancy in epidemiological systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Tosin</w:t>
+                <w:t xml:space="preserve">Inference of dynamical systems evolution laws from raw data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flávio Codeço Coelho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV Conferência Brasileira de Dinâmica, Controle e Aplicações (DINCON 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, São Carlos, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388481v1</w:t>
+                <w:t xml:space="preserve">hal-02388475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple stochastic Volterra models for damage detection</w:t>
+                <w:t xml:space="preserve">Bayesian inference of model discrepancy in epidemiological systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Gustavo Giacon Villani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel da Silva</w:t>
+                <w:t xml:space="preserve">Michel Tosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Douglas Todd</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flávio Codeço Coelho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV Conferência Brasileira de Dinâmica, Controle e Aplicações (DINCON 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, São Carlos, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388477v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data-driven approach for inference of the evolution equation of a Duffing oscillator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Matos</w:t>
+                <w:t xml:space="preserve">Data driven inference of model discrepancies in Zika virus dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flávio Codeço Coelho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Vibration Engineering and Technology of Machinery (VETOMAC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Curitiba, Brazil</w:t>
+              <w:t xml:space="preserve">Conference on Perspectives on Nonlinear Dynamics 2019 (PNLD 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388469v1</w:t>
+                <w:t xml:space="preserve">hal-02189068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a stochastic version of the restoring force surface method to identify a Duffing oscillator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel da Silva</w:t>
+                <w:t xml:space="preserve">Control of chaos via OGY method on a bistable energy harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Rocha de La Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Peterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo da Cruz Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Nonlinear Dynamics Conference (NODYCON 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">25th ABCM International Congress on Mechanical Engineering (COBEM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Uberlândia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095987v1</w:t>
+                <w:t xml:space="preserve">hal-02388460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the nonlinear dynamics of bistable energy harvester</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">João Peterson</w:t>
+                <w:t xml:space="preserve">Multiple stochastic Volterra models for damage detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Gustavo Giacon Villani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Douglas Todd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII International Symposium on Dynamic Problems of Mechanics (Diname 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Armação dos Búzios, Brazil</w:t>
+              <w:t xml:space="preserve">XIV Conferência Brasileira de Dinâmica, Controle e Aplicações (DINCON 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, São Carlos, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974240v1</w:t>
+                <w:t xml:space="preserve">hal-02388477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data driven inference of model discrepancies in Zika virus dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Tosin</w:t>
+                <w:t xml:space="preserve">A data-driven approach for inference of the evolution equation of a Duffing oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flávio Codeço Coelho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Perspectives on Nonlinear Dynamics 2019 (PNLD 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, São Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">15th International Conference on Vibration Engineering and Technology of Machinery (VETOMAC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Curitiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189068v1</w:t>
+                <w:t xml:space="preserve">hal-02388469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of chaos via OGY method on a bistable energy harvester</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marcelo da Cruz Pereira</w:t>
+                <w:t xml:space="preserve">Application of a stochastic version of the restoring force surface method to identify a Duffing oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Gustavo Giacon Villani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th ABCM International Congress on Mechanical Engineering (COBEM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Uberlândia, Brazil</w:t>
+              <w:t xml:space="preserve">First International Nonlinear Dynamics Conference (NODYCON 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388460v1</w:t>
+                <w:t xml:space="preserve">hal-02095987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the classical and fractional control of a nonlinear inverted cart-pendulum system: a comparative analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Geraldo Telles</w:t>
+                <w:t xml:space="preserve">Risk-based analysis of femoral stem considering uncertainty in its design parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godlove Wanki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Ekwaro-Osire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Paulo Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiago Roux Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Vibration Engineering and Technology of Machinery (VETOMAC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Curitiba, Brazil</w:t>
+              <w:t xml:space="preserve">Design of Medical Devices Conference (DMD2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Mineapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388465v1</w:t>
+                <w:t xml:space="preserve">hal-02277862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic design and uncertainty quantification of the structure of a monopile offshore wind turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Nispel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14512,269 +14525,256 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2019 International Mechanical Engineering Congress and Exposition (IMECE2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear characterization of a bistable energy harvester dynamical system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">João Victor L. L. Peterson</w:t>
+                <w:t xml:space="preserve">On the classical and fractional control of a nonlinear inverted cart-pendulum system: a comparative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Geraldo Telles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Roux Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth Conference on Structural Nonlinear Dynamics and Diagnosis (CSNDD 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Conference on Vibration Engineering and Technology of Machinery (VETOMAC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Curitiba, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016764v3</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk-based analysis of femoral stem considering uncertainty in its design parameters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">João Paulo Dias</w:t>
+                <w:t xml:space="preserve">Nonlinear characterization of a bistable energy harvester dynamical system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Victor L. L. Peterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design of Medical Devices Conference (DMD2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourth Conference on Structural Nonlinear Dynamics and Diagnosis (CSNDD 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Tanger, Morocco. pp.71-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-13-9463-8_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277862v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016764v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of vibrations on an aerial cable car system with moving mass</w:t>
               </w:r>
@@ -14868,64 +14868,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty quantification in a nonlinear transmission model for Zika virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eber Dantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15084,90 +15084,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural health monitoring in uncertain nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gustavo Giacon Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Douglas Todd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVII It's Not Just Modal Anymore Conference (IMAC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15192,51 +15192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An inverse problem via cross-entropy method for calibration of a drill string torsional dynamic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eber Dantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15424,580 +15424,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic nonlinear dynamic model for Zika virus outbreak in Brazil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A SEIR-SEI model calibration for the Zika virus epidemic in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eber Dantas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tosin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Tosin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics Days Latin America and the Caribbean, 2018 (DD-LAC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Punta del Este, Uruguay</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Uncertainty Quantification and Stochastic Modeling (Uncertainties 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Florianópolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925844v1</w:t>
+                <w:t xml:space="preserve">hal-01711056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the nonlinear stochastic dynamics of a bi-stable energy harvester</w:t>
+                <w:t xml:space="preserve">Exploring the nonlinear stochastic dynamics of an orchard sprayer tower moving through an irregular terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vinicius Lopes</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Luis Palacios Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manoel Balthazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics Days Latin America and the Caribbean, 2018 (DD-LAC 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd Conference on Structural Nonlinear Dynamics and Diagnosis (CSNDD 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Marrakech, Morocco. pp.203-213, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-63937-6_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925846v1</w:t>
+                <w:t xml:space="preserve">hal-01532863v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal power recovery in a bi-stable energy harvester</w:t>
+                <w:t xml:space="preserve">Uncertainty quantification in the Brazilian outbreak of Zika virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eber Dantas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tosin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Structural Nonlinear Dynamics and Diagnosis (CSNDD'2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Tangier, Morocco</w:t>
+              <w:t xml:space="preserve">The 13th World Conference on Computational Mechanics (WCCM XIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811698v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SEIR-SEI model calibration for the Zika virus epidemic in Brazil</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal power recovery in a bi-stable energy harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Uncertainty Quantification and Stochastic Modeling (Uncertainties 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Florianópolis, Brazil</w:t>
+              <w:t xml:space="preserve">4th International Conference on Structural Nonlinear Dynamics and Diagnosis (CSNDD'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Tangier, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711056v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the nonlinear stochastic dynamics of an orchard sprayer tower moving through an irregular terrain</w:t>
+                <w:t xml:space="preserve">A stochastic nonlinear dynamic model for Zika virus outbreak in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">José Manoel Balthazar</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eber Dantas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tosin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Conference on Structural Nonlinear Dynamics and Diagnosis (CSNDD 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dynamics Days Latin America and the Caribbean, 2018 (DD-LAC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Punta del Este, Uruguay</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-63937-6_11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01532863v2</w:t>
+                <w:t xml:space="preserve">hal-01925844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty quantification in the Brazilian outbreak of Zika virus</w:t>
+                <w:t xml:space="preserve">Exploration of the nonlinear stochastic dynamics of a bi-stable energy harvester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Tosin</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Peterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th World Conference on Computational Mechanics (WCCM XIII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, New York, United States</w:t>
+              <w:t xml:space="preserve">Dynamics Days Latin America and the Caribbean, 2018 (DD-LAC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Punta del Este, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01811699v1</w:t>
+                <w:t xml:space="preserve">hal-01925846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parametric probabilistic approach to quantify uncertainties in a non-linear cumulative fatigue damage model considering limited data</w:t>
               </w:r>
@@ -16035,51 +16035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fisseha M Alemayehu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shweta Dabetwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twelfth International Conference on Fatigue Damage of Structural Materials (ICFDSM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Hyannis, United States</w:t>
@@ -16206,965 +16206,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01811701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of bone mechanical properties considering uncertainties in its constituents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">João Paulo Dias</w:t>
+                <w:t xml:space="preserve">Dynamic modeling, flight control design and uncertainty quantification of a balloon hexacopter unmanned aerial vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Antonio Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephen Ekwaro-Osire</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Colón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Society for Design and Process Science Conference (SDPS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Birmingham, United States</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Engineering Vibration (ICoEV 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709397v1</w:t>
+                <w:t xml:space="preserve">hal-01626569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modeling and flight control of a balloon-quadcopter unmanned aerial vehicle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davi Antonio Santos</w:t>
+                <w:t xml:space="preserve">Analysis of bone mechanical properties considering uncertainties in its constituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godlove Wanki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Paulo Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Ekwaro-Osire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVIII Ibero-Latin American Congress on Computational Methods in Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017 Society for Design and Process Science Conference (SDPS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Birmingham, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633206v1</w:t>
+                <w:t xml:space="preserve">hal-01709397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Zika virus in Brazil: model calibration and uncertainty quantification</w:t>
+                <w:t xml:space="preserve">On the efficiency of a bi-stable energy harvesting device driven by a random excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">III Congresso Nacional de Matematica Aplicada à Industria (CNMAI 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Engineering Vibration (ICoEV 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626572v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of parameters influence over the dynamics of a piezo-magneto-elastic energy harvesting device</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of an energy harvesting device via cross-entropy method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVII Congresso Nacional de Matemática Aplicada e Computacional (CNMAC 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31º Colóquio Brasileiro de Matemática (CBM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Rio de Janeiro, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532861v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modeling, flight control design and uncertainty quantification of a balloon hexacopter unmanned aerial vehicle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davi Antonio Santos</w:t>
+                <w:t xml:space="preserve">Zika virus in Brazil: calibration of an epidemic model for 2016 outbreak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eber Dantas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Colón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Engineering Vibration (ICoEV 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXXVII Congresso Nacional de Matemática Aplicada e Computacional (CNMAC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, São José dos Campos, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5540/03.2018.006.01.0460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626569v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the efficiency of a bi-stable energy harvesting device driven by a random excitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncertainty quantification in Volterra series analysis of a nonlinear beam considering the noise effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Gustavo Giacon Villani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Engineering Vibration (ICoEV 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Sofia, Bulgaria</w:t>
+              <w:t xml:space="preserve">XVII International Symposium on Dynamic Problems of Mechanics (Diname 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, São Sebastião, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626570v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of an energy harvesting device via cross-entropy method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the nonlinear dynamics of a bi-stable piezoelectric energy harvesting device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Peterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31º Colóquio Brasileiro de Matemática (CBM 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th ABCM International Congress of Mechanical Engineering (COBEM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Curitiba, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26678/abcm.cobem2017.cob17-1570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626571v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zika virus in Brazil: calibration of an epidemic model for 2016 outbreak</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Tosin</w:t>
+                <w:t xml:space="preserve">Dynamic modeling and flight control of a balloon-quadcopter unmanned aerial vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Antonio Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVII Congresso Nacional de Matemática Aplicada e Computacional (CNMAC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, São José dos Campos, Brazil. </w:t>
+              <w:t xml:space="preserve">XXXVIII Ibero-Latin American Congress on Computational Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Florianópolis, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5540/03.2018.006.01.0460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20906/CPS/CILAMCE2017-0497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531847v1</w:t>
+                <w:t xml:space="preserve">hal-01633206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty quantification in Volterra series analysis of a nonlinear beam considering the noise effect</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel da Silva</w:t>
+                <w:t xml:space="preserve">Numerical study of parameters influence over the dynamics of a piezo-magneto-elastic energy harvesting device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Peterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII International Symposium on Dynamic Problems of Mechanics (Diname 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXXVII Congresso Nacional de Matemática Aplicada e Computacional (CNMAC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, São José dos Campos, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5540/03.2018.006.01.0407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487344v1</w:t>
+                <w:t xml:space="preserve">hal-01532861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the nonlinear dynamics of a bi-stable piezoelectric energy harvesting device</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of Zika virus in Brazil: model calibration and uncertainty quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th ABCM International Congress of Mechanical Engineering (COBEM 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">III Congresso Nacional de Matematica Aplicada à Industria (CNMAI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26678/abcm.cobem2017.cob17-1570⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01633207v1</w:t>
+                <w:t xml:space="preserve">hal-01626572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantificação de incertezas nos núcleos de Volterra de um oscilador de Duffing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gustavo Giacon Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17209,226 +17209,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a random loading emulating an irregular terrain in the nonlinear dynamics of a tower sprayer</w:t>
+                <w:t xml:space="preserve">Modeling of the nonlinear stochastic dynamics of an orchard sprayer tower moving in an irregular terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Luis Palacios Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Manoel Balthazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Uncertainty Quantification and Stochastic Modeling (Uncertainties 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th World Congress on Computational Mechanics (WCCM XII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471293v1</w:t>
+                <w:t xml:space="preserve">hal-01471310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the nonlinear stochastic dynamics of an orchard sprayer tower moving in an irregular terrain</w:t>
+                <w:t xml:space="preserve">Effects of a random loading emulating an irregular terrain in the nonlinear dynamics of a tower sprayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Luis Palacios Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Manoel Balthazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Congress on Computational Mechanics (WCCM XII)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Symposium on Uncertainty Quantification and Stochastic Modeling (Uncertainties 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, São Sebastião, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.3436.7761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471310v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the nonlinear stochastic dynamics of an orchard sprayer tower moving through an irregular terrain</w:t>
               </w:r>
@@ -17440,51 +17440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Luis Palacios Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Manoel Balthazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Structural Nonlinear Dynamics and Diagnosis (CSNDD'2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17604,64 +17604,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uso do método de superfície de resposta para estimar um modelo estocástico de uma viga não linear com rigidez cúbica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael de Oliveira Teloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gustavo Giacon Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17712,51 +17712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a nonlinear beam through a stochastic model based on a Duffing oscillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gustavo Giacon Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17810,400 +17810,400 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the nonlinear dynamics of an inverted double pendulum over a vehicle suspension subjected to random excitations</w:t>
+                <w:t xml:space="preserve">Robust optimization of horizontal drillstring rate of penetration through a nonlinear stochastic dynamic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">José Manoel Balthazar</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubens Sampaio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd ABCM International Congress of Mechanical Engineering (COBEM 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biennial International Conference on Engineering Vibration (ICoEV-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Ljubljana, Slovenia. pp.1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01473586v1</w:t>
+                <w:t xml:space="preserve">hal-01169135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust optimization of horizontal drillstring rate of penetration through a nonlinear stochastic dynamic model</w:t>
+                <w:t xml:space="preserve">Solution of a robust optimization problem to maximize the rate of penetration of horizontal drillstrings using a nonlinear stochastic dynamic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubens Sampaio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennial International Conference on Engineering Vibration (ICoEV-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Ljubljana, Slovenia. pp.1-11</w:t>
+              <w:t xml:space="preserve">13th US National Congress on Computational Mechanics (USNCCM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169135v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution of a robust optimization problem to maximize the rate of penetration of horizontal drillstrings using a nonlinear stochastic dynamic model</w:t>
+                <w:t xml:space="preserve">On the nonlinear dynamics of an inverted double pendulum over a vehicle suspension subjected to random excitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rubens Sampaio</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Luis Palacios Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manoel Balthazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th US National Congress on Computational Mechanics (USNCCM 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd ABCM International Congress of Mechanical Engineering (COBEM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Rio de Janeiro, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20906/CPS/COB-2015-1694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192565v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty analysis in Volterra series applied in a nonlinear system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gustavo Giacon Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd ABCM International Congress of Mechanical Engineering (COBEM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Rio de Janeiro, Brazil. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20906/CPS/COB-2015-1694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473583v1</w:t>
@@ -19792,77 +19792,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data driven inference of model discrepancies in Zika virus dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flávio Codeço Coelho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Perspectives on Nonlinear Dynamics 2019 (PNLD 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19881,709 +19881,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formas de energia mínima na representação de sistemas lineares como grafos</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Tosin</w:t>
+                <w:t xml:space="preserve">Cross-entropy Method In Structural Optimization with Dynamic Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Vinícius dos Santos Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Soeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ª Semana de Iniciação Científica UERJ (SEMIC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">São Paulo School of Advanced Sciences on Nonlinear Dynamics 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388515v1</w:t>
+                <w:t xml:space="preserve">hal-02267131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analysis in Zika Virus Dynamics and a Model Discrepancy Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Formas de energia mínima na representação de sistemas lineares como grafos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flávio Codeço Coelho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">São Paulo School of Advanced Sciences on Nonlinear Dynamics 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, São Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">28ª Semana de Iniciação Científica UERJ (SEMIC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02267132v1</w:t>
+                <w:t xml:space="preserve">hal-02388515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controle de caos em sistemas dinâmicos não lineares: aplicações a coletores de energia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marcelo da Cruz Pereira</w:t>
+                <w:t xml:space="preserve">Sensitivity Analysis in Zika Virus Dynamics and a Model Discrepancy Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flávio Codeço Coelho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ª Semana de Iniciação Científica UERJ (SEMIC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rio de Janeiro, Brazil. 102, pp.71 - 88, 2009</w:t>
+              <w:t xml:space="preserve">São Paulo School of Advanced Sciences on Nonlinear Dynamics 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388516v1</w:t>
+                <w:t xml:space="preserve">hal-02267132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressonância Estocástica em Sistemas Dinâmicos Não Lineares: aplicações a coletores de energia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vinicius Lopes</w:t>
+                <w:t xml:space="preserve">Controle de caos em sistemas dinâmicos não lineares: aplicações a coletores de energia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Rocha de La Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Peterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo da Cruz Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ª Semana de Iniciação Científica UERJ (SEMIC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Rio de Janeiro, Brazil. 102, 2009</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Rio de Janeiro, Brazil. 102, pp.71 - 88, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388514v1</w:t>
+                <w:t xml:space="preserve">hal-02388516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty quantification in a nonlinear transmission model for Zika virus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Tosin</w:t>
+                <w:t xml:space="preserve">Ressonância Estocástica em Sistemas Dinâmicos Não Lineares: aplicações a coletores de energia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Perspectives on Nonlinear Dynamics 2019 (PNLD 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, São Paulo, Brazil. 2018</w:t>
+              <w:t xml:space="preserve">28ª Semana de Iniciação Científica UERJ (SEMIC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rio de Janeiro, Brazil. 102, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190071v1</w:t>
+                <w:t xml:space="preserve">hal-02388514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation Analysis of a Bistable Nonlinear Energy Harvesting System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vinicius Lopes</w:t>
+                <w:t xml:space="preserve">Uncertainty quantification in a nonlinear transmission model for Zika virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eber Dantas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">São Paulo School of Advanced Sciences on Nonlinear Dynamics 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, São Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">Conference on Perspectives on Nonlinear Dynamics 2019 (PNLD 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, São Paulo, Brazil. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02267133v1</w:t>
+                <w:t xml:space="preserve">hal-02190071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-entropy Method In Structural Optimization with Dynamic Constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcos Vinícius dos Santos Issa</w:t>
+                <w:t xml:space="preserve">Bifurcation Analysis of a Bistable Nonlinear Energy Harvesting System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Soeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">São Paulo School of Advanced Sciences on Nonlinear Dynamics 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02267131v1</w:t>
+                <w:t xml:space="preserve">hal-02267133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problemas inversos para identificação de parâmetros em sistemas dinâmicos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eber Dantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20621,64 +20621,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vantagens da expansão em polinômio de caos na propagação de incertezas em sistemas mecânicos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna Silveira Pavlack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gustavo Giacon Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20811,64 +20811,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelagem Estocástica e Quantificação de Incertezas na Dinâmica Não Linear do Zika Vírus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eber Dantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20988,64 +20988,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelagem da Dinâmica Não Linear do Zika Vírus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eber Dantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21178,51 +21178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a nonlinear beam through a stochastic model based on a Duffing oscillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gustavo Giacon Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21368,64 +21368,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uma análise matemática sobre o surto de Zika vírus no Rio de Janeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eber Dantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21463,51 +21463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifição de Incertezas nos Núcleos de Volterra de um Oscilador de Duffing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gustavo Giacon Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21672,103 +21672,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tutorial on the simplification of electromechanical dynamic models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Avanço</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Tusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Balthazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José Manoel Balthazar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Vibrations Excited by Limited Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 116, Springer, Cham, pp.3-14, 2022, Mechanisms and Machine Science, 978-3-030-96602-7. </w:t>
@@ -21806,51 +21806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges for Structural Health Monitoring: Nonlinearities and Uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gustavo Giacon Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidney Bruce Shiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21931,51 +21931,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tutorial on Sobol’ Global Sensitivity Analysis Applied to Biological Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano M A Côrtes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22192,51 +22192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego H S Catalão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Burgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malú Grave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamella Constantino-Teles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22271,51 +22271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage detection based on a stochastic version of the Volterra series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gustavo Giacon Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22404,77 +22404,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relatório 22 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 1ª à 5ª Semana Epidemiológica do Calendário 2021 (27/12/2020 até 30/01/2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Basilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandro Lovisolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22507,96 +22507,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relatório 32 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro 45ª à 49ª Semana Epidemiológica do Calendário 2021 (31/10/2021 até 04/12/2021)</w:t>
+                <w:t xml:space="preserve">Relatório 23 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 6ª à 9ª Semana Epidemiológica do Calendário 2021 (31/01/2021 até 27/02/2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Basilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandro Lovisolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22605,486 +22605,486 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] COVID19: Observatório Fluminense. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518541v1</w:t>
+                <w:t xml:space="preserve">hal-03160122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relatório 23 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 6ª à 9ª Semana Epidemiológica do Calendário 2021 (31/01/2021 até 27/02/2021)</w:t>
+                <w:t xml:space="preserve">Relatório 29 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro 32ª à 35ª Semana Epidemiológica do Calendário 2021 (01/08/2021 até 28/08/2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle da Silva Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Basilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandro Lovisolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] COVID19: Observatório Fluminense. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160122v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relatório 29 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro 32ª à 35ª Semana Epidemiológica do Calendário 2021 (01/08/2021 até 28/08/2021)</w:t>
+                <w:t xml:space="preserve">Relatório 24 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro 10ª à 13ª Semana Epidemiológica do Calendário 2021 (28/02/2021 até 28/03/2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle da Silva Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Basilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandro Lovisolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] COVID19: Observatório Fluminense. 2021</w:t>
+              <w:t xml:space="preserve">[Technical Report] COVID-19: Observatório Fluminense. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338656v1</w:t>
+                <w:t xml:space="preserve">hal-03188341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relatório 24 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro 10ª à 13ª Semana Epidemiológica do Calendário 2021 (28/02/2021 até 28/03/2021)</w:t>
+                <w:t xml:space="preserve">Relatório 33 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro 50ª à 52ª Semana Epidemiológica do Calendário 2021 (05/12/2021 até 25/12/2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle da Silva Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Basilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandro Lovisolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] COVID-19: Observatório Fluminense. 2021</w:t>
+              <w:t xml:space="preserve">[Technical Report] COVID19: Observatório Fluminense. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188341v1</w:t>
+                <w:t xml:space="preserve">hal-03518543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relatório 33 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro 50ª à 52ª Semana Epidemiológica do Calendário 2021 (05/12/2021 até 25/12/2021)</w:t>
+                <w:t xml:space="preserve">Relatório 27 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro 23ª à 26ª Semana Epidemiológica do Calendário 2021 (30/05/2021 até 26/06/2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle da Silva Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Basilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandro Lovisolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23093,120 +23093,120 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] COVID19: Observatório Fluminense. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518543v1</w:t>
+                <w:t xml:space="preserve">hal-03287897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relatório 27 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro 23ª à 26ª Semana Epidemiológica do Calendário 2021 (30/05/2021 até 26/06/2021)</w:t>
+                <w:t xml:space="preserve">Relatório 32 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro 45ª à 49ª Semana Epidemiológica do Calendário 2021 (31/10/2021 até 04/12/2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle da Silva Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Basilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandro Lovisolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23215,120 +23215,120 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] COVID19: Observatório Fluminense. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287897v1</w:t>
+                <w:t xml:space="preserve">hal-03518541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relatório 30 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro 36ª à 40ª Semana Epidemiológica do Calendário 2021 (29/08/2021 até 02/10/2021)</w:t>
+                <w:t xml:space="preserve">Relatório 26 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro 19ª à 22ª Semana Epidemiológica do Calendário 2021 (02/05/2021 até 29/05/2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle da Silva Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Basilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandro Lovisolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23337,120 +23337,120 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] COVID19: Observatório Fluminense. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518537v1</w:t>
+                <w:t xml:space="preserve">hal-03254601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relatório 31 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro 41ª à 44ª Semana Epidemiológica do Calendário 2021 (03/10/2021 até 30/10/2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle da Silva Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Basilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandro Lovisolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23483,96 +23483,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relatório 26 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro 19ª à 22ª Semana Epidemiológica do Calendário 2021 (02/05/2021 até 29/05/2021)</w:t>
+                <w:t xml:space="preserve">Relatório 30 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro 36ª à 40ª Semana Epidemiológica do Calendário 2021 (29/08/2021 até 02/10/2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle da Silva Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Basilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandro Lovisolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23581,120 +23581,120 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] COVID19: Observatório Fluminense. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254601v1</w:t>
+                <w:t xml:space="preserve">hal-03518537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relatório 28 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro 27ª à 31ª Semana Epidemiológica do Calendário 2021 (27/06/2021 até 31/07/2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle da Silva Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Basilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandro Lovisolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23759,77 +23759,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego H S Catalão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Basilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] COVID-19: Observatório Fluminense. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -23849,1560 +23849,1560 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relatório 07 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 25ª Semana Epidemiológica do Calendário 2020 (14/6/2020 até 20/6/2020)</w:t>
+                <w:t xml:space="preserve">Relatório 16 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 34ª Semana Epidemiológica do Calendário 2020 (16/8/2020 até 22/8/2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Basilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandro Lovisolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] COVID-19: Observatório Fluminense. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02887122v1</w:t>
+                <w:t xml:space="preserve">hal-02925285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relatório 01 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 21ª Semana Epidemiológica do Calendário 2020 (17/5/2020 até 23/5/2020)</w:t>
+                <w:t xml:space="preserve">Relatório 04 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 24ª Semana Epidemiológica do Calendário 2020 (07/6/2020 até 13/6/2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Basilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandro Lovisolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malú Grave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] COVID-19: Observatório Fluminense. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886737v1</w:t>
+                <w:t xml:space="preserve">hal-02887082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relatório 05 - Por que é inadequado divulgar os indicadores de mortes por data de óbito? Uma explicação das diferentes metodologias para quantificar os óbitos durante a epidemia</w:t>
+                <w:t xml:space="preserve">Relatório 03 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 23ª Semana Epidemiológica do Calendário 2020 (31/5/2020 até 06/6/2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego H S Catalão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Basilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandro Lovisolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malú Grave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] COVID-19: Observatório Fluminense. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02887105v1</w:t>
+                <w:t xml:space="preserve">hal-02887041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relatório 16 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 34ª Semana Epidemiológica do Calendário 2020 (16/8/2020 até 22/8/2020)</w:t>
+                <w:t xml:space="preserve">Relatório 10 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 28ª Semana Epidemiológica do Calendário 2020 (05/7/2020 até 11/7/2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Basilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandro Lovisolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] COVID-19: Observatório Fluminense. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925285v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relatório 04 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 24ª Semana Epidemiológica do Calendário 2020 (07/6/2020 até 13/6/2020)</w:t>
+                <w:t xml:space="preserve">Relatório 14 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 32ª Semana Epidemiológica do Calendário 2020 (02/8/2020 até 09/8/2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Basilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandro Lovisolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] COVID-19: Observatório Fluminense. 2020</w:t>
+              <w:t xml:space="preserve">[Research Report] COVID-19: Observatório Fluminense. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02887082v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relatório 03 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 23ª Semana Epidemiológica do Calendário 2020 (31/5/2020 até 06/6/2020)</w:t>
+                <w:t xml:space="preserve">Relatório 07 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 25ª Semana Epidemiológica do Calendário 2020 (14/6/2020 até 20/6/2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Basilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandro Lovisolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malú Grave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] COVID-19: Observatório Fluminense. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887041v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relatório 10 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 28ª Semana Epidemiológica do Calendário 2020 (05/7/2020 até 11/7/2020)</w:t>
+                <w:t xml:space="preserve">Relatório 13 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 31ª Semana Epidemiológica do Calendário 2020 (26/7/2020 até 01/8/2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Basilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandro Lovisolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] COVID-19: Observatório Fluminense. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02898881v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relatório 14 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 32ª Semana Epidemiológica do Calendário 2020 (02/8/2020 até 09/8/2020)</w:t>
+                <w:t xml:space="preserve">Relatório 21 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 49ª a 52ª Semana Epidemiológica do Calendário 2020 (29/11/2020 até 26/12/2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Basilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandro Lovisolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] COVID-19: Observatório Fluminense. 2020</w:t>
+              <w:t xml:space="preserve">[Technical Report] COVID19: Observatório Fluminense. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02917763v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relatório 13 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 31ª Semana Epidemiológica do Calendário 2020 (26/7/2020 até 01/8/2020)</w:t>
+                <w:t xml:space="preserve">Relatório 05 - Por que é inadequado divulgar os indicadores de mortes por data de óbito? Uma explicação das diferentes metodologias para quantificar os óbitos durante a epidemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandro Lovisolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malú Grave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Cortês</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] COVID-19: Observatório Fluminense. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02912482v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relatório 21 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 49ª a 52ª Semana Epidemiológica do Calendário 2020 (29/11/2020 até 26/12/2020)</w:t>
+                <w:t xml:space="preserve">Relatório 01 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 21ª Semana Epidemiológica do Calendário 2020 (17/5/2020 até 23/5/2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Basilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Rocha de La Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandro Lovisolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malú Grave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] COVID19: Observatório Fluminense. 2020</w:t>
+              <w:t xml:space="preserve">[Technical Report] COVID-19: Observatório Fluminense. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090715v1</w:t>
+                <w:t xml:space="preserve">hal-02886737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relatório 08 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 26ª Semana Epidemiológica do Calendário 2020 (21/6/2020 até 27/6/2020)</w:t>
+                <w:t xml:space="preserve">Relatório 20 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 44ª a 48ª Semana Epidemiológica do Calendário 2020 (25/10/2020 até 28/11/2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Basilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandro Lovisolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] COVID-19: Observatório Fluminense. 2020</w:t>
+              <w:t xml:space="preserve">[Technical Report] COVID19: Observatório Fluminense. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02887132v1</w:t>
+                <w:t xml:space="preserve">hal-03090717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relatório 20 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 44ª a 48ª Semana Epidemiológica do Calendário 2020 (25/10/2020 até 28/11/2020)</w:t>
+                <w:t xml:space="preserve">Relatório 17 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 35ª Semana Epidemiológica do Calendário 2020 (23/8/2020 até 29/8/2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Basilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandro Lovisolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] COVID19: Observatório Fluminense. 2020</w:t>
+              <w:t xml:space="preserve">[Technical Report] COVID-19: Observatório Fluminense. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090717v1</w:t>
+                <w:t xml:space="preserve">hal-02926741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relatório 17 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 35ª Semana Epidemiológica do Calendário 2020 (23/8/2020 até 29/8/2020)</w:t>
+                <w:t xml:space="preserve">Relatório 08 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 26ª Semana Epidemiológica do Calendário 2020 (21/6/2020 até 27/6/2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego H S Catalão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Basilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandro Lovisolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25411,51 +25411,51 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] COVID-19: Observatório Fluminense. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02926741v1</w:t>
+                <w:t xml:space="preserve">hal-02887132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relatório 06 - A Mortalidade por COVID-19 nos Estados Brasileiros: Uma análise comparativa entre 2019 e 2020 até o mês de maio</w:t>
               </w:r>
@@ -25493,51 +25493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Burgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Cortês</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] COVID-19: Observatório Fluminense. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -25576,77 +25576,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relatório 15 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 33ª Semana Epidemiológica do Calendário 2020 (09/8/2020 até 15/8/2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Basilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandro Lovisolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25698,77 +25698,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relatório 18 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 36ª a 39ª Semana Epidemiológica do Calendário 2020 (30/8/2020 até 26/9/2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Basilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandro Lovisolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25820,77 +25820,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relatório 11 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 29ª Semana Epidemiológica do Calendário 2020 (12/7/2020 até 18/7/2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Basilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandro Lovisolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25942,77 +25942,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relatório 12 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 30ª Semana Epidemiológica do Calendário 2020 (19/7/2020 até 25/7/2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Basilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandro Lovisolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26139,77 +26139,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relatório 02 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 22ª Semana Epidemiológica do Calendário 2020 (24/5/2020 até 30/5/2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Basilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandro Lovisolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malú Grave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Burgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26261,77 +26261,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relatório 19 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 40ª a 33ª Semana Epidemiológica do Calendário 2020 (27/09/2020 até 24/10/2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle da Silva Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Basilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandro Lovisolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26370,64 +26370,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelagem e Simulação da Dinâmica do Zika Vírus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eber Dantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Cunha Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26726,51 +26726,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15F1A53C"/>
+    <w:nsid w:val="ED19317C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26957,51 +26957,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/americo-cunha-jr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8342-0363" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121612" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/cunha_a_2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-5261-2009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318533v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Americo Cunha Jr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Geraldo Telles Ribeiro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653603v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Reis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurita dos Santos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;rico Cunha Jr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s C.R.O. Konstantyner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elbert E.N. Macau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idm.2024.01.007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245274v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasar Yanik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Olivieri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel da Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245273v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Norenberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Sergio Varoto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08864-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013382v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Luo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Lopes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Peterson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2023.108542" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794921v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael da S. Raqueti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Oliveira Teloli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bussetta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221125038" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275551v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wolszczak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Litak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187117v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pereira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Avan&#231;o" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Marcelo Tusset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manoel Balthazar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2023.100533" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996024v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A.W. Barton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Ritto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08327-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130280v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Gon&#231;alves Lopes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Victor Ligier Lopes Peterson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elder Mendoza Orbegoso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Fernando Figueira da Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2023.100480" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680269v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Tusset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Balthazar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506934v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Figueira da Silva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2021.100206" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655699v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Giacon Villani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-022-03558-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595854v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tosin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eber Dantas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Morrison" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2022.100252" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680077v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Norenberg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Varoto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596781v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Roberto de Lima Gianfelice" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Oyarzabal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Mario Vicensi Grzybowski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando da Concei&#231;&#227;o Batista" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0079904" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225764v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Pavlack" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess&#233; Paix&#227;o" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garc&#237;a Cava" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14759217211007956" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595971v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Telles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandro Lovisolo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00503-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425965v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Victor Peterson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de La Roca" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2021.100161" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531845v4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-06109-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287896v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Nispel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ekwaro-Osire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Dias" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051162" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541535v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca E Morrison" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005204" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315958v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Douglas Todd" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2F1475921719876086" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983497v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godlove Wanki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4048749" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010224v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6062/jcis.2019.10.03.0166" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100505v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.03.045" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541169v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Antonio Santos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2019.03.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010225v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6062/jcis.2019.10.02.0163" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105068v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Lonkwic" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Molski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861850v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.07.028" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158207v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Dabetwar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471302v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6062/jcis.2018.09.01.0135" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456776v4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2018.06.024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730110v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201824101001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927228v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilton Cuellar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Pereira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fabio Mota De Menezes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-018-1464-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561543v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Palacios Felix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.07.023" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590666v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Col&#243;n" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kaczmarczyk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.083" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590669v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Villani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.480" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438635v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubens Sampaio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2014.07.012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194190v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-015-1206-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438643v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Nasser" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lio Lopes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Breitman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2014.01.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473589v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141605004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438646v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-013-0080-4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446444v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sandoval" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438656v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151367v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Cocking" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Sibille" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Adriaenssens" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fabbrocino" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97576-9_25" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318543v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo da Cruz Pereira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318536v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Misseroni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318547v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elbert Macau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318553v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318539v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucio H Paulino" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069743v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Basilio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318549v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069746v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Issa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069741v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318540v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072313v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069742v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Lampe Linhares Da Fonseca" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069729v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Victor L. L. Peterson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069719v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653606v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henrique Avan&#231;o" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Antonio Zanella" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raibel de Jesus Arias Cantillo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56492-5_5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653579v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Simon Ara&#250;jo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069731v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653605v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56492-5_6" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653595v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653591v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Kirillin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Khilov" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriya Perekatova" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Sergeeva" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kurakina" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373368v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187095v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654649v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143646v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel da Silva Aguiar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110740v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019879v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373364v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estev&#227;o Fuzaro de Almeida" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143645v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Alfosail" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadid Nutaifat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasim Saleem" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad I Younis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373361v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Vin&#237;cius dos Santos Issa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Soeiro" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373358v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando C Batista" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143648v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373370v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125877v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110738v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218863v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754826v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130836v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Fonseca" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Rodrigues Sampaio" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo F de S Rebou&#231;as" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81162-4_21" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944174v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754825v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754827v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Silveira Pavlack" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130849v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar de Castro Basilio" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Roux Oliveira" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81166-2_17" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803863v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635978v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro C V Norenberg" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944170v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela D Rodrigues" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Te&#243;filo Beck" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130833v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Matos Silva Lopes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81166-2_41" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425922v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174865v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475452v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Avan&#231;o" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Zanella" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raibel Cantillo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321691v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425927v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Maudonet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Frederico Trotta Matt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682328v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60694-7_26" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130822v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425960v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vieira Maudonet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338666v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mal&#250; Grave" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425916v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio C. Coelho" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425932v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago G Ritto" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347052v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321689v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lucena" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Matos" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317139v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425914v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321690v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338659v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109699v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472782v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425955v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Rocha de La Roca" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Luc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Costa de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425947v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338661v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475450v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425953v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S&#233;rgio Varoto" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011145v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cunha Guyt" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luthiana Soares" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640224v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0081318" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975811v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio C Coelho" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073916v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075362v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975810v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169196v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34713-0_30" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075350v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388454v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G G Villani" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388470v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Vinicius Issa" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Do Nascimento" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054683v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Alexandre Narciso Silva" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189065v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388475v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388481v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Code&#231;o Coelho" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388477v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388469v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095987v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974240v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189068v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388460v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388465v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Geraldo Telles" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388512v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016764v3" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-9463-8_3" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277862v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974723v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Sampaio Rodrigues de Paula" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189069v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388513v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#225;ssia Penha Pereira" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Ward" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095989v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388463v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cesar Cayres" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Ingo Weber" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885508v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5540/03.2018.006.02.0443" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925844v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925846v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811698v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711056v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532863v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63937-6_11" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811699v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811700v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fisseha M Alemayehu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811701v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26678/ABCM.CONEM2018.CON18-1176" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709397v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633206v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20906/CPS/CILAMCE2017-0497" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626572v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532861v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5540/03.2018.006.01.0407" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626569v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626570v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626571v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531847v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5540/03.2018.006.01.0460" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487344v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633207v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26678/abcm.cobem2017.cob17-1570" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471307v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471293v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3436.7761" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471310v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471312v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471301v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471297v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471296v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20906/cps/nsc2016-0017" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473586v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20906/CPS/COB-2015-1694" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169135v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192565v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473583v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066528v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cunha Jr" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sampaio" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066580v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023518v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473588v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023516v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940339v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487357v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487351v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3020.6240" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487347v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487367v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487364v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491499v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487371v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattan Roberto Caetano" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Reinaldo Novgorodcev Jr" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487368v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487372v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487369v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338668v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Luo Yuan Cai" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190072v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388515v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267132v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388516v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388514v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190071v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267133v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267131v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388517v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388459v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885487v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885420v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885488v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633212v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633214v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948887v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633217v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633211v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948888v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949215v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648813v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96603-4_1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811571v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Bruce Shiki" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Todd" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967410v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano M A C&#244;rtes" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51862-2_6" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516295v2" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55852-3_8" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913216v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego H S Catal&#227;o" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Burgos" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamella Constantino-Teles" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811702v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145450v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Pereira" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518541v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle da Silva Pereira" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160122v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338656v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188341v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518543v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287897v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518537v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518539v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254601v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321688v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893021v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887122v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886737v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887105v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Cort&#234;s" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925285v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887082v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887041v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898881v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917763v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912482v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090715v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887132v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090717v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926741v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887106v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917776v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951228v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904986v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907495v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504693v2" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886958v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011146v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885507v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01134041v2" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Americo Barbosa da Cunha Junior" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01541173v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Americo E Cunha Jr" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/americo-cunha-jr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8342-0363" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121612" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/cunha_a_2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-5261-2009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318533v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Americo Cunha Jr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Geraldo Telles Ribeiro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653603v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Reis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurita dos Santos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;rico Cunha Jr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s C.R.O. Konstantyner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elbert E.N. Macau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idm.2024.01.007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245274v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasar Yanik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Olivieri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel da Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245273v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Norenberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Sergio Varoto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08864-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013382v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Luo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Lopes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Peterson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2023.108542" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187117v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pereira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Avan&#231;o" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Marcelo Tusset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manoel Balthazar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2023.100533" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275551v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wolszczak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Litak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794921v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael da S. Raqueti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Oliveira Teloli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bussetta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221125038" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996024v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A.W. Barton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Ritto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08327-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130280v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Gon&#231;alves Lopes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Victor Ligier Lopes Peterson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elder Mendoza Orbegoso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Fernando Figueira da Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2023.100480" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506934v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Figueira da Silva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2021.100206" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680269v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Tusset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Balthazar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595854v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tosin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eber Dantas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Morrison" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2022.100252" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680077v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Norenberg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Varoto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596781v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Roberto de Lima Gianfelice" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Oyarzabal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Mario Vicensi Grzybowski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando da Concei&#231;&#227;o Batista" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0079904" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655699v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Giacon Villani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-022-03558-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225764v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Pavlack" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess&#233; Paix&#227;o" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garc&#237;a Cava" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14759217211007956" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595971v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Telles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandro Lovisolo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00503-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425965v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Victor Peterson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de La Roca" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2021.100161" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531845v4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-06109-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287896v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Nispel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ekwaro-Osire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Dias" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051162" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315958v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Douglas Todd" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2F1475921719876086" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541535v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca E Morrison" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005204" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983497v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godlove Wanki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4048749" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010224v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6062/jcis.2019.10.03.0166" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100505v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.03.045" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541169v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Antonio Santos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2019.03.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010225v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6062/jcis.2019.10.02.0163" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861850v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.07.028" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158207v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Dabetwar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105068v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Lonkwic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Molski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730110v3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201824101001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471302v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6062/jcis.2018.09.01.0135" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456776v4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2018.06.024" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927228v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilton Cuellar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Pereira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fabio Mota De Menezes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-018-1464-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561543v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Palacios Felix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.07.023" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590669v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Villani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.480" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590666v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Col&#243;n" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kaczmarczyk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.083" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438635v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubens Sampaio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2014.07.012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194190v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-015-1206-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438643v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Nasser" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lio Lopes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Breitman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2014.01.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473589v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141605004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438646v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-013-0080-4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446444v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sandoval" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438656v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151367v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Cocking" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Sibille" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Adriaenssens" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fabbrocino" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97576-9_25" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318543v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo da Cruz Pereira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318539v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucio H Paulino" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069743v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Basilio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318536v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Misseroni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318547v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elbert Macau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318549v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069746v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Issa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069741v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318553v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318540v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072313v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069742v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Lampe Linhares Da Fonseca" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069729v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Victor L. L. Peterson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069719v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653606v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henrique Avan&#231;o" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Antonio Zanella" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raibel de Jesus Arias Cantillo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56492-5_5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653579v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Simon Ara&#250;jo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069731v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653605v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56492-5_6" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653595v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143646v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel da Silva Aguiar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653591v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Kirillin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Khilov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriya Perekatova" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Sergeeva" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kurakina" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373368v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187095v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110740v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019879v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373364v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estev&#227;o Fuzaro de Almeida" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654649v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143645v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Alfosail" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadid Nutaifat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasim Saleem" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad I Younis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373361v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Vin&#237;cius dos Santos Issa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Soeiro" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373358v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando C Batista" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143648v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373370v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125877v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110738v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218863v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944174v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754825v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754827v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Silveira Pavlack" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130849v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar de Castro Basilio" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Roux Oliveira" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81166-2_17" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754826v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130836v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Fonseca" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Rodrigues Sampaio" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo F de S Rebou&#231;as" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81162-4_21" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803863v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635978v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro C V Norenberg" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944170v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela D Rodrigues" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Te&#243;filo Beck" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130833v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Matos Silva Lopes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81166-2_41" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425922v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682328v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60694-7_26" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130822v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425960v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vieira Maudonet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Frederico Trotta Matt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338666v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mal&#250; Grave" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174865v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475452v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Avan&#231;o" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Zanella" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raibel Cantillo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321691v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425916v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio C. Coelho" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425932v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago G Ritto" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347052v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321689v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lucena" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Matos" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425927v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Maudonet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321690v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317139v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425914v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338659v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109699v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472782v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425955v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Rocha de La Roca" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Luc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Costa de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425947v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338661v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475450v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425953v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S&#233;rgio Varoto" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011145v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cunha Guyt" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luthiana Soares" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640224v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0081318" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073916v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075362v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975811v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio C Coelho" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075350v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975810v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169196v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34713-0_30" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388454v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G G Villani" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388470v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Vinicius Issa" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Do Nascimento" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054683v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Alexandre Narciso Silva" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189065v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974240v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388475v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388481v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Code&#231;o Coelho" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189068v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388460v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388477v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388469v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095987v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277862v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388512v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388465v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Geraldo Telles" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016764v3" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-9463-8_3" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974723v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Sampaio Rodrigues de Paula" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189069v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388513v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#225;ssia Penha Pereira" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Ward" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095989v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388463v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cesar Cayres" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Ingo Weber" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885508v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5540/03.2018.006.02.0443" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711056v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532863v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63937-6_11" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811699v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811698v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925844v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925846v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811700v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fisseha M Alemayehu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811701v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26678/ABCM.CONEM2018.CON18-1176" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626569v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709397v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626570v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626571v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531847v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5540/03.2018.006.01.0460" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487344v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633207v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26678/abcm.cobem2017.cob17-1570" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633206v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20906/CPS/CILAMCE2017-0497" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532861v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5540/03.2018.006.01.0407" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626572v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471307v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471310v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471293v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3436.7761" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471312v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471301v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471297v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471296v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20906/cps/nsc2016-0017" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169135v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192565v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473586v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20906/CPS/COB-2015-1694" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473583v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066528v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cunha Jr" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sampaio" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066580v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023518v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473588v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023516v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940339v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487357v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487351v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3020.6240" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487347v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487367v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487364v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491499v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487371v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattan Roberto Caetano" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Reinaldo Novgorodcev Jr" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487368v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487372v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487369v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338668v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Luo Yuan Cai" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190072v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267131v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388515v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267132v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388516v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388514v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190071v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267133v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388517v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388459v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885487v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885420v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885488v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633212v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633214v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948887v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633217v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633211v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948888v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949215v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648813v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96603-4_1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811571v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Bruce Shiki" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Todd" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967410v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano M A C&#244;rtes" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51862-2_6" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516295v2" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55852-3_8" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913216v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego H S Catal&#227;o" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Burgos" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamella Constantino-Teles" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811702v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145450v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Pereira" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160122v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338656v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle da Silva Pereira" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188341v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518543v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287897v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518541v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254601v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518539v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518537v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321688v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893021v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925285v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887082v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887041v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898881v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917763v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887122v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912482v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090715v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887105v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Cort&#234;s" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886737v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090717v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926741v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887132v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887106v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917776v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951228v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904986v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907495v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504693v2" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886958v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011146v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885507v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01134041v2" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Americo Barbosa da Cunha Junior" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01541173v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Americo E Cunha Jr" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>