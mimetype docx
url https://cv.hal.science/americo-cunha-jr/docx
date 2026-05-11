--- v1 (2026-04-19)
+++ v2 (2026-05-11)
@@ -1,26671 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...26619 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Americo CUNHA JR </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">americo-cunha-jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8342-0363</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253121612</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cunha_a_2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://scholar.google.com/citations?user=4r36RpoAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-5261-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced creep modeling for polymers: A variable-order fractional calculus approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Geraldo Telles Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society of London A Mathematical and Physical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 481, pp.20240861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tresca vs. von Mises: Which failure criterion is more conservative in a probabilistic context?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasar Yanik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Olivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 91, pp.111008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling COVID-19 waves in Rio de Janeiro city: Qualitative insights from nonlinear dynamic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriane Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurita dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Américo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaís C.R.O. Konstantyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elbert E.N. Macau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious Disease Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (2), pp.314-328. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idm.2024.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezomagnetic vibration energy harvester with an amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pedro Norenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wolszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Litak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Mechanics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of stochastic Bouc-Wen model for simulating viscoelastic internal variables from a finite element approximation of steady-rolling tire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael da S. Raqueti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael de Oliveira Teloli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bussetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29, pp.4799-4813. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10775463221125038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ElectroM: ElectroMechanical dynamic code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Avanço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Marcelo Tusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manoel Balthazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, pp.100533. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpa.2023.100533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification in mechanistic epidemic models via cross-entropy approximate Bayesian computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A.W. Barton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Ritto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111, pp.9649-9679. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-023-08327-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamics of asymmetric bistable energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pedro Norenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Gonçalves Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Victor Ligier Lopes Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 257, pp.108542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaSR-SDE: Premixed turbulent combustion with stochastic mixing models simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elder Mendoza Orbegoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Fernando Figueira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.100480. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpa.2023.100480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamics of asymmetric bistable energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pedro Norenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 257, pp.108542. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2023.108542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic maps on bistable vibration energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pedro Norenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Sergio Varoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 111 (22), pp.20821-20840. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-023-08864-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimizationless stochastic Volterra series approach for nonlinear model identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gustavo Giacon Villani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40430-022-03558-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The starting dates of COVID-19 multiple waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Roberto de Lima Gianfelice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Oyarzabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Mario Vicensi Grzybowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando da Conceição Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32, pp.031101. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0079904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARBO: Arbovirus modeling and uncertainty quantification toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eber Dantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Morrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.100252. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpa.2022.100252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis of asymmetric energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Norenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Varoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109, pp.443-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Chaos-Kriging metamodel for quantification of the debonding area in large wind turbine blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Pavlack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessé Paixão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David García Cava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, pp.666-682. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14759217211007956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling chaos for energy harvesting via digital extended time-delay feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Telles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandro Lovisolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 231, pp.1485-1490. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00503-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRFlowLib — Chemically Reacting Flow Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando Figueira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.100206. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpa.2021.100206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506934v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the reduction of nonlinear electromechanical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Avanço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Tusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Balthazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meccanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57, pp.2679-2697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the performance of a bistable energy harvesting device via the cross-entropy method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103, pp.137-155. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-020-06109-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531845v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STONEHENGE — Suite for nonlinear analysis of energy harvesting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pedro Norenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Victor Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Gonçalves Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo de La Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.100161. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpa.2021.100161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Quantification for Fatigue Life of Offshore Wind Turbine Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Nispel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ekwaro-Osire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part B: Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.040901. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4051162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded model discrepancy: A case study of Zika modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca E Morrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.051103. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0005204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the detection of a nonlinear damage in an uncertain nonlinear beam using stochastic Volterra series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gustavo Giacon Villani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Douglas Todd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, pp.1137-1150. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2F1475921719876086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Quantification With Sparsely Characterized Parameters: An Example Applied to Femoral Stem Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godlove Wanki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ekwaro-Osire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Verification, Validation and Uncertainty Quantification (VVUQ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (3), pp.031005. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4048749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight control of a hexa-rotor airship: Uncertainty quantification for a range of temperature and pressure conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Antonio Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93, pp.268. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2019.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541169v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An uncertainty quantification framework for a Zika virus epidemic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eber Dantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Interdisciplinary Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (2), pp.91-96. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6062/jcis.2019.10.02.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010225v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust optimization and uncertainty quantification in the nonlinear mechanics of an elevator brake system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wolszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Lonkwic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Litak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Molski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meccanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.1057-1069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage detection in uncertain nonlinear systems based on stochastic Volterra series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gustavo Giacon Villani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125, pp.288-310. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric probabilistic approach for cumulative fatigue damage using double linear damage rule considering limited data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ekwaro-Osire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shweta Dabetwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Nispel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 127, pp.246-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nonlinear dynamics of a bistable energy harvesting system with colored noise disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Gonçalves Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Victor Ligier Lopes Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Interdisciplinary Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (3), pp.125-132. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6062/jcis.2019.10.03.0166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010224v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage detection in an uncertain nonlinear beam based on stochastic Volterra series: an experimental application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gustavo Giacon Villani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Douglas Todd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 128, pp.463-478. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.03.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical analysis about Zika virus outbreak in Rio de Janeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eber Dantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Interdisciplinary Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.135. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6062/jcis.2018.09.01.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of a SEIR-SEI epidemic model to describe the Zika virus outbreak in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eber Dantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 338, pp.249-259. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amc.2018.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456776v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic analysis and characterization of a nonlinear bi-stable piezo-magneto-elastic energy harvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, International Conference on Structural Nonlinear Dynamics and Diagnosis (CSNDD 2018), 241, pp.01001. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/201824101001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730110v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive polynomial chaos expansion for topology optimization using polygonal meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilton Cuellar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Fabio Mota De Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (12), pp.561. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40430-018-1464-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of parametric uncertainties induced by irregular soil loading in orchard tower sprayer nonlinear dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Luis Palacios Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manoel Balthazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 408, pp.252-269. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2017.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage detection in an uncertain nonlinear beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gustavo Villani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 199, pp.2090-2095. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2017.09.480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On dynamic analysis and control of an elevator system using polynomial chaos and Karhunen-Loève approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Colón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kaczmarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manoel Balthazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 199, pp.1629-1634. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2017.09.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the nonlinear stochastic dynamics of a continuous system with discrete attached elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubens Sampaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (2), pp.809-819. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2014.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational modeling of the nonlinear stochastic dynamics of horizontal drillstrings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubens Sampaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (5), pp.849-878. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-015-1206-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification through the Monte Carlo method in a cloud computing setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubens Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélio Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Breitman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 185 (5), pp.1355 - 1363. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpc.2014.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the nonlinear longitudinal dynamics of a stochastic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubens Sampaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, CSNDD 2014 - International Conference on Structural Nonlinear Dynamics and Diagnosis 16, pp.5004. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20141605004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a transient homogeneous reactor through in situ adaptive tabulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Fernando Figueira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (2), pp.377-391. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40430-013-0080-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of parameters in the torsional dynamics of a drilling process through Bayesian statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubens Sampaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mecánica Computacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.763 - 773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of an attached end mass in the dynamics of uncertainty nonlinear continuous random system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubens Sampaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mecánica Computacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XXXI, pp.2673-2683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (145)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airy-based form-finding of purely compressed masonry shells under vertical and horizontal loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Cocking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Adriaenssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Fabbrocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Conference on Computational Science and Its Applications (ICCSA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Istamboul, Turkey. pp.368-380, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-97576-9_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cross-Entropy Method for Differential Equation-Based Optimization Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Stochastic Modeling and Uncertainty Quantification (SM&amp;UQ 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural dynamics of ordered and disordered Waterbomb origami tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glaucio H Paulino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Nonlinear Dynamics Conference (NODYCON 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Hoboken (New Jersey), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing asymmetric automotive suspension: Balancing comfort and safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Geraldo Telles Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Basilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX International Symposium on Dynamic Problems of Mechanics (DINAME 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Águas de Lindóia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional nonlinear metabeam for energy harvesting and vibration mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pedro Norenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Misseroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Nonlinear Dynamics Conference (NODYCON 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Hoboken (New Jersey), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamics tools applied to the characterization of covid-19 multiple waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriane Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurita dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaís C.R.O. Konstantyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elbert Macau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nonlinear Science and Complexity (NSC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Rio Claro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing passive vehicle suspensions: A cross-entropy approach to comfort and safety trade-offs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Geraldo Telles Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Vibration Problems (ICOVP-2025) &amp; 11th International Conference on Wave Mechanics and Vibrations (WMVC-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging the Cross-entropy Method for Model Calibration and Data-driven Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Geraldo Telles Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Twins in Engineering &amp; Artificial Intelligence and Computational Methods in Applied Science (DTE - AICOMAS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional metastructure based on beam for attenuate elastic wave propagation and energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pedro Norenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Misseroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX International Symposium on Dynamic Problems of Mechanics (DINAME 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Águas de Lindóia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional metabeam for vibration control and energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pedro Norenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Misseroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Energy Harvesting Dynamics (EHDS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lublin (POL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of graded Waterbomb origami tubes: Ordered and disordered structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glaucio H Paulino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX International Symposium on Dynamic Problems of Mechanics (DINAME 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Águas de Lindóia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear features of a wall-hitting ship under harmonic wave excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Augusto Lampe Linhares Da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX International Symposium on Dynamic Problems of Mechanics (DINAME 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Águas de Lindóia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital chaos control for enhanced vibration energy harvesting performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Geraldo Telles Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo da Cruz Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandro Lovisolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Energy Harvesting Dynamics (EHDS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lublin (POL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear metabeam for vibration absorption and energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pedro Norenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLV Ibero-Latin-American Congress on Computational Methods in Engineering (CILAMCE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Maceio (Brazil), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on the Dynamics of a DC Motor Moving a Cart Horizontally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Henrique Avanço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Antonio Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raibel de Jesus Arias Cantillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manoel Balthazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Dynamical Systems I — Applications. DSTA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Lodz (POL), Poland. pp.69-80, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56492-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The starting date of COVID-19 in Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando da Conceição Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI Meeting of the Portuguese Association for Classification and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Leiria, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity and uncertainty analysis of asymmetric bistable energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pedro Norenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Varoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighth International Conference on Smart Materials and Nanotechnology in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sharjah - UAE, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STONEHENGE - A toolbox for nonlinear vibration energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pedro Norenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Victor L. L. Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Gonçalves Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLV Ibero-Latin-American Congress on Computational Methods in Engineering (CILAMCE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Maceio (Brazil), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient solutions for a pendulum coupled to a DC motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Henrique Avanço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Antonio Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raibel de Jesus Arias Cantillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manoel Balthazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Dynamical Systems I — Applications. DSTA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Lodz (POL), Poland. pp.57-67, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56492-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstrução de campos dinâmicos via decomposição em modos dinâmicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Simon Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII Encontro Regional de Matemática Aplicada e Computacional (VIII ERMAC Regional 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Ilha Solteira, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelo logístico para estimar o início e a evolução da pandemia COVID-19 em Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando da Conceição Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop em Aplicações de Matemática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Leiria, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic analysis of an asymmetric bistable energy harvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pedro Norenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel da Silva Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Varoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Nonlinear Dynamics Conference (NODYCON 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of COVID-19 Spread: From city scale to country scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Kirillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Khilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriya Perekatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Sergeeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Kurakina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese-Russian Seminar on Biophotonics and Biomedical Optics-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Moscou (on line), Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration mitigation and energy harvesting with bistable resonators in metamaterial beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pedro Norenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Congress on Mechanical Engineering (COBEM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Florianópolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Quantification in Mechanistic Epidemic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A.W. Barton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Ritto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Colloquium on Mathematical Modelling in Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear analysis of compensated asymmetric energy harvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pedro Norenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Gonçalves Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Victor Ligier Lopes Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX International Symposium on Dynamic Problems of Mechanics (DINAME 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Pirenópolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data de início da epidemia de COVID-19 em Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando da Conceição Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pandemias na Era da Globalização, 10º Congresso e VI Congresso Nacional de Virologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-informed neural networks for solving elasticity problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estevão Fuzaro de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Congress on Mechanical Engineering (COBEM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Florianópolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Pulsating Internal flow on Marine Riser with Nonlinear Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Alfosail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadid Nutaifat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad I Younis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Nonlinear Dynamics Conference (NODYCON 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing truss structures with natural frequency constraints using the cross-entropy method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Vinícius dos Santos Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Soeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Congress on Mechanical Engineering (COBEM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Florianópolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple waves of COVID-19 in Rio de Janeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Roberto de Lima Gianfelice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Oyarzabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Mario Vicensi Grzybowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando C Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Spreading Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Shangai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-driven uncertainty quantification framework for mechanistic epidemic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A.W. Barton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Ritto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Nonlinear Dynamics Conference (NODYCON 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics In Graded Waterbomb Origami Tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glaucio H Paulino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIV Ibero-Latin-American Congress on Computational Methods in Engineering (CILAMCE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nonlinear iterated map for a graded Waterbomb origami tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glaucio H Paulino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Mechanics Institute Conference 2023 (EMI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the bandgap region of a meta-beam with bistable resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pedro Norenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Conference on Structural Nonlinear Dynamics and Diagnosis (CSNDD 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Marrachech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantificação de incertezas em modelos epidêmicos mecanicistas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A.W. Barton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Ritto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLII Congresso Nacional de Matemática Aplicada e Computacional (CNMAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Brasileira de Matemática Aplicada e Computacional, Sep 2023, Bonito, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Dynamics of Inclined Risers Induced by Pulsating Internal Fluid Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Alfosail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad I Younis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Nonlinear Dynamics Conference (ENOC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and analysis of vibrations on an aerial cable car system with moving mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Augusto Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Rodrigues Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo F de S Rebouças</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Nonlinear Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Rome, Italy. pp.237-246, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-81162-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130836v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a vibratory energy harvesting system via the cross-entropy method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Harvesting DIALOG Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lublin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-entropy approximate Bayesian computation framework for uncertainty quantification on mechanistic epidemic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A.W. Barton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Ritto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USACM Thematic Conference on Uncertainty Quantification for Machine Learning Integrated Physics Modeling (MLIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Crystal City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of sensor location for damage detection in a wind turbine blade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Silveira Pavlack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pedro Norenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David García Cava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Brazilian Conference on Composite Materials (BCCM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Ouro Preto, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimal fractional LQR-based control approach applied to a cart-pendulum system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar de Castro Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Geraldo Telles Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Roux Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Nonlinear Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Rome, Italy. pp.185-195, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-81166-2_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Fractional-Order Sliding Mode Control Applied to an Energy Harvesting System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Roux Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Geraldo Telles Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 16th International Workshop on Variable Structure Systems (VSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a 2D reinforced concrete frame considering a seismic load via cross-entropy method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela D Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Teófilo Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIII Ibero-Latin-American Congress on Computational Methods in Engineering (CILAMCE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Foz do Iguaçu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise numérica num dispositivo coletor de energia assimétrico não linear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pedro C V Norenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso Nacional de Estudantes de Engenharia Mecânica (CREEM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Santa Maria, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the physical consistency of evolution laws obtained with sparse regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Matos Silva Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Nonlinear Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Rome, Italy. pp.463-473, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-81166-2_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric probabilistic models for predicting creep remaining useful life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Maudonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Frederico Trotta Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Pan American Congress on Computational Mechanics (PANACM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the classical and fractional control of a nonlinear inverted cart-pendulum system: a comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Geraldo Telles Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar de Castro Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Roux Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vibration Engineering and Technology of Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Curitiba, Brazil. pp.397-417, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-60694-7_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cross-entropy method for optimization of energy harvesting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Nonlinear Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric probabilistic model for predicting creep remaining useful life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vieira Maudonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Frederico Trotta Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress of Mechanical Engineering (COBEM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Florianópolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPIDEMIC: a didactic tool for teaching mathematical epidemiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Pavlack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malú Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eber Dantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo de La Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XL Congresso Nacional de Matemática Aplicada e Computacional (CNMAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Campo Grande (virtual), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the behavior of a bistable energy harvester via global sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pedro C V Norenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Sergio Varoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Energy Harvesting Technology (ICAEHT-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Lublin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion on the influence of the inductance in the nonlinear dynamics of DC motors in coupled systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Avanço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raibel Cantillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manoel Balthazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference Dynamical Systems - Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelos matemáticos para monitorar e prever a propagação de uma epidemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tosin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encontro Acadêmico de Modelagem Computacional 2021 (XIV EAMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Petrópolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter calibration and uncertainty quantification in an SEIR-type COVID-19 model using approximate Bayesian computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago G Ritto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A.W. Barton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Pan American Congress on Computational Mechanics (PANACM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a logistic model for the waves of covid-19 in Brazil under the presence of uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávio C. Coelho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Pan American Congress on Computational Mechanics (PANACM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis of bistable energy harvesting systems via Sobol indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pedro C V Norenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Sergio Varoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Resonance 40 years (SR40)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution equations for an epidemic via sparse regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Lucena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBDS 2021 - Terceiro Encontro Brasileiro de Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical models to predict the spread of an epidemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tosin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DINAME 2021 Webinar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Brasília, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the bifurcation analysis of a bistable piezo-magneto-elastic energy harvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Energy Harvesting Technology (ICAEHT-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Lublin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models of evolution based on data for spatio-temporal analysis of COVID-19 in Brazilian states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Lucena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Pan American Congress on Computational Mechanics (PANACM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference of nonlinear dynamical systems from data using sparse regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudo numérico sobre um dispositivo coletor de energia não linear assimétrico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pedro C V Norenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encontro Regional de Matemática Aplicada e Computacional - ERMAC RJ 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Congresso Virtual, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a biomechanically accurate kinematic model for the human arm and hand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Rocha de La Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Geraldo Telles Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Costa de Araújo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress of Mechanical Engineering (COBEM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Florianópolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobol global sensitivity analysis on a bistable energy harvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pedro C V Norenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Sergio Varoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Congress of Theoretical and Applied Mechanics (ICTAM 2020+1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven discovery of mechanist evolution equations for an epidemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Lucena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandro Lovisolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar The Mathematics of COVID-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudo numérico sobre a influência da assimetria num dispositivo coletor de energia não linear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pedro C V Norenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XL Congresso Nacional de Matemática Aplicada e Computacional (CNMAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Campo Grande, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of the inductance on the nonideal vibrations of a pendulum coupled to a DC motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Avanço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raibel Cantillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manoel Balthazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference Dynamical Systems - Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on the dynamic behavior of an asymmetric bistable energy harvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pedro Norenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Sérgio Varoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress of Mechanical Engineering (COBEM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Florianópolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An embedded discrepancy operator to improve epidemic compartmental models prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca E Morrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Pan American Congress on Computational Mechanics (PANACM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seleção de modelos epidemiológicos via análise de sensibilidade global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávio C Coelho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII Congresso Brasileiro de Automática (CBA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Congresso Virtual, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional controller LQR-based with parameters optimized by Cross-Entropy method in a cart-pendulum system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar de Castro Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Geraldo Telles Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Roux Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Online Conference On Modern Fractional Calculus And Its Applications (OCMFCA-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an energy harvester via the cross-entropy method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Engineering Vibration (ICoEV 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferência dos Estágios Iniciais da COVID-19 em Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando C Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII Congresso Brasileiro de Automática (CBA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Congresso Virtual, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975810v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a stochastic version of the restoring force surface method to identify a Duffing oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gustavo Giacon Villani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Nonlinear Dynamics Conference (NODYCON 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Rome, Italy. pp.299-307, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34713-0_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An application of the global sensitivity analysis on a bistable energy harvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pedro C V Norenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Sergio Varoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Engineering Vibration (ICoEV 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of stochastic excitation on sub-harmonic solutions in a bistable energy harvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Litak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wolszczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Numerical Analysis and Applied Mathematics ICNAAM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rhodes, Greece. pp.410003, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0081318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPIDEMIC: An educational code for teaching mathematical epidemiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Silveira Pavlack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malú Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Cunha Guyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luthiana Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Encontro Fluminense de Mulheres em Biomatemática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple stochastic Volterra models for damage detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gustavo Giacon Villani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Douglas Todd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Conferência Brasileira de Dinâmica, Controle e Aplicações (DINCON 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, São Carlos, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-driven approach for inference of the evolution equation of a Duffing oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Vibration Engineering and Technology of Machinery (VETOMAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Curitiba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a stochastic version of the restoring force surface method to identify a Duffing oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gustavo Giacon Villani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Nonlinear Dynamics Conference (NODYCON 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the nonlinear dynamics of bistable energy harvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International Symposium on Dynamic Problems of Mechanics (Diname 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Armação dos Búzios, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference of dynamical systems evolution laws from raw data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Conferência Brasileira de Dinâmica, Controle e Aplicações (DINCON 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, São Carlos, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian inference of model discrepancy in epidemiological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávio Codeço Coelho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Conferência Brasileira de Dinâmica, Controle e Aplicações (DINCON 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, São Carlos, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of chaos via OGY method on a bistable energy harvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Rocha de La Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo da Cruz Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ABCM International Congress on Mechanical Engineering (COBEM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Uberlândia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data driven inference of model discrepancies in Zika virus dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávio Codeço Coelho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Perspectives on Nonlinear Dynamics 2019 (PNLD 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the classical and fractional control of a nonlinear inverted cart-pendulum system: a comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Geraldo Telles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Roux Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Vibration Engineering and Technology of Machinery (VETOMAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Curitiba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic design and uncertainty quantification of the structure of a monopile offshore wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Nispel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ekwaro-Osire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2019 International Mechanical Engineering Congress and Exposition (IMECE2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear characterization of a bistable energy harvester dynamical system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Victor L. L. Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Conference on Structural Nonlinear Dynamics and Diagnosis (CSNDD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tanger, Morocco. pp.71-88, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-9463-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016764v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-based analysis of femoral stem considering uncertainty in its design parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godlove Wanki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ekwaro-Osire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design of Medical Devices Conference (DMD2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Mineapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification in a nonlinear transmission model for Zika virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eber Dantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Perspectives on Nonlinear Dynamics 2019 (PNLD 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of vibrations on an aerial cable car system with moving mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Augusto Lampe Linhares Da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sampaio Rodrigues de Paula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo da Cruz Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International Symposium on Dynamic Problems of Mechanics (Diname 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Armação dos Búzios, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification of wind turbine wakes under random wind conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tássia Penha Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ekwaro-Osire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas J Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2019 International Mechanical Engineering Congress and Exposition (IMECE2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural health monitoring in uncertain nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gustavo Giacon Villani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Douglas Todd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVII It's Not Just Modal Anymore Conference (IMAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inverse problem via cross-entropy method for calibration of a drill string torsional dynamic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eber Dantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Soeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cesar Cayres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Ingo Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ABCM International Congress on Mechanical Engineering (COBEM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Uberlândia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employing 0-1 test for chaos to characterize the chaotic dynamics of a generalized Gauss iterated map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Vinicius Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Do Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Conferência Brasileira de Dinâmica, Controle e Aplicações (DINCON 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, São Carlos, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vantagens da expansão em polinômio de caos na propagação de incertezas em sistemas mecânicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Silveira Pavlack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G G Villani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIX Congresso Nacional de Matemática Aplicada e Computacional (CNMAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Uberlândia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical procedure based on cross-entropy method for stiffness identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eber Dantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Alexandre Narciso Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Structural Engineering Dynamics (ICEDyn 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Viana do Castelo, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifurcation analysis and control of chaos on bistable piezoelectric energy harvesting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Rocha de La Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo da Cruz Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Perspectives on Nonlinear Dynamics (PNLD 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal power recovery in a bi-stable energy harvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Structural Nonlinear Dynamics and Diagnosis (CSNDD'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tangier, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic nonlinear dynamic model for Zika virus outbreak in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eber Dantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tosin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics Days Latin America and the Caribbean, 2018 (DD-LAC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punta del Este, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the nonlinear stochastic dynamics of a bi-stable energy harvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Lopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics Days Latin America and the Caribbean, 2018 (DD-LAC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punta del Este, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural optimization using the cross-entropy method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Vinícius dos Santos Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Soeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIII Congresso Nacional de Matemática Aplicada e Computacional (CNMAC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Campinas, Brazil. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5540/03.2018.006.02.0443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SEIR-SEI model calibration for the Zika virus epidemic in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eber Dantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Uncertainty Quantification and Stochastic Modeling (Uncertainties 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Florianópolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification in the Brazilian outbreak of Zika virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eber Dantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tosin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th World Conference on Computational Mechanics (WCCM XIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the nonlinear stochastic dynamics of an orchard sprayer tower moving through an irregular terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Luis Palacios Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manoel Balthazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference on Structural Nonlinear Dynamics and Diagnosis (CSNDD 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marrakech, Morocco. pp.203-213, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63937-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532863v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric probabilistic approach to quantify uncertainties in a non-linear cumulative fatigue damage model considering limited data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ekwaro-Osire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fisseha M Alemayehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shweta Dabetwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Fatigue Damage of Structural Materials (ICFDSM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyannis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification in the comparison of structural criterions of failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasar Yanik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Congresso Nacional de Engenharia Mecânica (CONEM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Salvador, Brazil. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26678/ABCM.CONEM2018.CON18-1176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling and flight control of a balloon-quadcopter unmanned aerial vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Antonio Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIII Ibero-Latin American Congress on Computational Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Florianópolis, France. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20906/CPS/CILAMCE2017-0497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of parameters influence over the dynamics of a piezo-magneto-elastic energy harvesting device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVII Congresso Nacional de Matemática Aplicada e Computacional (CNMAC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, São José dos Campos, Brazil. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5540/03.2018.006.01.0407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Zika virus in Brazil: model calibration and uncertainty quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Congresso Nacional de Matematica Aplicada à Industria (CNMAI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling, flight control design and uncertainty quantification of a balloon hexacopter unmanned aerial vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Antonio Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Colón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Engineering Vibration (ICoEV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of bone mechanical properties considering uncertainties in its constituents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godlove Wanki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ekwaro-Osire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Society for Design and Process Science Conference (SDPS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Birmingham, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the efficiency of a bi-stable energy harvesting device driven by a random excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Engineering Vibration (ICoEV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an energy harvesting device via cross-entropy method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31º Colóquio Brasileiro de Matemática (CBM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zika virus in Brazil: calibration of an epidemic model for 2016 outbreak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eber Dantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVII Congresso Nacional de Matemática Aplicada e Computacional (CNMAC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, São José dos Campos, Brazil. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5540/03.2018.006.01.0460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification in Volterra series analysis of a nonlinear beam considering the noise effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gustavo Giacon Villani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII International Symposium on Dynamic Problems of Mechanics (Diname 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, São Sebastião, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the nonlinear dynamics of a bi-stable piezoelectric energy harvesting device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th ABCM International Congress of Mechanical Engineering (COBEM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Curitiba, Brazil. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26678/abcm.cobem2017.cob17-1570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the nonlinear stochastic dynamics of an orchard sprayer tower moving in an irregular terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Luis Palacios Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manoel Balthazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Congress on Computational Mechanics (WCCM XII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a random loading emulating an irregular terrain in the nonlinear dynamics of a tower sprayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Luis Palacios Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manoel Balthazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Uncertainty Quantification and Stochastic Modeling (Uncertainties 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, São Sebastião, Brazil. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.3436.7761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the nonlinear stochastic dynamics of an orchard sprayer tower moving through an irregular terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Luis Palacios Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manoel Balthazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Structural Nonlinear Dynamics and Diagnosis (CSNDD'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximization of the electrical power generated by a piezo-magneto-elastic energy harvesting device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVI Congresso Nacional de Matemática Aplicada e Computacional (CNMAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gramado, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uso do método de superfície de resposta para estimar um modelo estocástico de uma viga não linear com rigidez cúbica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael de Oliveira Teloli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gustavo Giacon Villani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Congresso Nacional de Engenharia Mecânica (CONEM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Fortaleza, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a nonlinear beam through a stochastic model based on a Duffing oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gustavo Giacon Villani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Nonlinear Science and Complexity (NSC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, São José dos Campos, Brazil. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20906/cps/nsc2016-0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantificação de incertezas nos núcleos de Volterra de um oscilador de Duffing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gustavo Giacon Villani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso Nacional de Matemática Aplicada e Computacional (CNMAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gramado, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the nonlinear dynamics of an inverted double pendulum over a vehicle suspension subjected to random excitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Luis Palacios Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manoel Balthazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd ABCM International Congress of Mechanical Engineering (COBEM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Rio de Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20906/CPS/COB-2015-1694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust optimization of horizontal drillstring rate of penetration through a nonlinear stochastic dynamic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubens Sampaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennial International Conference on Engineering Vibration (ICoEV-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ljubljana, Slovenia. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution of a robust optimization problem to maximize the rate of penetration of horizontal drillstrings using a nonlinear stochastic dynamic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubens Sampaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th US National Congress on Computational Mechanics (USNCCM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, San Diego, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty analysis in Volterra series applied in a nonlinear system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gustavo Giacon Villani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd ABCM International Congress of Mechanical Engineering (COBEM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Rio de Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20906/CPS/COB-2015-1694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the nonlinear dynamics of horizontal drillings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sampaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Nonlinear Dynamics Conference, ENOC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Mechanics and Mechatronics at Vienna University of Technology, Jul 2014, Vienna, Austria. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a random cubic spring on the longitudinal dynamics of a bar excited by a Gaussian white noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubens Sampaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Uncertainty Quantification and Stochastic Modeling (Uncertainties 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the nonlinear dynamics of a horizontal drillstring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sampaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Structural Dynamics, EURODYN 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EASD, Jun 2014, Porto, Portugal. pp.2057-2061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modeling of horizontal drillstrings subjected to friction and shocks effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sampaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXV Congresso de Matematica Aplicada e Computacional, CNMAC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Natal, RN, Brazil. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the nonlinear dynamics of horizontal drillstrings subjected to friction and shocks effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sampaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Congress on Numerical Methods and their Applications, MeCom - ENIEF 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bariloche, Patagonia, Argentina. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deterministic approach to analyze the nonlinear dynamics of a horizontal drillstring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sampaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference Dynamical Systems - Theory and Applications (DSTA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Lodz, Poland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification using cloud computing for Monte Carlo parallelization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubens Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélio Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Breitman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Congress of Mechanical Engineering (COBEM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Ribeirão Petro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the nonlinear stochastic dynamics of an elastic bar with an attached end mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubens Sampaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd South-East European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Kos Island, Greece. pp.682 - 694, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.3020.6240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty propagation in the dynamics of a nonlinear random bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubens Sampaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV International Symposium on Dynamic Problems of Mechanics (Diname 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Buzios, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dynamics of a nonlinear continuous random system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubens Sampaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Symposium on Uncertainty Quantification and Stochastic Modeling (Uncertainties 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, São Sebastião, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Monte Carlo method to access the dynamical behavior of a continuous random system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubens Sampaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso de Matemática Aplicada e Computacional - Nordeste (CMAC-NE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Natal, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of an adaptive technique to reduce combustion thermochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Fernando Figueira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Brazilian Congress of Thermal Sciences and Engineering (ENCIT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Uberlândia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion regime identification on a bluff-body burner by using experimental PLIF-OH images and RANS numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nattan Roberto Caetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Reinaldo Novgorodcev Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Fernando Figueira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Mechanical Engineering (COBEM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Gramado, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an adaptive technique to reduce combustion thermochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Fernando Figueira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Escola de Combustão (IIEdC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, São José dos Campos, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudo de mecanismos de cinética química detalhados via tabulação adaptativa in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Fernando Figueira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Seminário de Iniciação Científica PUC-Rio (PIBIC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudo de mecanismos de cinética química detalhados via tabulação adaptativa in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Fernando Figueira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Congresso Nacional de Estudantes de Engenharia Mecânica (CREEM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Uberlândia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudo numérico sobre a influência da assimetria num dispositivo coletor de energia não linear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Luo Yuan Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pedro C V Norenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XL Congresso Nacional de Matemática Aplicada e Computacional (CNMAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Campo Grande, Brazil. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification in a nonlinear transmission model for Zika virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eber Dantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Perspectives on Nonlinear Dynamics 2019 (PNLD 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, São Paulo, Brazil. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifurcation Analysis of a Bistable Nonlinear Energy Harvesting System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">São Paulo School of Advanced Sciences on Nonlinear Dynamics 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-entropy Method In Structural Optimization with Dynamic Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Vinícius dos Santos Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Soeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">São Paulo School of Advanced Sciences on Nonlinear Dynamics 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formas de energia mínima na representação de sistemas lineares como grafos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ª Semana de Iniciação Científica UERJ (SEMIC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis in Zika Virus Dynamics and a Model Discrepancy Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávio Codeço Coelho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">São Paulo School of Advanced Sciences on Nonlinear Dynamics 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controle de caos em sistemas dinâmicos não lineares: aplicações a coletores de energia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Rocha de La Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo da Cruz Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ª Semana de Iniciação Científica UERJ (SEMIC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rio de Janeiro, Brazil. 102, pp.71 - 88, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressonância Estocástica em Sistemas Dinâmicos Não Lineares: aplicações a coletores de energia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ª Semana de Iniciação Científica UERJ (SEMIC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rio de Janeiro, Brazil. 102, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problemas inversos para identificação de parâmetros em sistemas dinâmicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eber Dantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ª Semana de Iniciação Científica UERJ (SEMIC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vantagens da expansão em polinômio de caos na propagação de incertezas em sistemas mecânicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Silveira Pavlack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gustavo Giacon Villani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIX Congresso Nacional de Matemática Aplicada e Computacional (CNMAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Uberlândia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data driven inference of model discrepancies in Zika virus dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávio Codeço Coelho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Perspectives on Nonlinear Dynamics 2019 (PNLD 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise da Dinâmica de um Coletor de Energia Piezoelétrico através de Bacias de Atração</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semana do IME 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rio de Janeiro, Brazil. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelagem Estocástica e Quantificação de Incertezas na Dinâmica Não Linear do Zika Vírus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eber Dantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semana do IME 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rio de Janeiro, Brazil. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise Não-linear por Diagramas de Bifurcação de um Coletor de Energia Piezoelétrico Bi-estável</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semana do IME 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rio de Janeiro, Brazil. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelagem da Dinâmica Não-linear de um Coletor de Energia Bi-estável</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semana do IME 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rio de Janeiro, Brazil. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelagem da Dinâmica Não Linear do Zika Vírus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eber Dantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semana do IME 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rio de Janeiro, Brazil. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a nonlinear beam through a stochastic model based on a Duffing oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gustavo Giacon Villani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Nonlinear Science and Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, São José dos Campos, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifição de Incertezas nos Núcleos de Volterra de um Oscilador de Duffing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gustavo Giacon Villani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVI Congresso Nacional de Matemática Aplicada e Computacional (CNMAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gramado, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximização da potência gerada por um coletor de energia piezo-magneto-elástico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semana do IME 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rio de Janeiro, Brazil. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma análise matemática sobre o surto de Zika vírus no Rio de Janeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eber Dantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semana do IME 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rio de Janeiro, Brazil. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an Adaptive Technique to Reduce Combustion Thermochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Fernando Figueira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Escola de Combustão (II EdC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, São José dos Campos, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tutorial on the simplification of electromechanical dynamic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Avanço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Tusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Balthazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Manoel Balthazar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Vibrations Excited by Limited Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 116, Springer, Cham, pp.3-14, 2022, Mechanisms and Machine Science, 978-3-030-96602-7. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-96603-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for Structural Health Monitoring: Nonlinearities and Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gustavo Giacon Villani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Bruce Shiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Todd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariosto Bretanha Jorge; Carla Tatiana Mota Anflor; Guilherme Ferreira Gomes; Sergio Henrique da Silva Carneiro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty Modeling: Fundamental Concepts and Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III, University of Brasilia (UnB), pp.258-278, 2022, Book series in Discrete Models, Inverse Methods, &amp; Uncertainty Modeling in Structural</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tutorial on Sobol’ Global Sensitivity Analysis Applied to Biological Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano M A Côrtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">da Silva F.A.B., Carels N., Trindade dos Santos M., Lopes F.J.P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks in Systems Biology: Applications for Disease Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, 2020, Mechanisms and Machine Science, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51862-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Quantification of Physical Systems Uncertainties in a Probabilistic Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephen Ekwaro-Osire; Aparecido Carlos Gonçalves; Fisseha M. Alemayehu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Prognostics and Health Management of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.127-156, 2017, 978-3-319-55851-6. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-55852-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516295v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 mortality according to civilian records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandro Lovisolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego H S Catalão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malú Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamella Constantino-Teles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage detection based on a stochastic version of the Volterra series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gustavo Giacon Villani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relatório 32 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro 45ª à 49ª Semana Epidemiológica do Calendário 2021 (31/10/2021 até 04/12/2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle da Silva Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandro Lovisolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] COVID19: Observatório Fluminense. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relatório 23 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 6ª à 9ª Semana Epidemiológica do Calendário 2021 (31/01/2021 até 27/02/2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandro Lovisolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] COVID19: Observatório Fluminense. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relatório 29 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro 32ª à 35ª Semana Epidemiológica do Calendário 2021 (01/08/2021 até 28/08/2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle da Silva Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandro Lovisolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] COVID19: Observatório Fluminense. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relatório 24 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro 10ª à 13ª Semana Epidemiológica do Calendário 2021 (28/02/2021 até 28/03/2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle da Silva Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandro Lovisolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] COVID-19: Observatório Fluminense. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relatório 33 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro 50ª à 52ª Semana Epidemiológica do Calendário 2021 (05/12/2021 até 25/12/2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle da Silva Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandro Lovisolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] COVID19: Observatório Fluminense. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relatório 27 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro 23ª à 26ª Semana Epidemiológica do Calendário 2021 (30/05/2021 até 26/06/2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle da Silva Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandro Lovisolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] COVID19: Observatório Fluminense. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relatório 30 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro 36ª à 40ª Semana Epidemiológica do Calendário 2021 (29/08/2021 até 02/10/2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle da Silva Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandro Lovisolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] COVID19: Observatório Fluminense. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relatório 31 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro 41ª à 44ª Semana Epidemiológica do Calendário 2021 (03/10/2021 até 30/10/2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle da Silva Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandro Lovisolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] COVID19: Observatório Fluminense. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relatório 26 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro 19ª à 22ª Semana Epidemiológica do Calendário 2021 (02/05/2021 até 29/05/2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle da Silva Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandro Lovisolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] COVID19: Observatório Fluminense. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relatório 28 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro 27ª à 31ª Semana Epidemiológica do Calendário 2021 (27/06/2021 até 31/07/2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle da Silva Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandro Lovisolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] COVID19: Observatório Fluminense. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relatório 22 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 1ª à 5ª Semana Epidemiológica do Calendário 2021 (27/12/2020 até 30/01/2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandro Lovisolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] COVID19: Observatório Fluminense. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relatório 05 - Por que é inadequado divulgar os indicadores de mortes por data de óbito? Uma explicação das diferentes metodologias para quantificar os óbitos durante a epidemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandro Lovisolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malú Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Cortês</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] COVID-19: Observatório Fluminense. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relatório 01 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 21ª Semana Epidemiológica do Calendário 2020 (17/5/2020 até 23/5/2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Rocha de La Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandro Lovisolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malú Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] COVID-19: Observatório Fluminense. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relatório 16 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 34ª Semana Epidemiológica do Calendário 2020 (16/8/2020 até 22/8/2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandro Lovisolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] COVID-19: Observatório Fluminense. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relatório 04 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 24ª Semana Epidemiológica do Calendário 2020 (07/6/2020 até 13/6/2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandro Lovisolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malú Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] COVID-19: Observatório Fluminense. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relatório 03 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 23ª Semana Epidemiológica do Calendário 2020 (31/5/2020 até 06/6/2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego H S Catalão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandro Lovisolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malú Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] COVID-19: Observatório Fluminense. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relatório 10 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 28ª Semana Epidemiológica do Calendário 2020 (05/7/2020 até 11/7/2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandro Lovisolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] COVID-19: Observatório Fluminense. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relatório 14 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 32ª Semana Epidemiológica do Calendário 2020 (02/8/2020 até 09/8/2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandro Lovisolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] COVID-19: Observatório Fluminense. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relatório 07 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 25ª Semana Epidemiológica do Calendário 2020 (14/6/2020 até 20/6/2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandro Lovisolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malú Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] COVID-19: Observatório Fluminense. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relatório 21 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 49ª a 52ª Semana Epidemiológica do Calendário 2020 (29/11/2020 até 26/12/2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandro Lovisolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] COVID19: Observatório Fluminense. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relatório 13 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 31ª Semana Epidemiológica do Calendário 2020 (26/7/2020 até 01/8/2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandro Lovisolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] COVID-19: Observatório Fluminense. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relatório 08 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 26ª Semana Epidemiológica do Calendário 2020 (21/6/2020 até 27/6/2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego H S Catalão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandro Lovisolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] COVID-19: Observatório Fluminense. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relatório 20 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 44ª a 48ª Semana Epidemiológica do Calendário 2020 (25/10/2020 até 28/11/2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandro Lovisolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] COVID19: Observatório Fluminense. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relatório 17 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 35ª Semana Epidemiológica do Calendário 2020 (23/8/2020 até 29/8/2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandro Lovisolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] COVID-19: Observatório Fluminense. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relatório 06 - A Mortalidade por COVID-19 nos Estados Brasileiros: Uma análise comparativa entre 2019 e 2020 até o mês de maio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandro Lovisolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego H S Catalão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Cortês</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] COVID-19: Observatório Fluminense. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relatório 15 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 33ª Semana Epidemiológica do Calendário 2020 (09/8/2020 até 15/8/2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandro Lovisolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] COVID-19: Observatório Fluminense. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relatório 18 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 36ª a 39ª Semana Epidemiológica do Calendário 2020 (30/8/2020 até 26/9/2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandro Lovisolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] COVID-19: Observatório Fluminense. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relatório 11 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 29ª Semana Epidemiológica do Calendário 2020 (12/7/2020 até 18/7/2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandro Lovisolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] COVID-19: Observatório Fluminense. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relatório 12 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 30ª Semana Epidemiológica do Calendário 2020 (19/7/2020 até 25/7/2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandro Lovisolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] COVID-19: Observatório Fluminense. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingredientes para elaborar um resumo expandido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pedro C V Norenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] Universidade do Estado do Rio de Janeiro; Universidade Estadual Paulista. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504693v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relatório 02 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 22ª Semana Epidemiológica do Calendário 2020 (24/5/2020 até 30/5/2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandro Lovisolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malú Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] COVID-19: Observatório Fluminense. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relatório 19 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 40ª a 33ª Semana Epidemiológica do Calendário 2020 (27/09/2020 até 24/10/2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle da Silva Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandro Lovisolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] COVID19: Observatório Fluminense. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relatório 09 - Progresso da COVID-19 no Brasil e no Estado do Rio de Janeiro: 27ª Semana Epidemiológica do Calendário 2020 (28/6/2020 até 04/7/2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego H S Catalão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] COVID-19: Observatório Fluminense. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelagem e Simulação da Dinâmica do Zika Vírus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eber Dantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Universidade do Estado do Rio de Janeiro. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Uncertainty Quantification in the Nonlinear Stochastic Dynamics of Horizontal Drillstrings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Barbosa da Cunha Junior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vibrations [physics.class-ph]. UPE, Université Paris-Est; Pontifícia Universidade Católica do Rio de Janeiro (PUC-Rio), 2015. English. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01134041v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Complexity in Combustion Thermochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo E Cunha Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reactive fluid environment. Pontifícia Universidade Católica do Rio de Janeiro, 2010. English. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01541173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId488"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -26726,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED19317C"/>
+    <w:nsid w:val="E8BB7652"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26957,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/americo-cunha-jr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8342-0363" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121612" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/cunha_a_2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-5261-2009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318533v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Americo Cunha Jr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Geraldo Telles Ribeiro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653603v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Reis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurita dos Santos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;rico Cunha Jr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s C.R.O. Konstantyner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elbert E.N. Macau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idm.2024.01.007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245274v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasar Yanik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Olivieri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel da Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245273v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Norenberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Sergio Varoto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08864-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013382v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Luo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Lopes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Peterson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2023.108542" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187117v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pereira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Avan&#231;o" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Marcelo Tusset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manoel Balthazar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2023.100533" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275551v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wolszczak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Litak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794921v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael da S. Raqueti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Oliveira Teloli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bussetta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221125038" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996024v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A.W. Barton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Ritto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08327-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130280v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Gon&#231;alves Lopes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Victor Ligier Lopes Peterson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elder Mendoza Orbegoso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Fernando Figueira da Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2023.100480" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506934v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Figueira da Silva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2021.100206" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680269v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Tusset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Balthazar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595854v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tosin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eber Dantas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Morrison" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2022.100252" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680077v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Norenberg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Varoto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596781v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Roberto de Lima Gianfelice" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Oyarzabal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Mario Vicensi Grzybowski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando da Concei&#231;&#227;o Batista" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0079904" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655699v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Giacon Villani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-022-03558-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225764v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Pavlack" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess&#233; Paix&#227;o" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garc&#237;a Cava" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14759217211007956" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595971v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Telles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandro Lovisolo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00503-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425965v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Victor Peterson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de La Roca" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2021.100161" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531845v4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-06109-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287896v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Nispel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ekwaro-Osire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Dias" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051162" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315958v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Douglas Todd" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2F1475921719876086" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541535v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca E Morrison" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005204" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983497v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godlove Wanki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4048749" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010224v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6062/jcis.2019.10.03.0166" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100505v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.03.045" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541169v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Antonio Santos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2019.03.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010225v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6062/jcis.2019.10.02.0163" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861850v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.07.028" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158207v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Dabetwar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105068v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Lonkwic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Molski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730110v3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201824101001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471302v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6062/jcis.2018.09.01.0135" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456776v4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2018.06.024" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927228v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilton Cuellar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Pereira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fabio Mota De Menezes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-018-1464-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561543v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Palacios Felix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.07.023" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590669v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Villani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.480" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590666v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Col&#243;n" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kaczmarczyk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.083" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438635v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubens Sampaio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2014.07.012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194190v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-015-1206-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438643v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Nasser" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lio Lopes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Breitman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2014.01.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473589v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141605004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438646v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-013-0080-4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446444v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sandoval" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438656v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151367v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Cocking" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Sibille" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Adriaenssens" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fabbrocino" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97576-9_25" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318543v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo da Cruz Pereira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318539v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucio H Paulino" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069743v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Basilio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318536v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Misseroni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318547v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elbert Macau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318549v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069746v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Issa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069741v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318553v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318540v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072313v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069742v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Lampe Linhares Da Fonseca" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069729v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Victor L. L. Peterson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069719v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653606v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henrique Avan&#231;o" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Antonio Zanella" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raibel de Jesus Arias Cantillo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56492-5_5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653579v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Simon Ara&#250;jo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069731v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653605v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56492-5_6" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653595v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143646v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel da Silva Aguiar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653591v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Kirillin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Khilov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriya Perekatova" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Sergeeva" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kurakina" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373368v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187095v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110740v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019879v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373364v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estev&#227;o Fuzaro de Almeida" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654649v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143645v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Alfosail" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadid Nutaifat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasim Saleem" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad I Younis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373361v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Vin&#237;cius dos Santos Issa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Soeiro" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373358v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando C Batista" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143648v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373370v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125877v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110738v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218863v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944174v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754825v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754827v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Silveira Pavlack" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130849v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar de Castro Basilio" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Roux Oliveira" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81166-2_17" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754826v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130836v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Fonseca" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Rodrigues Sampaio" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo F de S Rebou&#231;as" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81162-4_21" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803863v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635978v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro C V Norenberg" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944170v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela D Rodrigues" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Te&#243;filo Beck" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130833v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Matos Silva Lopes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81166-2_41" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425922v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682328v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60694-7_26" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130822v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425960v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vieira Maudonet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Frederico Trotta Matt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338666v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mal&#250; Grave" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174865v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475452v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Avan&#231;o" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Zanella" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raibel Cantillo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321691v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425916v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio C. Coelho" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425932v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago G Ritto" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347052v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321689v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lucena" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Matos" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425927v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Maudonet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321690v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317139v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425914v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338659v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109699v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472782v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425955v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Rocha de La Roca" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Luc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Costa de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425947v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338661v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475450v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425953v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S&#233;rgio Varoto" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011145v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cunha Guyt" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luthiana Soares" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640224v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0081318" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073916v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075362v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975811v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio C Coelho" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075350v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975810v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169196v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34713-0_30" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388454v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G G Villani" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388470v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Vinicius Issa" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Do Nascimento" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054683v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Alexandre Narciso Silva" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189065v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974240v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388475v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388481v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Code&#231;o Coelho" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189068v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388460v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388477v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388469v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095987v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277862v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388512v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388465v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Geraldo Telles" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016764v3" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-9463-8_3" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974723v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Sampaio Rodrigues de Paula" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189069v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388513v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#225;ssia Penha Pereira" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Ward" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095989v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388463v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cesar Cayres" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Ingo Weber" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885508v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5540/03.2018.006.02.0443" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711056v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532863v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63937-6_11" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811699v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811698v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925844v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925846v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811700v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fisseha M Alemayehu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811701v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26678/ABCM.CONEM2018.CON18-1176" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626569v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709397v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626570v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626571v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531847v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5540/03.2018.006.01.0460" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487344v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633207v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26678/abcm.cobem2017.cob17-1570" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633206v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20906/CPS/CILAMCE2017-0497" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532861v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5540/03.2018.006.01.0407" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626572v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471307v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471310v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471293v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3436.7761" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471312v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471301v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471297v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471296v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20906/cps/nsc2016-0017" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169135v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192565v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473586v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20906/CPS/COB-2015-1694" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473583v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066528v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cunha Jr" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sampaio" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066580v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023518v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473588v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023516v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940339v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487357v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487351v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3020.6240" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487347v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487367v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487364v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491499v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487371v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattan Roberto Caetano" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Reinaldo Novgorodcev Jr" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487368v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487372v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487369v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338668v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Luo Yuan Cai" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190072v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267131v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388515v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267132v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388516v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388514v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190071v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267133v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388517v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388459v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885487v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885420v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885488v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633212v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633214v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948887v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633217v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633211v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948888v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949215v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648813v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96603-4_1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811571v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Bruce Shiki" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Todd" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967410v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano M A C&#244;rtes" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51862-2_6" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516295v2" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55852-3_8" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913216v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego H S Catal&#227;o" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Burgos" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamella Constantino-Teles" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811702v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145450v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Pereira" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160122v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338656v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle da Silva Pereira" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188341v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518543v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287897v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518541v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254601v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518539v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518537v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321688v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893021v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925285v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887082v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887041v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898881v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917763v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887122v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912482v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090715v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887105v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Cort&#234;s" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886737v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090717v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926741v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887132v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887106v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917776v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951228v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904986v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907495v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504693v2" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886958v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011146v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885507v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01134041v2" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Americo Barbosa da Cunha Junior" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01541173v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Americo E Cunha Jr" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/americo-cunha-jr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8342-0363" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121612" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/cunha_a_2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=http://scholar.google.com/citations?user=4r36RpoAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-5261-2009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318533v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Americo Cunha Jr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Geraldo Telles Ribeiro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245274v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasar Yanik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Olivieri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel da Silva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653603v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Reis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurita dos Santos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;rico Cunha Jr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s C.R.O. Konstantyner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elbert E.N. Macau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idm.2024.01.007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275551v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Norenberg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wolszczak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Litak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794921v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael da S. Raqueti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Oliveira Teloli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bussetta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221125038" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187117v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pereira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Avan&#231;o" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Marcelo Tusset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manoel Balthazar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2023.100533" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996024v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A.W. Barton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Ritto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08327-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130280v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Luo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Gon&#231;alves Lopes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Victor Ligier Lopes Peterson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996019v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elder Mendoza Orbegoso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Fernando Figueira da Silva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2023.100480" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013382v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Lopes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Peterson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2023.108542" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245273v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Sergio Varoto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08864-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655699v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Giacon Villani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-022-03558-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596781v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Roberto de Lima Gianfelice" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Oyarzabal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Mario Vicensi Grzybowski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando da Concei&#231;&#227;o Batista" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0079904" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595854v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tosin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eber Dantas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Morrison" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2022.100252" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680077v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Norenberg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Varoto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225764v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Pavlack" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess&#233; Paix&#227;o" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garc&#237;a Cava" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14759217211007956" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595971v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Telles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandro Lovisolo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00503-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506934v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Figueira da Silva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2021.100206" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680269v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Tusset" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Balthazar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531845v4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-06109-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425965v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Victor Peterson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de La Roca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2021.100161" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287896v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Nispel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ekwaro-Osire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Dias" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051162" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541535v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca E Morrison" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005204" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315958v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Douglas Todd" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2F1475921719876086" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983497v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godlove Wanki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4048749" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541169v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Antonio Santos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2019.03.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010225v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6062/jcis.2019.10.02.0163" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105068v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Lonkwic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Molski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861850v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.07.028" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158207v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Dabetwar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010224v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6062/jcis.2019.10.03.0166" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100505v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.03.045" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471302v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6062/jcis.2018.09.01.0135" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456776v4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2018.06.024" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730110v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201824101001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927228v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilton Cuellar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Pereira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fabio Mota De Menezes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-018-1464-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561543v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Palacios Felix" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.07.023" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590669v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Villani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.480" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590666v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Col&#243;n" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kaczmarczyk" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.083" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438635v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubens Sampaio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2014.07.012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194190v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-015-1206-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438643v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Nasser" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lio Lopes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Breitman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2014.01.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473589v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141605004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438646v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-013-0080-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446444v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sandoval" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438656v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151367v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Cocking" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Sibille" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Adriaenssens" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fabbrocino" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97576-9_25" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318553v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318539v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucio H Paulino" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069743v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Basilio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318536v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Misseroni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318547v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elbert Macau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318549v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069746v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Issa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069741v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318540v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072313v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069742v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Lampe Linhares Da Fonseca" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318543v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo da Cruz Pereira" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069731v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653605v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henrique Avan&#231;o" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Antonio Zanella" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raibel de Jesus Arias Cantillo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56492-5_6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653595v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069719v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069729v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Victor L. L. Peterson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653606v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56492-5_5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653579v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Simon Ara&#250;jo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654649v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143646v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel da Silva Aguiar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653591v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Kirillin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Khilov" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriya Perekatova" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Sergeeva" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kurakina" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373368v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187095v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019879v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110740v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373364v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estev&#227;o Fuzaro de Almeida" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143645v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Alfosail" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadid Nutaifat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasim Saleem" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad I Younis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373361v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Vin&#237;cius dos Santos Issa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Soeiro" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373358v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando C Batista" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143648v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373370v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125877v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110738v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218863v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754826v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130836v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Fonseca" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Rodrigues Sampaio" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo F de S Rebou&#231;as" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81162-4_21" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944174v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754825v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754827v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Silveira Pavlack" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130849v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar de Castro Basilio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Roux Oliveira" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81166-2_17" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803863v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944170v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela D Rodrigues" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Te&#243;filo Beck" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635978v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro C V Norenberg" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130833v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Matos Silva Lopes" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81166-2_41" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425927v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Maudonet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Frederico Trotta Matt" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682328v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60694-7_26" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130822v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425960v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vieira Maudonet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338666v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mal&#250; Grave" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174865v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475452v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Avan&#231;o" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Zanella" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raibel Cantillo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321691v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425932v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago G Ritto" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425916v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio C. Coelho" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347052v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321689v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lucena" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Matos" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321690v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317139v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425914v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109699v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472782v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425955v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Rocha de La Roca" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Luc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Costa de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338659v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425947v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338661v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475450v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425953v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S&#233;rgio Varoto" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425922v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975811v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio C Coelho" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073916v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075362v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975810v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169196v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34713-0_30" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075350v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640224v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0081318" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011145v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cunha Guyt" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luthiana Soares" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388477v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388469v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095987v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974240v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388475v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388481v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Code&#231;o Coelho" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388460v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189068v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388465v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Geraldo Telles" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388512v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016764v3" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-9463-8_3" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277862v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189069v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974723v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Sampaio Rodrigues de Paula" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388513v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#225;ssia Penha Pereira" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Ward" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095989v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388463v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cesar Cayres" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Ingo Weber" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388470v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Vinicius Issa" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Do Nascimento" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388454v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G G Villani" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054683v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Alexandre Narciso Silva" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189065v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811698v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925844v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925846v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885508v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5540/03.2018.006.02.0443" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711056v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811699v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532863v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63937-6_11" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811700v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fisseha M Alemayehu" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811701v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26678/ABCM.CONEM2018.CON18-1176" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633206v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20906/CPS/CILAMCE2017-0497" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532861v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5540/03.2018.006.01.0407" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626572v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626569v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709397v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626570v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626571v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531847v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5540/03.2018.006.01.0460" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487344v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633207v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26678/abcm.cobem2017.cob17-1570" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471310v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471293v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3436.7761" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471312v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471301v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471297v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471296v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20906/cps/nsc2016-0017" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471307v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473586v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20906/CPS/COB-2015-1694" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169135v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192565v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473583v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023518v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cunha Jr" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sampaio" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473588v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023516v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066528v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066580v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940339v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487357v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487351v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3020.6240" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487347v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487364v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487367v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491499v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487371v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattan Roberto Caetano" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Reinaldo Novgorodcev Jr" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487368v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487372v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487369v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338668v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Luo Yuan Cai" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190071v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267133v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267131v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388515v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267132v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388516v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388514v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388517v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388459v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190072v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885487v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885420v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885488v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633214v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633212v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948887v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948888v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633217v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633211v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949215v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648813v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96603-4_1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811571v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Bruce Shiki" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Todd" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967410v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano M A C&#244;rtes" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51862-2_6" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516295v2" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55852-3_8" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913216v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego H S Catal&#227;o" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Burgos" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamella Constantino-Teles" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811702v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518541v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle da Silva Pereira" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160122v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Pereira" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338656v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188341v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518543v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287897v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518537v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518539v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254601v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321688v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145450v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887105v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Cort&#234;s" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886737v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925285v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887082v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887041v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898881v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917763v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887122v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090715v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912482v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887132v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090717v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926741v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887106v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917776v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951228v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904986v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907495v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504693v2" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886958v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011146v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893021v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885507v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01134041v2" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Americo Barbosa da Cunha Junior" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01541173v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Americo E Cunha Jr" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>