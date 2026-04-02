--- v0 (2026-03-04)
+++ v1 (2026-04-02)
@@ -583,963 +583,963 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défaire la domination automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Américo Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif Asphalte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tenir la ville. Luttes et résistances contre le capitalisme urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Les Étaques, pp.291-302, 2023, 9782490205172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Offensif ou défensif, quel droit pour les luttes urbaines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bourglan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Delfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Américo Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif Asphalte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tenir la ville. Luttes et résistances contre le capitalisme urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Les Étaques, pp.43-58, 2023, 9782490205172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire nos maisons n'est que le début&amp;quot; Uruguay des coopératives de logement dans la lutte des classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Américo Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tenir la ville. Luttes et résistances contre le capitalisme urbain.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, les Etaques, 2023, 978-2-490-20517-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Embrasser l’urbain. Prendre le pouvoir sur la production de l’espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Delfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Américo Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif Asphalte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tenir la ville. Luttes et résistances contre le capitalisme urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Les Étaques, pp.351-368, 2023, 9782490205172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Delfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariela Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Américo Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif Asphalte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tenir la ville. Luttes et résistances contre le capitalisme urbain,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Les Étaques, pp.9-14, 2023, 9782490205172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces de construction du collectif.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Américo Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques collectives, pratiques du collectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atelier de Création Libertaire, 2019, 978-2-35104-135-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04615669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupe de travail sciences sociales et émancipations, produire un espace habitable à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariela Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonsina Faya Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Américo Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emancipation et recherche en éducation. Conditions de la rencontre entre science et militance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-36512113-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04615646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tenir la ville. Luttes et résistances contre le capitalisme urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Asphalte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collectif Asphalte</w:t>
+                <w:t xml:space="preserve">Matthieu Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Adam</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Delfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonio Delfini</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariela Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Américo Mariani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Les Étaques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9782490205172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser le rôle des intellectuel·le·s dans les processus d'émancipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariela Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonsina Faya Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Américo Mariani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Édition l'ortie, 2018, 978-2-9565904-0-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620883v1</w:t>
-              </w:r>
-[...685 lines deleted...]
-                <w:t xml:space="preserve">halshs-04615646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1797,51 +1797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;rico Mariani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo P&#233;rez S&#225;nchez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tyy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615989v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.183.0099" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615656v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariela Epstein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agen.004.0102" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615625v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-wegz-fa12" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615966v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615942v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.6656" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296020v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Asphalte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesetaques.org/livres?id=17" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620883v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonsina Faya Robles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296346v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296102v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bourglan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delalande" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296371v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296041v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615669v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615646v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808451v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u91n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;rico Mariani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo P&#233;rez S&#225;nchez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tyy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615989v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.183.0099" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615656v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariela Epstein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agen.004.0102" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615625v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-wegz-fa12" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615966v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615942v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.6656" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296346v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296102v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bourglan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delalande" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615911v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296371v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296041v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615669v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615646v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonsina Faya Robles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296020v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Asphalte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesetaques.org/livres?id=17" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620883v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808451v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u91n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>