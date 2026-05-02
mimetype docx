--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -93,2034 +93,2026 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Characterization of λ-Carrageenan Oligosaccharide-Based Nanoparticles: Applications in MRI and In Vivo Biodistribution Studies</w:t>
+                <w:t xml:space="preserve">Composition effects on microstructure and mechanical performance of lightweight cementitious mortars incorporating recycled glass powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Porta-Zapata</w:t>
+                <w:t xml:space="preserve">Yara Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Carregal-Romero</w:t>
+                <w:t xml:space="preserve">Makram El Bachawati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Saliba</w:t>
+                <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ainhize Urkola-Arsuaga</w:t>
+                <w:t xml:space="preserve">Henri El Zakhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Beatriz Miranda Perez de Alejo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (3), pp.1948-1967. </w:t>
+              <w:t xml:space="preserve">Developments in the Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 26, pp.100922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.4c01747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dibe.2026.100922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961287v1</w:t>
+                <w:t xml:space="preserve">hal-05595800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Missing data estimation method for durability survey of reinforced concrete structures</w:t>
+                <w:t xml:space="preserve">Thermo-hygro-mechanical behavior of an innovative bio-based building material incorporating date palm shives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis F Rincon</w:t>
+                <w:t xml:space="preserve">S. Bourbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassel Habeeb</w:t>
+                <w:t xml:space="preserve">H. Kazeoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Eustaquio</w:t>
+                <w:t xml:space="preserve">A. Zenati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Health Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14759217241303656⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 123, pp.115967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2026.115967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04893290v2</w:t>
+                <w:t xml:space="preserve">hal-05576842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Characterization of λ-Carrageenan Oligosaccharide-Based Nanoparticles: Applications in MRI and In Vivo Biodistribution Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Porta-Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Carregal-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ainhize Urkola-Arsuaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Beatriz Miranda Perez de Alejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 26 (3), pp.1948-1967. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.biomac.4c01747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469005v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of recycled waste glass color on the properties of high-volume glass powder cement pastes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Missing data estimation method for durability survey of reinforced concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis F Rincon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassel Habeeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Eustaquio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Campos E Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.107910⟩</w:t>
+              <w:t xml:space="preserve">Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14759217241303656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335230v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893290v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation Models and Maintenance Strategies for Reinforced Concrete Structures in Coastal Environments under Climate Change: A Review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">José C Matos</w:t>
+                <w:t xml:space="preserve">Synthesis and Characterization of λ-Carrageenan Oligosaccharide-Based Nanoparticles: Applications in MRI and In Vivo Biodistribution Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Porta-Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Carregal-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ainhize Urkola-Arsuaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claudia Beatriz Miranda Perez de Alejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings14030562⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (3), pp.1948-1967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.4c01747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468303v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An inverse method for the estimation of the vapor and liquid diffusivity coefficient of conventional and phase change material based hemp concrete</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of recycled waste glass color on the properties of high-volume glass powder cement pastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+                <w:t xml:space="preserve">Anis Bahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ameur Hamami</w:t>
+                <w:t xml:space="preserve">Akli Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.135804⟩</w:t>
+              <w:t xml:space="preserve">Results in engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.107910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.107910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510499v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale analysis of the effects of hysteresis on the hydrothermal behaviour of bio-based materials: Application to hemp concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ferhat Benmahiddine</w:t>
+                <w:t xml:space="preserve">Degradation Models and Maintenance Strategies for Reinforced Concrete Structures in Coastal Environments under Climate Change: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis F Rincon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fares Bennai</w:t>
+                <w:t xml:space="preserve">Yina M. Moscoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achraf Charaka</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José C Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134107⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (3), pp.562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings14030562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04307179v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Assessment of the Impact of Green Roofs and Walls on Building Energy Performance: A Scientific Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An inverse method for the estimation of the vapor and liquid diffusivity coefficient of conventional and phase change material based hemp concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yara Nasr</w:t>
+                <w:t xml:space="preserve">Alexandre Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri El Zakhem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
+                <w:t xml:space="preserve">Marie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Makram El Bachawati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+                <w:t xml:space="preserve">Ameur Hamami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (20), pp.5160. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 422, pp.135804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en17205160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.135804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750764v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of eco-friendly and economic shape-stabilized composites for building walls and thermal comfort</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comprehensive Assessment of the Impact of Green Roofs and Walls on Building Energy Performance: A Scientific Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri El Zakhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makram El Bachawati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110026⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (20), pp.5160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en17205160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03970523v1</w:t>
+                <w:t xml:space="preserve">hal-04750764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time series analysis for database completion and forecast of sensors measurements: application to concrete structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale analysis of the effects of hysteresis on the hydrothermal behaviour of bio-based materials: Application to hemp concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferhat Benmahiddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Francisco Rincon Prada</w:t>
+                <w:t xml:space="preserve">Fares Bennai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassel Adel Habeeb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
+                <w:t xml:space="preserve">Achraf Charaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Eustáquio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
+                <w:t xml:space="preserve">Abdelkader Tahakourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 41 (3), pp.94-103. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 411, pp.134107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26168/ajce.41.3.11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04364037v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review on Numerical Modeling of the Hygrothermal Behavior of Building Envelopes Incorporating Phase Change Materials</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Thermal and Mechanical Behaviour of Wood-PLA Composites Processed by Additive Manufacturing for Building Insulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anis Bahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferhat Benmahiddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Belhabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings13123086⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (14), pp.3056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym15143056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337556v1</w:t>
+                <w:t xml:space="preserve">hal-04162859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and hygrothermal performance analysis of a novel eco-friendly insulating wall under various climatic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferhat Benmahiddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 245, pp.110841. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Thermal and Mechanical Behaviour of Wood-PLA Composites Processed by Additive Manufacturing for Building Insulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Volume Recycled Waste Glass Powder Cement-Based Materials: Role of Glass Powder Granularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ameur Hamami</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Akli Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Amar Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym15143056⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.1783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings13071783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162859v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical review of the use of fiber-reinforced concrete against spalling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Hamidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aït-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian La Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire Safety Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 141, pp.103988. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.firesaf.2023.103988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Volume Recycled Waste Glass Powder Cement-Based Materials: Role of Glass Powder Granularity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Review on Numerical Modeling of the Hygrothermal Behavior of Building Envelopes Incorporating Phase Change Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (7), pp.1783. </w:t>
+              <w:t xml:space="preserve">, 2023, 13 (12), pp.3086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/buildings13071783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/buildings13123086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161644v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the calculation of chloride diffusion coefficient from the multispecies transference numbers in the standard migration test</w:t>
               </w:r>
@@ -2132,64 +2124,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aït-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Hamami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 167, pp.107133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2223,103 +2215,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive Review of Innovative Materials for Sustainable Buildings' Energy Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri E Zakhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makram El Bachawati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Section: G-Energy and Buildings. Special issue: Smart Materials and Methods for Green Buildings and Sustainable Environment, 16 (21), pp.7440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2347,2730 +2339,2998 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a Starchy Photosensitive Material for Additive Manufacturing of Composites Using Digital Light Processing</w:t>
+                <w:t xml:space="preserve">Time series analysis for database completion and forecast of sensors measurements: application to concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Guessasma</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Luis Francisco Rincon Prada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassel Adel Habeeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Eustáquio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27175375⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (3), pp.94-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.41.3.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03762374v1</w:t>
+                <w:t xml:space="preserve">hal-04364037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal and Microstructural Investigation of PLA and PLA-Flax Printed Structures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Investigation of eco-friendly and economic shape-stabilized composites for building walls and thermal comfort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fib10030024⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 231, pp.110026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596643v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization of Raw Earth Properties for Modeling Their Hygrothermal Behavior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Sawadogo</w:t>
+                <w:t xml:space="preserve">Thermodynamic equilibria-based modelling of reactive chloride transport in blended cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Aït-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Poullain</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Walter Bosschaerts</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings12050648⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156, pp.106770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.106770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667222v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and Thermal Properties of 3D Printed Polycarbonate</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Investigation of a novel bio-based phase change material hemp concrete for passive energy storage in buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferhat Benmahiddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en15103686⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.118620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.118620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03674958v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic equilibria-based modelling of reactive chloride transport in blended cementitious materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Experimental Characterization of Raw Earth Properties for Modeling Their Hygrothermal Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poullain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Issaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.106770⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (5), pp.648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings12050648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615640v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a novel bio-based phase change material hemp concrete for passive energy storage in buildings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Mechanical and Thermal Properties of 3D Printed Polycarbonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Bahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Belhabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferhat Benmahiddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (10), pp.3686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en15103686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.118620⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03662246v1</w:t>
+                <w:t xml:space="preserve">hal-03674958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical properties of pore solution of hardened cement pastes with mineral additions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Hygrothermal and Microstructural Investigation of PLA and PLA-Flax Printed Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Elias Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferhat Benmahiddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rafat Siddique</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Belhabib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Cement Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jadcr.19.00037⟩</w:t>
+              <w:t xml:space="preserve">Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fib10030024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928217v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration-drying interactions in a high-volume ground granulated blast-furnace slag mortar</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of a Starchy Photosensitive Material for Additive Manufacturing of Composites Using Digital Light Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Belhabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferhat Benmahiddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.122427⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (17), pp.5375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27175375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133772v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Printing Parameters on Mechanical Behaviour of PLA-Flax Printed Structures by Fused Deposition Modelling</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hydration-drying interactions in a high-volume ground granulated blast-furnace slag mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akli Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 279, pp.122427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.122427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma14195883⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03402740v1</w:t>
+                <w:t xml:space="preserve">hal-03133772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a migration test from the perspective of characterizing stable radionuclides diffusion, through cementitious materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ameur Hamami</w:t>
+                <w:t xml:space="preserve">Chemical properties of pore solution of hardened cement pastes with mineral additions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Millet</w:t>
+                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafat Siddique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2021.1984995⟩</w:t>
+              <w:t xml:space="preserve">Advances in Cement Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jadcr.19.00037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402760v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review on the Integration of Phase Change Materials in Building Envelopes for Passive Latent Heat Storage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Godin</w:t>
+                <w:t xml:space="preserve">Development of a migration test from the perspective of characterizing stable radionuclides diffusion, through cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Aït-Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2021.1984995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app11199305⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03402737v1</w:t>
+                <w:t xml:space="preserve">hal-03402760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of leaching and chloride migration on the microstructure and pore solution of blended cement pastes during a migration test</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effect of Printing Parameters on Mechanical Behaviour of PLA-Flax Printed Structures by Fused Deposition Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Elias Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Belhabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferhat Benmahiddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117934⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (19), pp.5883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma14195883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469612v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global quantitative monitoring of the ion exchange balance in a chloride migration test on cementitious materials with mineral additions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelkarim Aït-Mokhtar</w:t>
+                <w:t xml:space="preserve">Review on the Integration of Phase Change Materials in Building Envelopes for Passive Latent Heat Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.106240⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (19), pp.9305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11199305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960574v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment of the spatial variability of porosity, permeability and sorption isotherms in an ordinary building concrete</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
+                <w:t xml:space="preserve">Global quantitative monitoring of the ion exchange balance in a chloride migration test on cementitious materials with mineral additions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Aït-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00231-017-2041-4⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 138, pp.106240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.106240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011273v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of calcination temperature of magnesium silicate on the properties of magnesium phosphate cement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Effects of leaching and chloride migration on the microstructure and pore solution of blended cement pastes during a migration test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adel M’nif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Australian Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41779-017-0044-8⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 240, pp.117934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011279v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of some electrochemical phenomena induced during chloride migration test on cementitious materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akli Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aït-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hamami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 21 (3), pp.303-318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19648189.2015.1112845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment of the variability of concrete air permeability: repeatability, reproducibility and spatial variability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Issaadi</w:t>
+                <w:t xml:space="preserve">Effect of calcination temperature of magnesium silicate on the properties of magnesium phosphate cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichraf Bouaoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.A. A Hamami</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Aït-Mokhtar</w:t>
+                <w:t xml:space="preserve">Halim Hammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel M’nif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.11.250⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Australian Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (2), pp.351-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41779-017-0044-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076072v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the pore solution and the microstructure of mineral additions blended cement pastes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Experimental assessment of the variability of concrete air permeability: repeatability, reproducibility and spatial variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Issaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. A Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aït-Mokhtar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J-F Meusnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, International Conference On Materials And Energy 2015, ICOME 15, 19-22 May 2015, Tetouan, Morocco, and the International Conference On Materials And Energy 2016, ICOME 16, 17-20 May 2016, La Rochelle, France, 139, pp.584-589. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.11.257⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 139, pp.537-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.11.250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076071v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the water saturation of aggregates on the shrinkage induced cracking risk of concrete at early age</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the pore solution and the microstructure of mineral additions blended cement pastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+                <w:t xml:space="preserve">R. Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. A Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aït-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Staquet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J-F Meusnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2014.02.006⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, International Conference On Materials And Energy 2015, ICOME 15, 19-22 May 2015, Tetouan, Morocco, and the International Conference On Materials And Energy 2016, ICOME 16, 17-20 May 2016, La Rochelle, France, 139, pp.584-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.11.257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02076360v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of mix proportions on microstructure and gas permeability of cement pastes and mortars</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Aït-Mokhtar</w:t>
+                <w:t xml:space="preserve">Experimental assessment of the spatial variability of porosity, permeability and sorption isotherms in an ordinary building concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Issaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2011.11.019⟩</w:t>
+              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (10), pp.3037-3048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00231-017-2041-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02076718v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the variability of moisture transfer properties of High Performance Concrete from a multistage drying experiment</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of the water saturation of aggregates on the shrinkage induced cracking risk of concrete at early age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Cortas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Staquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2012.667713⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2014.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732197v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Influence of mix proportions on microstructure and gas permeability of cement pastes and mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. A Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Turcry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aït-Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (2), pp.490-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2011.11.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of the variability of moisture transfer properties of High Performance Concrete from a multistage drying experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Turcry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aït- Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (3-4), pp.352-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2012.667713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cement fraction effect on EIS response of chloride migration tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Loche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Cement Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23 (5), pp.233-240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1680/adcr.2011.23.5.233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5080,1768 +5340,1768 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation Of Marine Biocalcifying Bacteria For The Consolidation of Built Heritage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disaggregation Analyses of the External/Internal Parameters for Chloride Diffusion in Concrete Structures: Artificial Intelligence by k-means Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Zacchei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Marine Biotechnology Conference IMBC 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Technologies and Their Applications (ITTA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Baku, Azerbaijan. pp.241-251, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-73420-5_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05484397v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage automatique pour la prédiction de la résistance à la compression de bétons à base de poudre de verre recyclé</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation Of Marine Biocalcifying Bacteria For The Consolidation of Built Heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Junique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lanneluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées de Fiabilité des Matériaux et des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Polytech Angers; Université d'Angers, May 2025, Angers (France), France</w:t>
+              <w:t xml:space="preserve">13th International Marine Biotechnology Conference IMBC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Marine Biotechnology Association, Jul 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05062872v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disaggregation Analyses of the External/Internal Parameters for Chloride Diffusion in Concrete Structures: Artificial Intelligence by k-means Algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Apprentissage automatique pour la prédiction de la résistance à la compression de bétons à base de poudre de verre recyclé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Bahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassel Habeeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akli Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ameur Hamami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Technologies and Their Applications (ITTA 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14èmes Journées de Fiabilité des Matériaux et des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Polytech Angers; Université d'Angers, May 2025, Angers (France), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750844v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la résistance à la compression de mortiers contenant de la poudre de verre en utilisant l'apprentissage automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Bahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassel Habeeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akli Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées de Fiabilité des Matériaux et Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Rouen Normandie; Université du Havre Normandie, Jun 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study on heat evolution of geopolymer made from hospital glass waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carina Frangieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICED2024, 5th International Conference on Environmental Design and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Athens, Greece. pp.07003, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/202458507003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'ajout de géopolymères sur les indicateurs de durabilité des matériaux cimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Nehme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Influence de l'ajout de géopolymères sur les indicateurs de durabilité des matériaux cimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, en ligne, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26168/ajce.39.1.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of blast furnace slag and silica fumes on the composition of the pore solution of cementitious materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38èmes rencontres de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Marrakech, Morocco. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26168/ajce.38.1.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un usage du Xylitol surfondu pour le stockage d’énergie thermique saisonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Palomo del Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Congrès Annuel de la Société Française de Thermique 2020. Belfort - Thermique et Mix Énergétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Belfort, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25855/SFT2020-046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution spatiale de la teneur en eau et du degré de saturation d’un voile en béton ordinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Issaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aït-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Hamami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AUGC, May 2017, Nantes, France. pp.230-233, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26168/ajce.35.1.56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la composition chimique de la solution interstitielle des matériaux cimentaires sur le transfert des ions chlorure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Aït-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F Meusnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34 èmes RUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AUGC, May 2016, Liège (Belgique), Belgium. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26168/ajce.34.1.71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Initial Water Saturation of Aggregates on Concrete Shrinkage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Cortas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Staquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ninth International Conference on Creep, Shrinkage, and Durability Mechanics (CONCREEP-9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Cambridge, United States. pp.261-268, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/9780784413111.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du modèle de microstructure d'un matériau cimentaire sur la prédiction de sa perméabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of paste content on gas permeability and microstructure of SCC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tahlaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCC07, Fifth International RILEM Symposium on Self-Compacting Concrete, Ghent, Belgium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France. pp.767-772</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of accelerated chloride diffusion tests between cementitious and non cementitious materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Loche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aït-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONSEC'07 Tours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'Influence de la proportion de pâte sur la Perméabilité au gaz des BAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tahlaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6851,263 +7111,263 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Variability of Porous Media Properties on Drying Kinetics: Application to Cement-based Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Issaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Hamami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Multi-Physics and Multi-Scale Couplings in Geo-Environmental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.243-289, 2017, 978-008102596-3;978-178548278-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-1-78548-278-6.50008-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02113123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous Construction Materials: Characterizations and Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structures Design and Degradation Mechanisms in Coastal Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.1-39, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119006046.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7117,114 +7377,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une prédiction de la perméabilité au gaz à partir de la composition des matériaux cimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université de La Rochelle, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00422681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId205"/>
+      <w:footerReference w:type="default" r:id="rId212"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7371,51 +7631,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961287v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Porta-Zapata" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Carregal-Romero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Saliba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhize Urkola-Arsuaga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Beatriz Miranda Perez de Alejo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c01747" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893290v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F Rincon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Habeeb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Eustaquio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur El Amine Hamami" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Campos E Matos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14759217241303656" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469005v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335230v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bahar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akli Younsi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.107910" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468303v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yina M. Moscoso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C Matos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14030562" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sawadogo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Godin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duquesne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Hamami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.135804" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307179v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Benmahiddine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Bennai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Charaka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Tahakourt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134107" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Nasr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri El Zakhem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram El Bachawati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17205160" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970523v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lacroix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364037v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Francisco Rincon Prada" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Adel Habeeb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Eust&#225;quio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.3.11" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337556v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13123086" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224080v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110841" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162859v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Belhabib" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15143056" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224078v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Hamidi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#239;t-Mokhtar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2023.103988" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161644v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amar Mahi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13071783" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009700v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cherif" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Andrade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107133" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270430v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri E Zakhem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16217440" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27175375" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596643v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Elias Belarbi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib10030024" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667222v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Belarbi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poullain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Issaadi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12050648" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674958v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15103686" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615640v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bosschaerts" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106770" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662246v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118620" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928217v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#238;t-Mokhtar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafat Siddique" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.19.00037" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133772v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122427" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402740v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14195883" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402760v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sanchez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henocq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Millet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.1984995" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402737v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11199305" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469612v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117934" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960574v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106240" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011273v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Issaadi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamami" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-017-2041-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011279v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichraf Bouaoun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Hammi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel M&#8217;nif" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41779-017-0044-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076070v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A&#239;t-Mokhtar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1112845" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076072v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. A Hamami" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.250" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076071v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cherif" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Meusnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.257" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076360v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cortas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Staquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.02.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NCHFW7S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076718v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Turcry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.11.019" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K8Q4LHV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732197v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trabelsi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Turcry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A&#239;t- Mokhtar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667713" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076722v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/adcr.2011.23.5.233" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484397v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Tavernier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vazquez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Junique" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Colin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lanneluc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062872v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750844v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zacchei" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73420-5_20" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626376v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879684v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Frangieh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saba" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202458507003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374004v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nehme" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.39.1.10" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207073v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258295v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo del Barrio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-046" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036329v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.35.1.56" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036322v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cherif" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A&#239;t-Mokhtar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.34.1.71" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435845v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413111.030" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540763v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gendron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312594v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahlaiti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312477v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539117v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113123v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-278-6.50008-6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076353v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turcry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119006046.ch1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00422681v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595800v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Nasr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram El Bachawati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur El Amine Hamami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri El Zakhem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dibe.2026.100922" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576842v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourbia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kazeoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zenati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamami" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2026.115967" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559201v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Porta-Zapata" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Carregal-Romero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Saliba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhize Urkola-Arsuaga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Beatriz Miranda Perez de Alejo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c01747" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893290v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F Rincon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Habeeb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Eustaquio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Campos E Matos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14759217241303656" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961287v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335230v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bahar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akli Younsi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.107910" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468303v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yina M. Moscoso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C Matos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14030562" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510499v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sawadogo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Godin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duquesne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Hamami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.135804" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750764v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17205160" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307179v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Benmahiddine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Bennai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Charaka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Tahakourt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134107" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162859v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Belhabib" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15143056" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224080v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110841" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161644v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amar Mahi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13071783" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224078v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Hamidi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#239;t-Mokhtar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2023.103988" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337556v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13123086" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009700v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cherif" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Andrade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107133" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270430v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri E Zakhem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16217440" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364037v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Francisco Rincon Prada" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Adel Habeeb" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Eust&#225;quio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.3.11" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970523v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lacroix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615640v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bosschaerts" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106770" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662246v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118620" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667222v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Belarbi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poullain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Issaadi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12050648" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674958v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15103686" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596643v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Elias Belarbi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib10030024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762374v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27175375" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133772v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122427" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928217v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#238;t-Mokhtar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafat Siddique" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.19.00037" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402760v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sanchez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henocq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Millet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.1984995" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402740v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14195883" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402737v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11199305" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960574v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106240" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469612v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117934" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076070v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A&#239;t-Mokhtar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1112845" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011279v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichraf Bouaoun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Hammi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel M&#8217;nif" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41779-017-0044-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076072v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Issaadi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. A Hamami" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.250" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076071v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cherif" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Meusnier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.257" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011273v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-017-2041-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076360v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cortas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Staquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.02.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NCHFW7S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076718v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Turcry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.11.019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K8Q4LHV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732197v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trabelsi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Turcry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A&#239;t- Mokhtar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667713" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076722v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/adcr.2011.23.5.233" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750844v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zacchei" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73420-5_20" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484397v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Tavernier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vazquez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Junique" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Colin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lanneluc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062872v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626376v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879684v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Frangieh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saba" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202458507003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374004v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nehme" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.39.1.10" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207073v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258295v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo del Barrio" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-046" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036329v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.35.1.56" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036322v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cherif" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A&#239;t-Mokhtar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.34.1.71" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435845v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413111.030" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540763v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gendron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312594v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahlaiti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312477v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539117v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113123v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-278-6.50008-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076353v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turcry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119006046.ch1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00422681v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>