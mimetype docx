--- v1 (2026-05-02)
+++ v2 (2026-05-26)
@@ -1430,1645 +1430,1637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Thermal and Mechanical Behaviour of Wood-PLA Composites Processed by Additive Manufacturing for Building Insulation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time series analysis for database completion and forecast of sensors measurements: application to concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Belhabib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+                <w:t xml:space="preserve">Luis Francisco Rincon Prada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassel Adel Habeeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Eustáquio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym15143056⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (3), pp.94-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.41.3.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162859v1</w:t>
+                <w:t xml:space="preserve">hal-04364037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and hygrothermal performance analysis of a novel eco-friendly insulating wall under various climatic conditions</w:t>
+                <w:t xml:space="preserve">Investigation of eco-friendly and economic shape-stabilized composites for building walls and thermal comfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 245, pp.110841. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110841⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 231, pp.110026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224080v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Volume Recycled Waste Glass Powder Cement-Based Materials: Role of Glass Powder Granularity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
+                <w:t xml:space="preserve">Development and hygrothermal performance analysis of a novel eco-friendly insulating wall under various climatic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferhat Benmahiddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings13071783⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 245, pp.110841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161644v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical review of the use of fiber-reinforced concrete against spalling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
+                <w:t xml:space="preserve">The Thermal and Mechanical Behaviour of Wood-PLA Composites Processed by Additive Manufacturing for Building Insulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Bahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferhat Benmahiddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkarim Aït-Mokhtar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian La Borderie</w:t>
+                <w:t xml:space="preserve">Sofiane Belhabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2023.103988⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (14), pp.3056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym15143056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224078v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review on Numerical Modeling of the Hygrothermal Behavior of Building Envelopes Incorporating Phase Change Materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Duquesne</w:t>
+                <w:t xml:space="preserve">Critical review of the use of fiber-reinforced concrete against spalling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Hamidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Aït-Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian La Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings13123086⟩</w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 141, pp.103988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2023.103988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337556v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the calculation of chloride diffusion coefficient from the multispecies transference numbers in the standard migration test</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ameur Hamami</w:t>
+                <w:t xml:space="preserve">A Review on Numerical Modeling of the Hygrothermal Behavior of Building Envelopes Incorporating Phase Change Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (12), pp.3086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings13123086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107133⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04009700v1</w:t>
+                <w:t xml:space="preserve">hal-04337556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Review of Innovative Materials for Sustainable Buildings' Energy Performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri E Zakhem</w:t>
+                <w:t xml:space="preserve">High-Volume Recycled Waste Glass Powder Cement-Based Materials: Role of Glass Powder Granularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akli Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Amar Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en16217440⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.1783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings13071783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270430v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time series analysis for database completion and forecast of sensors measurements: application to concrete structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the calculation of chloride diffusion coefficient from the multispecies transference numbers in the standard migration test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassel Adel Habeeb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
+                <w:t xml:space="preserve">Rachid Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Eustáquio</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carmen Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Aït-Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 41 (3), pp.94-103. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 167, pp.107133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26168/ajce.41.3.11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04364037v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of eco-friendly and economic shape-stabilized composites for building walls and thermal comfort</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Duquesne</w:t>
+                <w:t xml:space="preserve">Comprehensive Review of Innovative Materials for Sustainable Buildings' Energy Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Lacroix</w:t>
+                <w:t xml:space="preserve">Henri E Zakhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makram El Bachawati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 231, pp.110026. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Section: G-Energy and Buildings. Special issue: Smart Materials and Methods for Green Buildings and Sustainable Environment, 16 (21), pp.7440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en16217440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03970523v1</w:t>
+                <w:t xml:space="preserve">hal-04270430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic equilibria-based modelling of reactive chloride transport in blended cementitious materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Cherif</w:t>
+                <w:t xml:space="preserve">Hygrothermal and Microstructural Investigation of PLA and PLA-Flax Printed Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Elias Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferhat Benmahiddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkarim Aït-Mokhtar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Walter Bosschaerts</w:t>
+                <w:t xml:space="preserve">Sofiane Belhabib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.106770⟩</w:t>
+              <w:t xml:space="preserve">Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fib10030024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615640v1</w:t>
+                <w:t xml:space="preserve">hal-03596643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a novel bio-based phase change material hemp concrete for passive energy storage in buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Sawadogo</w:t>
+                <w:t xml:space="preserve">Synthesis of a Starchy Photosensitive Material for Additive Manufacturing of Composites Using Digital Light Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Belhabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferhat Benmahiddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (17), pp.5375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27175375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.118620⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03662246v1</w:t>
+                <w:t xml:space="preserve">hal-03762374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization of Raw Earth Properties for Modeling Their Hygrothermal Behavior</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poullain</w:t>
+                <w:t xml:space="preserve">Thermodynamic equilibria-based modelling of reactive chloride transport in blended cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Aït-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Issaadi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Walter Bosschaerts</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (5), pp.648. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156, pp.106770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/buildings12050648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.106770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667222v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and Thermal Properties of 3D Printed Polycarbonate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Bahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Belhabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Guessasma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferhat Benmahiddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3077,1770 +3069,1778 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (10), pp.3686. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/en15103686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal and Microstructural Investigation of PLA and PLA-Flax Printed Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Characterization of Raw Earth Properties for Modeling Their Hygrothermal Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Elias Belarbi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ferhat Benmahiddine</w:t>
+                <w:t xml:space="preserve">Philippe Poullain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Issaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fib10030024⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (5), pp.648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings12050648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596643v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a Starchy Photosensitive Material for Additive Manufacturing of Composites Using Digital Light Processing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Belhabib</w:t>
+                <w:t xml:space="preserve">Investigation of a novel bio-based phase change material hemp concrete for passive energy storage in buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferhat Benmahiddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (17), pp.5375. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.118620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules27175375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.118620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762374v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration-drying interactions in a high-volume ground granulated blast-furnace slag mortar</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Chemical properties of pore solution of hardened cement pastes with mineral additions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkrim Trabelsi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafat Siddique</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.122427⟩</w:t>
+              <w:t xml:space="preserve">Advances in Cement Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jadcr.19.00037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133772v1</w:t>
+                <w:t xml:space="preserve">hal-02928217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical properties of pore solution of hardened cement pastes with mineral additions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Hydration-drying interactions in a high-volume ground granulated blast-furnace slag mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akli Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafat Siddique</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdelkrim Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Cement Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-34. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 279, pp.122427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jadcr.19.00037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.122427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928217v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a migration test from the perspective of characterizing stable radionuclides diffusion, through cementitious materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Sanchez</w:t>
+                <w:t xml:space="preserve">Effect of Printing Parameters on Mechanical Behaviour of PLA-Flax Printed Structures by Fused Deposition Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Elias Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Guessasma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkarim Aït-Mokhtar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Millet</w:t>
+                <w:t xml:space="preserve">Sofiane Belhabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferhat Benmahiddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2021.1984995⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (19), pp.5883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma14195883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03402760v1</w:t>
+                <w:t xml:space="preserve">hal-03402740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Printing Parameters on Mechanical Behaviour of PLA-Flax Printed Structures by Fused Deposition Modelling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ferhat Benmahiddine</w:t>
+                <w:t xml:space="preserve">Review on the Integration of Phase Change Materials in Building Envelopes for Passive Latent Heat Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma14195883⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (19), pp.9305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11199305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402740v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review on the Integration of Phase Change Materials in Building Envelopes for Passive Latent Heat Storage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Godin</w:t>
+                <w:t xml:space="preserve">Development of a migration test from the perspective of characterizing stable radionuclides diffusion, through cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Aït-Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (19), pp.9305. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app11199305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2021.1984995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402737v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global quantitative monitoring of the ion exchange balance in a chloride migration test on cementitious materials with mineral additions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Effects of leaching and chloride migration on the microstructure and pore solution of blended cement pastes during a migration test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelkarim Aït-Mokhtar</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 138, pp.106240. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 240, pp.117934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.106240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02960574v1</w:t>
+                <w:t xml:space="preserve">hal-02469612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of leaching and chloride migration on the microstructure and pore solution of blended cement pastes during a migration test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Global quantitative monitoring of the ion exchange balance in a chloride migration test on cementitious materials with mineral additions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Aït-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 240, pp.117934. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 138, pp.106240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.106240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02469612v1</w:t>
+                <w:t xml:space="preserve">hal-02960574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of some electrochemical phenomena induced during chloride migration test on cementitious materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental assessment of the spatial variability of porosity, permeability and sorption isotherms in an ordinary building concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aït-Mokhtar</w:t>
+                <w:t xml:space="preserve">N. Issaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 21 (3), pp.303-318. </w:t>
+              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (10), pp.3037-3048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2015.1112845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00231-017-2041-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076070v1</w:t>
+                <w:t xml:space="preserve">hal-02011273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of calcination temperature of magnesium silicate on the properties of magnesium phosphate cement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of some electrochemical phenomena induced during chloride migration test on cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akli Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ichraf Bouaoun</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Adel M’nif</w:t>
+                <w:t xml:space="preserve">A. Aït-Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Australian Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41779-017-0044-8⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (3), pp.303-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2015.1112845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011279v1</w:t>
+                <w:t xml:space="preserve">hal-02076070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment of the variability of concrete air permeability: repeatability, reproducibility and spatial variability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of calcination temperature of magnesium silicate on the properties of magnesium phosphate cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichraf Bouaoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halim Hammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Issaadi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Aït-Mokhtar</w:t>
+                <w:t xml:space="preserve">Adel M’nif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.11.250⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Australian Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (2), pp.351-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41779-017-0044-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076072v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the pore solution and the microstructure of mineral additions blended cement pastes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Experimental assessment of the variability of concrete air permeability: repeatability, reproducibility and spatial variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Issaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. A Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aït-Mokhtar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J-F Meusnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, International Conference On Materials And Energy 2015, ICOME 15, 19-22 May 2015, Tetouan, Morocco, and the International Conference On Materials And Energy 2016, ICOME 16, 17-20 May 2016, La Rochelle, France, 139, pp.584-589. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.11.257⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 139, pp.537-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.11.250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076071v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment of the spatial variability of porosity, permeability and sorption isotherms in an ordinary building concrete</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
+                <w:t xml:space="preserve">Study of the pore solution and the microstructure of mineral additions blended cement pastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. A Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aït-Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F Meusnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53 (10), pp.3037-3048. </w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, International Conference On Materials And Energy 2015, ICOME 15, 19-22 May 2015, Tetouan, Morocco, and the International Conference On Materials And Energy 2016, ICOME 16, 17-20 May 2016, La Rochelle, France, 139, pp.584-589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00231-017-2041-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.11.257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011273v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the water saturation of aggregates on the shrinkage induced cracking risk of concrete at early age</w:t>
               </w:r>
@@ -4972,77 +4972,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of mix proportions on microstructure and gas permeability of cement pastes and mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. A Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aït-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 42 (2), pp.490-498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5244,51 +5244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Loche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Cement Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23 (5), pp.233-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5348,377 +5348,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disaggregation Analyses of the External/Internal Parameters for Chloride Diffusion in Concrete Structures: Artificial Intelligence by k-means Algorithm</w:t>
+                <w:t xml:space="preserve">Evaluation Of Marine Biocalcifying Bacteria For The Consolidation of Built Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Zacchei</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Justine Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Junique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lanneluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Technologies and Their Applications (ITTA 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th International Marine Biotechnology Conference IMBC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Marine Biotechnology Association, Jul 2025, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750844v1</w:t>
+                <w:t xml:space="preserve">hal-05484397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation Of Marine Biocalcifying Bacteria For The Consolidation of Built Heritage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apprentissage automatique pour la prédiction de la résistance à la compression de bétons à base de poudre de verre recyclé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Bahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassel Habeeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akli Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Marine Biotechnology Conference IMBC 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Marine Biotechnology Association, Jul 2025, Brest, France</w:t>
+              <w:t xml:space="preserve">14èmes Journées de Fiabilité des Matériaux et des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Polytech Angers; Université d'Angers, May 2025, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05484397v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage automatique pour la prédiction de la résistance à la compression de bétons à base de poudre de verre recyclé</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Akli Younsi</w:t>
+                <w:t xml:space="preserve">Disaggregation Analyses of the External/Internal Parameters for Chloride Diffusion in Concrete Structures: Artificial Intelligence by k-means Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Zacchei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Hamami</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées de Fiabilité des Matériaux et des Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Technologies and Their Applications (ITTA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Baku, Azerbaijan. pp.241-251, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-73420-5_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05062872v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la résistance à la compression de mortiers contenant de la poudre de verre en utilisant l'apprentissage automatique</w:t>
               </w:r>
@@ -5955,51 +5955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Nehme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Influence de l'ajout de géopolymères sur les indicateurs de durabilité des matériaux cimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, en ligne, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6033,77 +6033,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of blast furnace slag and silica fumes on the composition of the pore solution of cementitious materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38èmes rencontres de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Marrakech, Morocco. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6271,77 +6271,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution spatiale de la teneur en eau et du degré de saturation d’un voile en béton ordinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Issaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aït-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Hamami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6427,51 +6427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Aït-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F Meusnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34 èmes RUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AUGC, May 2016, Liège (Belgique), Belgium. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6687,51 +6687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6808,51 +6808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCC07, Fifth International RILEM Symposium on Self-Compacting Concrete, Ghent, Belgium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France. pp.767-772</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6903,51 +6903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Loche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aït-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONSEC'07 Tours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7024,51 +7024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7125,64 +7125,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Variability of Porous Media Properties on Drying Kinetics: Application to Cement-based Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Issaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7242,51 +7242,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous Construction Materials: Characterizations and Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7631,51 +7631,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595800v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Nasr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram El Bachawati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur El Amine Hamami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri El Zakhem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dibe.2026.100922" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576842v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourbia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kazeoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zenati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamami" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2026.115967" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559201v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Porta-Zapata" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Carregal-Romero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Saliba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhize Urkola-Arsuaga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Beatriz Miranda Perez de Alejo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c01747" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893290v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F Rincon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Habeeb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Eustaquio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Campos E Matos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14759217241303656" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961287v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335230v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bahar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akli Younsi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.107910" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468303v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yina M. Moscoso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C Matos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14030562" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510499v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sawadogo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Godin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duquesne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Hamami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.135804" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750764v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17205160" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307179v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Benmahiddine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Bennai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Charaka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Tahakourt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134107" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162859v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Belhabib" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15143056" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224080v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110841" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161644v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amar Mahi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13071783" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224078v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Hamidi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#239;t-Mokhtar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2023.103988" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337556v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13123086" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009700v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cherif" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Andrade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107133" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270430v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri E Zakhem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16217440" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364037v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Francisco Rincon Prada" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Adel Habeeb" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Eust&#225;quio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.3.11" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970523v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lacroix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615640v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bosschaerts" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106770" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662246v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118620" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667222v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Belarbi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poullain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Issaadi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12050648" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674958v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15103686" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596643v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Elias Belarbi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib10030024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762374v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27175375" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133772v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122427" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928217v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#238;t-Mokhtar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafat Siddique" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.19.00037" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402760v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sanchez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henocq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Millet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.1984995" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402740v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14195883" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402737v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11199305" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960574v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106240" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469612v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117934" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076070v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A&#239;t-Mokhtar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1112845" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011279v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichraf Bouaoun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Hammi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel M&#8217;nif" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41779-017-0044-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076072v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Issaadi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. A Hamami" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.250" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076071v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cherif" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Meusnier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.257" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011273v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-017-2041-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076360v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cortas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Staquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.02.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NCHFW7S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076718v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Turcry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.11.019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K8Q4LHV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732197v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trabelsi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Turcry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A&#239;t- Mokhtar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667713" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076722v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/adcr.2011.23.5.233" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750844v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zacchei" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73420-5_20" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484397v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Tavernier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vazquez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Junique" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Colin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lanneluc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062872v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626376v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879684v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Frangieh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saba" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202458507003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374004v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nehme" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.39.1.10" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207073v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258295v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo del Barrio" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-046" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036329v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.35.1.56" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036322v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cherif" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A&#239;t-Mokhtar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.34.1.71" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435845v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413111.030" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540763v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gendron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312594v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahlaiti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312477v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539117v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113123v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-278-6.50008-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076353v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turcry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119006046.ch1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00422681v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595800v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Nasr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram El Bachawati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur El Amine Hamami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri El Zakhem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dibe.2026.100922" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576842v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourbia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kazeoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zenati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamami" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2026.115967" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559201v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Porta-Zapata" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Carregal-Romero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Saliba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhize Urkola-Arsuaga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Beatriz Miranda Perez de Alejo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c01747" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893290v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F Rincon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Habeeb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Eustaquio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Campos E Matos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14759217241303656" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961287v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335230v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bahar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akli Younsi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.107910" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468303v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yina M. Moscoso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C Matos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14030562" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510499v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sawadogo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Godin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duquesne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Hamami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.135804" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750764v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17205160" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307179v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Benmahiddine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Bennai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Charaka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Tahakourt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134107" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364037v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Francisco Rincon Prada" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Adel Habeeb" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Eust&#225;quio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.3.11" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970523v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lacroix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110026" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224080v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110841" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162859v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Belhabib" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15143056" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224078v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Hamidi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#239;t-Mokhtar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2023.103988" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337556v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13123086" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161644v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amar Mahi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13071783" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009700v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cherif" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Andrade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107133" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270430v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri E Zakhem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16217440" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596643v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Elias Belarbi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib10030024" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762374v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27175375" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615640v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bosschaerts" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106770" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674958v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15103686" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667222v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Belarbi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poullain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Issaadi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12050648" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662246v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118620" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928217v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#238;t-Mokhtar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafat Siddique" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.19.00037" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133772v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122427" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402740v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14195883" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402737v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11199305" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402760v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sanchez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henocq" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Millet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.1984995" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469612v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117934" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960574v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106240" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011273v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Issaadi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-017-2041-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076070v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A&#239;t-Mokhtar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1112845" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011279v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichraf Bouaoun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Hammi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel M&#8217;nif" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41779-017-0044-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076072v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. A Hamami" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.250" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076071v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cherif" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Meusnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.257" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076360v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cortas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Staquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.02.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NCHFW7S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076718v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Turcry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.11.019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K8Q4LHV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732197v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trabelsi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Turcry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A&#239;t- Mokhtar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667713" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076722v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/adcr.2011.23.5.233" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484397v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Tavernier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vazquez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Junique" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Colin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lanneluc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062872v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750844v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zacchei" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73420-5_20" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626376v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879684v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Frangieh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saba" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202458507003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374004v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nehme" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.39.1.10" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207073v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258295v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo del Barrio" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-046" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036329v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.35.1.56" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036322v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cherif" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A&#239;t-Mokhtar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.34.1.71" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435845v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413111.030" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540763v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gendron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312594v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahlaiti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312477v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539117v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113123v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-278-6.50008-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076353v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turcry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119006046.ch1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00422681v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>