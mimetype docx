--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -587,1110 +587,1110 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation and Extrapolation Performance Measurement of Analytical and ANN-Based Flow Laws for Hot Deformation Behavior of Medium Carbon Steel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Jahazi</w:t>
+                <w:t xml:space="preserve">Global-to-local simulation of the thermal history in the laser powder bed fusion process based on a multiscale finite element approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèvi Tongne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pantalé</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Baili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met13030633⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (9-10), pp.4727-4744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-023-11427-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316240v1</w:t>
+                <w:t xml:space="preserve">hal-04274952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health condition monitoring of a complex hydraulic system using Deep Neural Network and DeepSHAP explainable XAI</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raymond Houe Ngouna</w:t>
+                <w:t xml:space="preserve">Interpolation and Extrapolation Performance Measurement of Analytical and ANN-Based Flow Laws for Hot Deformation Behavior of Medium Carbon Steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tize Mha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Dhondapure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Jahazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèvi Tongne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Engineering Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2022.103339⟩</w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), pp.633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met13030633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274990v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global-to-local simulation of the thermal history in the laser powder bed fusion process based on a multiscale finite element approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Bresson</w:t>
+                <w:t xml:space="preserve">Health condition monitoring of a complex hydraulic system using Deep Neural Network and DeepSHAP explainable XAI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Teguede Keleko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Houe Ngouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèvi Tongne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 127 (9-10), pp.4727-4744. </w:t>
+              <w:t xml:space="preserve">Advances in Engineering Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 175, pp.103339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-023-11427-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2022.103339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274952v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpolation and Extrapolation Performance Measurement of Analytical and ANN-Based Flow Laws for Hot Deformation Behavior of Medium Carbon Steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tize Mha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashant Dhondapure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Jahazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèvi Tongne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (3 : Special Issue Hot Deformation of Metal and Alloys), pp.633. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/met13030633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient implementation of non-linear flow law using neural network into the Abaqus Explicit FEM code</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tize Mha</w:t>
+                <w:t xml:space="preserve">Numerical modelling of parts distortion and beam supports breakage during selective laser melting (SLM) additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèvi Tongne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Selva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2021.103647⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119, pp.5727-5742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-021-08501-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03467781v1</w:t>
+                <w:t xml:space="preserve">hal-04488952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new damage evolution criterion for the coupled Eulerian-Lagrangian approach: Application to three-dimensional numerical simulation of segmented chip formation mechanisms in orthogonal cutting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danilo Ambrosio</w:t>
+                <w:t xml:space="preserve">Efficient implementation of non-linear flow law using neural network into the Abaqus Explicit FEM code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pantalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tize Mha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèvi Tongne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cahuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2021.10.062⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 198, pp.103647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2021.103647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03498786v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generalized non-linear flow law based on modified Zerilli-Armstrong model and its implementation into Abaqus/Explicit FEM Code</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tize Mha</w:t>
+                <w:t xml:space="preserve">A new damage evolution criterion for the coupled Eulerian-Lagrangian approach: Application to three-dimensional numerical simulation of segmented chip formation mechanisms in orthogonal cutting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèvi Tongne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pantalé</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dessein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cahuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/wjet.2022.102021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73, pp.149-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2021.10.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758009v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power-based Model for Temperature Prediction in FSW</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dessein</w:t>
+                <w:t xml:space="preserve">A generalized non-linear flow law based on modified Zerilli-Armstrong model and its implementation into Abaqus/Explicit FEM Code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tize Mha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèvi Tongne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pantalé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022 12th International Conference on Applied Physics and Mathematics (ICAPM 2022) 18/02/2022 - 20/02/2022 Singapore, Singapore, 2287 (1), pp.012025. </w:t>
+              <w:t xml:space="preserve">World Journal of Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (02), pp.334-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2287/1/012025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/wjet.2022.102021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776039v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of parts distortion and beam supports breakage during selective laser melting (SLM) additive manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Bresson</w:t>
+                <w:t xml:space="preserve">Power-based Model for Temperature Prediction in FSW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dessein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèvi Tongne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Selva</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marina Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 119, pp.5727-5742. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 12th International Conference on Applied Physics and Mathematics (ICAPM 2022) 18/02/2022 - 20/02/2022 Singapore, Singapore, 2287 (1), pp.012025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-021-08501-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2287/1/012025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04488952v1</w:t>
+                <w:t xml:space="preserve">hal-03776039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steady-state heat transfer in microcracked media</w:t>
               </w:r>
@@ -1793,64 +1793,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inﬂuence of the welding parameters on defectiveness, thermal ﬁeld and grain size in AA7075-T6 friction stir welds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2530,338 +2530,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization-based analysis of the influence of microcracking on thermal conduction and thermoelasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eshelby-based estimates of effective thermal properties for microcracked materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharan Raj Rangasamy Mahendren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Welemane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sharan Raj Rangasamy Mahendren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèvi Tongne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Congress of Theoretical and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Milan (Virtual), Italy. pp.1681-1682</w:t>
+              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) &amp; ECCOMAS Congress 2020 - Virtual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France. pp.433-433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03467809v1</w:t>
+                <w:t xml:space="preserve">hal-03173698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient artificial neural network based non-linear flow law: towards the implementation into a radial return integration scheme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tize Mha</w:t>
+                <w:t xml:space="preserve">Homogenization-based analysis of the influence of microcracking on thermal conduction and thermoelasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Welemane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharan Raj Rangasamy Mahendren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèvi Tongne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Science and AI in Industry (CSAI 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Trondheim, Norway. pp.0</w:t>
+              <w:t xml:space="preserve">25th International Congress of Theoretical and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Milan (Virtual), Italy. pp.1681-1682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03467757v1</w:t>
+                <w:t xml:space="preserve">hal-03467809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eshelby-based estimates of effective thermal properties for microcracked materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+                <w:t xml:space="preserve">An efficient artificial neural network based non-linear flow law: towards the implementation into a radial return integration scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pantalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tize Mha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèvi Tongne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) &amp; ECCOMAS Congress 2020 - Virtual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France. pp.433-433</w:t>
+              <w:t xml:space="preserve">Computational Science and AI in Industry (CSAI 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Trondheim, Norway. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03173698v1</w:t>
+                <w:t xml:space="preserve">hal-03467757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steady state heat transfer in microcracked media</w:t>
               </w:r>
@@ -3489,51 +3489,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B2451E83"/>
+    <w:nsid w:val="494602B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3720,51 +3720,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amevi-tongne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5360-5121" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185457835" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316035784" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471529v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab Boukheit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#232;vi Tongne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flatc.2025.100989" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331611v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Saint" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Keller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Abroug" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Henry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2025.09.081" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274967v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bresson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Baili" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11239-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316240v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tize Mha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Dhondapure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jahazi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pantal&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13030633" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274990v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Teguede Keleko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kamsu-Foguem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Houe Ngouna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2022.103339" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274952v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11427-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062000v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467781v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103647" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498786v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Ambrosio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wagner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dessein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cahuc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2021.10.062" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wjet.2022.102021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776039v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2287/1/012025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488952v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Selva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-08501-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034344v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharan Raj Rangasamy Mahendren" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalverny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020034" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507489v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Jacquin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amevi Tongne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498563v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2019.10.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01525251v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desrayaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jahazi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feulvarch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2016.08.030" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5V8RQBF7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03954542v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desrayaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jahazi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feulvarch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01501429v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2015.02.020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04686291v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467809v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467757v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173698v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432424v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053191v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359883v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lacroix" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01150566v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMSE0768" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amevi-tongne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5360-5121" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185457835" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316035784" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471529v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab Boukheit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#232;vi Tongne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flatc.2025.100989" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331611v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Saint" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Keller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Abroug" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Henry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2025.09.081" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274967v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bresson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Baili" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11239-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274952v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11427-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316240v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tize Mha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Dhondapure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jahazi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pantal&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13030633" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274990v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Teguede Keleko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kamsu-Foguem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Houe Ngouna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2022.103339" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062000v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Selva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-08501-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467781v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103647" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498786v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Ambrosio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wagner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dessein" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cahuc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2021.10.062" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758009v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wjet.2022.102021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776039v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2287/1/012025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034344v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharan Raj Rangasamy Mahendren" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalverny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020034" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507489v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Jacquin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amevi Tongne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498563v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2019.10.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01525251v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desrayaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jahazi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feulvarch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2016.08.030" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5V8RQBF7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03954542v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desrayaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jahazi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feulvarch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01501429v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2015.02.020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04686291v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173698v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467809v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467757v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432424v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053191v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359883v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lacroix" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01150566v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMSE0768" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>