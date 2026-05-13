--- v1 (2026-04-06)
+++ v2 (2026-05-13)
@@ -704,811 +704,828 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation and Extrapolation Performance Measurement of Analytical and ANN-Based Flow Laws for Hot Deformation Behavior of Medium Carbon Steel</w:t>
+                <w:t xml:space="preserve">Health condition monitoring of a complex hydraulic system using Deep Neural Network and DeepSHAP explainable XAI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tize Mha</w:t>
+                <w:t xml:space="preserve">Aurelien Teguede Keleko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prashant Dhondapure</w:t>
+                <w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Jahazi</w:t>
+                <w:t xml:space="preserve">Raymond Houe Ngouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèvi Tongne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met13030633⟩</w:t>
+              <w:t xml:space="preserve">Advances in Engineering Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 175, pp.103339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2022.103339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316240v1</w:t>
+                <w:t xml:space="preserve">hal-04274990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health condition monitoring of a complex hydraulic system using Deep Neural Network and DeepSHAP explainable XAI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interpolation and Extrapolation Performance Measurement of Analytical and ANN-Based Flow Laws for Hot Deformation Behavior of Medium Carbon Steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tize Mha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Teguede Keleko</w:t>
+                <w:t xml:space="preserve">Prashant Dhondapure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t>
+                <w:t xml:space="preserve">Mohammad Jahazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amèvi Tongne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Houe Ngouna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amèvi Tongne</w:t>
+                <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Engineering Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 175, pp.103339. </w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), pp.633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2022.103339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/met13030633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274990v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpolation and Extrapolation Performance Measurement of Analytical and ANN-Based Flow Laws for Hot Deformation Behavior of Medium Carbon Steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tize Mha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashant Dhondapure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Jahazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèvi Tongne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (3 : Special Issue Hot Deformation of Metal and Alloys), pp.633. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/met13030633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of parts distortion and beam supports breakage during selective laser melting (SLM) additive manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Bresson</w:t>
+                <w:t xml:space="preserve">Efficient implementation of non-linear flow law using neural network into the Abaqus Explicit FEM code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pantalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tize Mha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèvi Tongne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-021-08501-5⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 198, pp.103647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2021.103647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04488952v1</w:t>
+                <w:t xml:space="preserve">hal-03467781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient implementation of non-linear flow law using neural network into the Abaqus Explicit FEM code</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tize Mha</w:t>
+                <w:t xml:space="preserve">A new damage evolution criterion for the coupled Eulerian-Lagrangian approach: Application to three-dimensional numerical simulation of segmented chip formation mechanisms in orthogonal cutting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèvi Tongne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dessein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cahuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2021.103647⟩</w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73, pp.149-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2021.10.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467781v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new damage evolution criterion for the coupled Eulerian-Lagrangian approach: Application to three-dimensional numerical simulation of segmented chip formation mechanisms in orthogonal cutting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Power-based Model for Temperature Prediction in FSW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dessein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèvi Tongne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cahuc</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marina Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 73, pp.149-163. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 12th International Conference on Applied Physics and Mathematics (ICAPM 2022) 18/02/2022 - 20/02/2022 Singapore, Singapore, 2287 (1), pp.012025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2021.10.062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2287/1/012025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03498786v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generalized non-linear flow law based on modified Zerilli-Armstrong model and its implementation into Abaqus/Explicit FEM Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tize Mha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèvi Tongne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (02), pp.334-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1536,161 +1553,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power-based Model for Temperature Prediction in FSW</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dessein</w:t>
+                <w:t xml:space="preserve">Numerical modelling of parts distortion and beam supports breakage during selective laser melting (SLM) additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèvi Tongne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Fazzini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Selva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022 12th International Conference on Applied Physics and Mathematics (ICAPM 2022) 18/02/2022 - 20/02/2022 Singapore, Singapore, 2287 (1), pp.012025. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119, pp.5727-5742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2287/1/012025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-021-08501-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776039v1</w:t>
+                <w:t xml:space="preserve">hal-04488952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steady-state heat transfer in microcracked media</w:t>
               </w:r>
@@ -1793,64 +1793,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inﬂuence of the welding parameters on defectiveness, thermal ﬁeld and grain size in AA7075-T6 friction stir welds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2371,50 +2371,62 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 221, pp.269-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2015.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01501429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -2428,91 +2440,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des procédés thermomécaniques : vers le calcul en temps réel pour le jumeau numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèvi Tongne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. INP Toulouse, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04686291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2522,362 +2534,362 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eshelby-based estimates of effective thermal properties for microcracked materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homogenization-based analysis of the influence of microcracking on thermal conduction and thermoelasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Welemane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharan Raj Rangasamy Mahendren</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèvi Tongne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) &amp; ECCOMAS Congress 2020 - Virtual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France. pp.433-433</w:t>
+              <w:t xml:space="preserve">25th International Congress of Theoretical and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Milan (Virtual), Italy. pp.1681-1682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173698v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization-based analysis of the influence of microcracking on thermal conduction and thermoelasticity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+                <w:t xml:space="preserve">An efficient artificial neural network based non-linear flow law: towards the implementation into a radial return integration scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pantalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tize Mha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèvi Tongne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Congress of Theoretical and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Milan (Virtual), Italy. pp.1681-1682</w:t>
+              <w:t xml:space="preserve">Computational Science and AI in Industry (CSAI 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Trondheim, Norway. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467809v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient artificial neural network based non-linear flow law: towards the implementation into a radial return integration scheme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tize Mha</w:t>
+                <w:t xml:space="preserve">Eshelby-based estimates of effective thermal properties for microcracked materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharan Raj Rangasamy Mahendren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Welemane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèvi Tongne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Science and AI in Industry (CSAI 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Trondheim, Norway. pp.0</w:t>
+              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) &amp; ECCOMAS Congress 2020 - Virtual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France. pp.433-433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467757v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steady state heat transfer in microcracked media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharan Raj Rangasamy Mahendren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2919,73 +2931,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03103950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unilateral behaviour of microcracks and thermal conduction properties: a homogenization approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharan Raj Rangasamy Mahendren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3027,73 +3039,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Contact Mechanics (ICCCM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Hannover, Germany. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and simulation of brittle damage in ceramic assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharan Raj Rangasamy Mahendren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3135,176 +3147,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Structural Analysis of Advanced Materials (ICSAAM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Tarbes, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FE simulation of interfacial delamination between SiO2 thin film and polymeric substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèvi Tongne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials, EuroMat 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3314,114 +3326,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale et numérique du procédé de soudage FSW (Friction Stir Welding). Analyse microstructurale et modélisation thermomécanique des conditions de contact outil/matière transitoires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèvi Tongne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2014. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2014EMSE0768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01150566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId94"/>
+      <w:footerReference w:type="default" r:id="rId95"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3489,51 +3501,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="494602B6"/>
+    <w:nsid w:val="85DBCB8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3720,51 +3732,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amevi-tongne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5360-5121" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185457835" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316035784" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471529v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab Boukheit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#232;vi Tongne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flatc.2025.100989" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331611v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Saint" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Keller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Abroug" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Henry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2025.09.081" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274967v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bresson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Baili" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11239-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274952v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11427-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316240v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tize Mha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Dhondapure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jahazi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pantal&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13030633" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274990v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Teguede Keleko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kamsu-Foguem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Houe Ngouna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2022.103339" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062000v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Selva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-08501-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467781v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103647" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498786v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Ambrosio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wagner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dessein" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cahuc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2021.10.062" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758009v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wjet.2022.102021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776039v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2287/1/012025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034344v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharan Raj Rangasamy Mahendren" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalverny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020034" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507489v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Jacquin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amevi Tongne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498563v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2019.10.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01525251v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desrayaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jahazi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feulvarch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2016.08.030" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5V8RQBF7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03954542v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desrayaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jahazi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feulvarch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01501429v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2015.02.020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04686291v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173698v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467809v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467757v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432424v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053191v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359883v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lacroix" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01150566v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMSE0768" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amevi-tongne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5360-5121" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185457835" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316035784" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471529v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab Boukheit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#232;vi Tongne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flatc.2025.100989" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331611v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Saint" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Keller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Abroug" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Henry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2025.09.081" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274967v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bresson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Baili" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11239-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274952v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11427-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274990v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Teguede Keleko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kamsu-Foguem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Houe Ngouna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2022.103339" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316240v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tize Mha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Dhondapure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jahazi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pantal&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13030633" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062000v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467781v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103647" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498786v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Ambrosio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wagner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dessein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cahuc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2021.10.062" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776039v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2287/1/012025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758009v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wjet.2022.102021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488952v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Selva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-08501-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034344v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharan Raj Rangasamy Mahendren" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalverny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020034" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507489v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Jacquin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amevi Tongne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498563v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2019.10.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01525251v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desrayaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jahazi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feulvarch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2016.08.030" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5V8RQBF7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03954542v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desrayaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jahazi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feulvarch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01501429v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2015.02.020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN3RP61B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04686291v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467809v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467757v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173698v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103950v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432424v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053191v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359883v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ho" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lacroix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01150566v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMSE0768" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>