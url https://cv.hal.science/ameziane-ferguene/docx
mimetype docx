--- v0 (2026-03-24)
+++ v1 (2026-04-24)
@@ -1126,178 +1126,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00751933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Institutions, Gouvernance et Développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améziane Ferguene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Coissard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 91, pp.5-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">State, Economic Policy and Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améziane Ferguene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Argumenta Oeconomica Cracoviensia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6, pp.13-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00751903v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00806912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production et le commerce du textile à Alep sous l'empire ottoman : une forte contribution à l'essor économique de la ville</w:t>
               </w:r>
@@ -2096,51 +2096,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’intelligence économique à l’intelligence territoriale : L’information comme ressource stratégique pour le développement local au Sud comme au Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améziane Ferguene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Coissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Ressources territoriales et développement local : Avancées théoriques et expériences de terrain »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Mouloud Mammeri de Tizi-Ouzou, Nov 2014, Tizi-Ouzou, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3556,51 +3556,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00108361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3660,141 +3660,53 @@
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...86 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId73"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3941,51 +3853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092422v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;ziane Ferguene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092530v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Lamrani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youghourta Bellache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694492v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibahim Baghdadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15678/AOC.2017.1604" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955323v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Baghdadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416582v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bredelet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306321v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Ouazzani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Ja&#239;di" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271762v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227862v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868718v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Banat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904252v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Idir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806852v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751933v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751903v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806912v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Coissard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752125v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974280v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969297v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129171v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Courlet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108264v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106800v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421686v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324556v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324618v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831874v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Bou-Antoun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421757v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108148v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227621v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Chanel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870216v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870211v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870220v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696112v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696227v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bellali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334714v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422264v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113759v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959760v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960734v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Mohssine-Abdali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109265v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108361v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Thomas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360143v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouabdallah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fadairo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376016v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092422v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;ziane Ferguene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092530v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Lamrani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youghourta Bellache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694492v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibahim Baghdadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15678/AOC.2017.1604" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955323v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Baghdadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416582v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bredelet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306321v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Ouazzani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Ja&#239;di" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271762v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227862v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868718v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Banat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904252v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Idir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806852v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751933v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806912v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Coissard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751903v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752125v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974280v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969297v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129171v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Courlet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108264v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106800v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421686v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324556v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324618v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831874v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Bou-Antoun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421757v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108148v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227621v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Chanel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870216v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870211v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870220v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696112v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696227v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bellali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334714v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422264v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113759v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959760v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960734v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Mohssine-Abdali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109265v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108361v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Thomas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360143v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouabdallah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fadairo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>