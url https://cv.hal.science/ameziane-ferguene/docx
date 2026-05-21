--- v1 (2026-04-24)
+++ v2 (2026-05-21)
@@ -297,200 +297,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02092530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Network Governance, a Response to the Dilemma of Ski-Resort Sustainable Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améziane Ferguene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Development and Economic Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (4), pp.43-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01955323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Socio-Political Governance, Institutional Functioning and Economic Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améziane Ferguene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibahim Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Argumenta Oeconomica Cracoviensia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16, pp.51-80. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15678/AOC.2017.1604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15678/AOC.2017.1604⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01694492v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01955323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microcrédit et développement territorial à petite échelle : analyse à partir de cas empiriques à Larache et Tanger (Maroc)</w:t>
               </w:r>
@@ -1510,208 +1510,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00969297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rapports technologie/territoire : l'innovation facteur de développement territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améziane Ferguene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19, pp.68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00108264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Globalisation et territoire : le cas des SPL dans les pays en développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Courlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améziane Ferguene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FACEF Pesquisa - Desenvolvimento e Gestão</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 6 (2), pp.89-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00129171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Globalisation et territoire : le cas des SPL dans les pays en développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Courlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améziane Ferguene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2928,51 +2928,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">University and Territory: The University, an Active Member of Society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améziane Ferguene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Courlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lilane Bensahel; Marcus Zepf; Jean-Michel Roux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reveal, Plan, Share the Territory: The Student at the heart of his training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Campus ouvert, 2015</w:t>
@@ -3014,51 +3014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université et territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améziane Ferguene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Courlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lilane Bensahel, Marcus Zepf, Jean-Michel Roux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Révéler, projeter, partager le territoire : l’étudiant acteur de sa formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Campus ouvert, 2014</w:t>
@@ -3399,186 +3399,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00129177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La régulation territoriale de l'emploi en France : acteurs et modes de coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améziane Ferguene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yu, Y., Ganne, B., Boissin, O. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovation et développement : Forum économique de Shanghai, 28-30 mai 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, China Cultural and Artistic Press, pp.86-106, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00108361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ensembles localisés de PME et dynamiques territoriales : SPL et développement &amp;quot;par le bas&amp;quot; dans les pays du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améziane Ferguene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ferguène A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernance locale et développement territorial : le cas des pays du Sud : actes du Colloque international de Constantine, 26 et 27 avril 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.39-59, 2003, La librairie des humanités</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00109265v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-00108361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3853,51 +3853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092422v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;ziane Ferguene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092530v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Lamrani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youghourta Bellache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694492v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibahim Baghdadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15678/AOC.2017.1604" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955323v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Baghdadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416582v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bredelet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306321v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Ouazzani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Ja&#239;di" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271762v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227862v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868718v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Banat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904252v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Idir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806852v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751933v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806912v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Coissard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751903v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752125v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974280v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969297v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129171v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Courlet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108264v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106800v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421686v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324556v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324618v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831874v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Bou-Antoun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421757v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108148v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227621v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Chanel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870216v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870211v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870220v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696112v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696227v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bellali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334714v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422264v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113759v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959760v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960734v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Mohssine-Abdali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109265v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108361v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Thomas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360143v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouabdallah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fadairo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092422v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;ziane Ferguene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092530v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Lamrani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youghourta Bellache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955323v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Baghdadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694492v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibahim Baghdadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15678/AOC.2017.1604" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416582v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bredelet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306321v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Ouazzani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Ja&#239;di" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271762v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227862v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868718v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Banat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904252v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Idir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806852v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751933v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806912v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Coissard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751903v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752125v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974280v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969297v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108264v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129171v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Courlet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106800v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421686v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324556v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324618v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831874v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Bou-Antoun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421757v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108148v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227621v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Chanel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870216v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870211v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870220v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696112v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696227v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bellali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334714v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422264v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113759v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959760v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960734v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Mohssine-Abdali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108361v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Thomas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109265v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360143v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouabdallah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fadairo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>