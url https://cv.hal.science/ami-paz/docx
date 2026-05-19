--- v0 (2026-03-10)
+++ v1 (2026-05-19)
@@ -1042,91 +1042,505 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distributed Non-Interactive Zero-Knowledge Proofs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex B. Grilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ami Paz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mor Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smoothed Analysis of Dynamic Graph Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uri Meir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ami Paz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semi-Streaming Algorithms for Graph Property Certification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avinandan Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ami Paz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adi Rosén</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topological Characterization of Consensus Solvability in Directed Dynamic Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Rincon Galeana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyrill Winkler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ami Paz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Existence of Extension-Based Proofs of Impossibility for Set-Agreement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagit Attiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1144,210 +1558,210 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Rajsbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIROCCO 2025 - Structural Information and Communication Complexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Delphi, Greece. pp.56-73, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-91736-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agreement Tasks in Fault-Prone Synchronous Networks of Arbitrary Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Hang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ami Paz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd International Symposium on Theoretical Aspects of Computer Science (STACS 2025)</w:t>
+              <w:t xml:space="preserve">STACS 2025 - 42nd International Symposium on Theoretical Aspects of Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Jena, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2025.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvability Characterization for General Three-Process Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagit Attiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1365,508 +1779,508 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Rajsbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PODC '25: ACM Symposium on Principles of Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Huatulco, Mexico. pp.488-498, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3732772.3733548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Lower Bound for Set Agreement in Dynamic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Hang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ami Paz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Symposium on Simplicity in Algorithms (SOSA)</w:t>
+              <w:t xml:space="preserve">SOSA - 2025 Symposium on Simplicity in Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, New Orleans, United States. pp.253-262, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/1.9781611978315.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief Announcement: Solvability of Three-Process General Tasks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
+                <w:t xml:space="preserve">k-Center Clustering in Distributed Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Biabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ami Paz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Rajsbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DISC 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.DISC.2024.42⟩</w:t>
+              <w:t xml:space="preserve">SIROCCO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Vietri sul Mare, Italy. pp.83-100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-60603-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799398v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brief Announcement: Agreement Tasks in Fault-Prone Synchronous Networks of Arbitrary Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Hang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ami Paz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DISC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Madrid, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.DISC.2024.47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">k-Center Clustering in Distributed Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leyla Biabani</w:t>
+                <w:t xml:space="preserve">Brief Announcement: Solvability of Three-Process General Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagit Attiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ami Paz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Rajsbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIROCCO 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-60603-8_5⟩</w:t>
+              <w:t xml:space="preserve">DISC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.DISC.2024.42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799381v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Time Complexity of Consensus Under Oblivious Message Adversaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyrill Winkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1911,240 +2325,240 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Innovations in Theoretical Computer Science (ITCS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Cambridge, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.ITCS.2023.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinkless Orientation Made Simple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkida Balliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Korhonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Lievonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Olivetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOSA'23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Firenze (Florence), Italy. pp.175-191, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/1.9781611977585.ch17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One Step Forward, One Step Back: FLP-Style Proofs and the Round-Reduction Technique for Colorless Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagit Attiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2162,760 +2576,760 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Rajsbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DISC23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, L'aquila, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.DISC.2023.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Playing Guess Who with Your Kids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Speedup Theorem for Asynchronous Computation with Applications to Consensus and Approximate Agreement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ami Paz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Liat Peterfreund</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Rajsbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUN'22 - 11th International Conference on Fun with Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FUN.2022.23⟩</w:t>
+              <w:t xml:space="preserve">PODC '22: ACM Symposium on Principles of Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Salerno, Italy. pp.460-470, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3519270.3538422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288778v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Speedup Theorem for Asynchronous Computation with Applications to Consensus and Approximate Agreement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
+                <w:t xml:space="preserve">The augmentation-speed tradeoff for consistent network updates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Henzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ami Paz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sergio Rajsbaum</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Pourdamghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PODC '22: ACM Symposium on Principles of Distributed Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3519270.3538422⟩</w:t>
+              <w:t xml:space="preserve">SOSR '22: The ACM SIGCOMM Symposium on SDN Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Virtual Event, Unknown Region. pp.67-80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3563647.3563655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872310v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-Grained Complexity Lower Bounds for Families of Dynamic Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Henzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ami Paz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sricharan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA'22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Berlin, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.ESA.2022.65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The augmentation-speed tradeoff for consistent network updates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Playing Guess Who with Your Kids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ami Paz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefan Schmid</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liat Peterfreund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOSR '22: The ACM SIGCOMM Symposium on SDN Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3563647.3563655⟩</w:t>
+              <w:t xml:space="preserve">FUN'22 - 11th International Conference on Fun with Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Favignana, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FUN.2022.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288766v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Quantum Proofs for Replicated Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ami Paz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Legall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harumichi Nishimura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Innovations in Theoretical Computer Science Conference (ITCS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brief Announcement: Sinkless Orientation Is Hard Also in the Supported LOCAL Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Korhonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ami Paz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Rybicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jukka Suomela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DISC'21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Freiburg, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.DISC.2021.58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple and Fast Distributed Computation of Betweenness Centrality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Crescenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2930,87 +3344,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE INFOCOM 2020 - International Conference on Computer Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Pekin / Virtual, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul distribué simple et efficace de la betweenness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Crescenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3025,328 +3439,328 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronous t-Resilient Consensus in Arbitrary Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armando Castañeda</w:t>
+                <w:t xml:space="preserve">Vérification de preuves distribuées : compromis temps-espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho Hirvonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ami Paz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mor Perry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433524v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérification de preuves distribuées : compromis temps-espace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Feuilloley</w:t>
+                <w:t xml:space="preserve">Synchronous t-Resilient Consensus in Arbitrary Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Castañeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ami Paz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Rajsbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pisa, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-34992-9_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118043v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Topological Perspective on Distributed Network Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Castañeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3395,106 +3809,106 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Colloquium on Structural Information and Communication Complexity (SIROCCO 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, L'Aquila, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-24922-9_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-Offs in Distributed Interactive Proofs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Crescenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3509,73 +3923,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DISC 2019 - 33rd International Symposium on Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redundancy in Distributed Proofs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3620,490 +4034,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mor Perry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Symposium on Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, New Orleans, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.DISC.2018.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964771v1</w:t>
-              </w:r>
-[...412 lines deleted...]
-                <w:t xml:space="preserve">hal-04288873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4258,51 +4258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05114147v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ami Paz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rajsbaum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-025-00480-0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799401v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liat Peterfreund" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114766" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799384v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41468-024-00185-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799403v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyrill Winkler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rincon Galeana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schmid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Schmid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-024-01209-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04287975v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Casta&#241;eda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2023.105035" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100217v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.10.012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03871467v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feuilloley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho Hirvonen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor Perry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-020-00386-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872299v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403686v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagit Attiya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91736-3_4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249104v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hang Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2025.34" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403672v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3732772.3733548" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403931v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611978315.20" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799398v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2024.42" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799395v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2024.47" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799381v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Biabani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60603-8_5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288670v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITCS.2023.100" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288751v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkida Balliu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Korhonen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Kuhn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Lievonen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Olivetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611977585.ch17" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04286627v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2023.4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288778v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2022.23" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872310v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3519270.3538422" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288782v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Henzinger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sricharan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2022.65" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Pourdamghani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563647.3563655" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872343v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legall" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harumichi Nishimura" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288790v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rybicki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Suomela" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2021.58" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02433541v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Crescenzi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860493v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02433524v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34992-9_5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118043v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02433511v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24922-9_1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02433529v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964771v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2018.24" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942069v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Grilo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405516v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Meir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381544v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinandan Das" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Ros&#233;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288873v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05114147v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ami Paz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rajsbaum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-025-00480-0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799401v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liat Peterfreund" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114766" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799384v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41468-024-00185-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799403v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyrill Winkler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rincon Galeana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schmid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Schmid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-024-01209-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04287975v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Casta&#241;eda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2023.105035" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100217v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.10.012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03871467v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feuilloley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho Hirvonen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor Perry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-020-00386-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872299v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942069v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Grilo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405516v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Meir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381544v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinandan Das" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Ros&#233;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288873v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagit Attiya" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91736-3_4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249104v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hang Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2025.34" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403672v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3732772.3733548" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403931v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611978315.20" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799381v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Biabani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60603-8_5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799395v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2024.47" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799398v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2024.42" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288670v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITCS.2023.100" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288751v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkida Balliu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Korhonen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Kuhn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Lievonen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Olivetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611977585.ch17" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04286627v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2023.4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872310v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3519270.3538422" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288766v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Henzinger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Pourdamghani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563647.3563655" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288782v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sricharan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2022.65" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288778v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2022.23" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872343v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legall" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harumichi Nishimura" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288790v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rybicki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Suomela" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2021.58" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02433541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Crescenzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860493v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118043v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02433524v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34992-9_5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02433511v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24922-9_1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02433529v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964771v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2018.24" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>