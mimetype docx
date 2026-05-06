--- v1 (2026-03-25)
+++ v2 (2026-05-06)
@@ -66,156 +66,156 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body-attitude coordination in arbitrary dimension</w:t>
+                <w:t xml:space="preserve">Swarming by curvature control in arbitrary dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Degond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Frouvelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panoramas et synthèses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 65, pp.1--48</w:t>
+              <w:t xml:space="preserve">Quarterly of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423952v1</w:t>
+                <w:t xml:space="preserve">hal-05392902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic limit of a Fokker-Planck model of swarming rigid bodies</w:t>
               </w:r>
@@ -286,1485 +286,1580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173242v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Fisher infinitesimal model without variability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Taing</w:t>
+                <w:t xml:space="preserve">Body-attitude coordination in arbitrary dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Degond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Frouvelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Panoramas et synthèses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65, pp.1--48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168272v4</w:t>
+                <w:t xml:space="preserve">hal-03423952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperbolicity and non-conservativity of a hydrodynamic model of swarming rigid bodies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A Trescases</w:t>
+                <w:t xml:space="preserve">On the Fisher infinitesimal model without variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amic Frouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Taing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly of Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/qam/1651⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 192 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-024-03386-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833710v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168272v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversal Collision Dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Schmeiser</w:t>
+                <w:t xml:space="preserve">Hyperbolicity and non-conservativity of a hydrodynamic model of swarming rigid bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Degond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Frouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Merino-Aceituno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Trescases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcds.2023059⟩</w:t>
+              <w:t xml:space="preserve">Quarterly of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 82 (1), pp.35-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/qam/1651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784344v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From kinetic to fluid models of liquid crystals by the moment method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Reversal Collision Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amic Frouvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jian-Guo Liu</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Kanzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schmeiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/krm.2021047⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (10), pp.3582-3603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2023059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275272v2</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transitions and macroscopic limits in a BGK model of body-attitude coordination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">From kinetic to fluid models of liquid crystals by the moment method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Degond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amic Frouvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sara Merino Aceituno</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Guo Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonlinear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00332-020-09632-x⟩</w:t>
+              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (3), pp.417-465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/krm.2021047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126060v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275272v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternions in Collective Dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Phase transitions and macroscopic limits in a BGK model of body-attitude coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Degond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amic Frouvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ariane Trescases</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Merino Aceituno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.2671-2736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00332-020-09632-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962259v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new flocking model through body attitude coordination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Quaternions in Collective Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Degond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amic Frouvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Merino-Aceituno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Trescases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (1), pp.28-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01534887v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transitions, hysteresis, and hyperbolicity for self-organized alignment dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A new flocking model through body attitude coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Degond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amic Frouvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jian-Guo Liu</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Merino-Aceituno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00205-014-0800-7⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (6), pp.1005-1049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218202517400085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811454v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local stability of perfect alignment for a spatially homogeneous kinetic model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Phase transitions, hysteresis, and hyperbolicity for self-organized alignment dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Degond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amic Frouvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaël Raoul</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Guo Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10955-014-1062-3⟩</w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 216 (1), pp.63-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00205-014-0800-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00962234v2</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811454v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic limits and phase transition in a system of self-propelled particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Local stability of perfect alignment for a spatially homogeneous kinetic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Degond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amic Frouvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jian-Guo Liu</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Raoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonlinear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00332-012-9157-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 157 (1), pp.84-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-014-1062-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621766v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962234v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic models of collective motion and self-organization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Macroscopic limits and phase transition in a system of self-propelled particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Degond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amic Frouvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Guo Liu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Navoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Laurent Schwartz - EDP et applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (3), pp.427-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00332-012-9157-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816752v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A continuum model for alignment of self-propelled particles with anisotropy and density-dependent parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Macroscopic models of collective motion and self-organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Degond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amic Frouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Guo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Motsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Navoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire Laurent Schwartz - EDP et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Année 2012-2013, Exp. No. 1, 27 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00438174v3</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics in a kinetic model of oriented particles with phase transition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A continuum model for alignment of self-propelled particles with anisotropy and density-dependent parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amic Frouvelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jian-Guo Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/110823912⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (7), pp.1250011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S021820251250011X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555006v2</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438174v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dynamics in a kinetic model of oriented particles with phase transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amic Frouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Guo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (2), pp.791-826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/110823912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555006v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kinetic formulation and global existence for the Hall-Magneto-hydrodynamics system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Arichetogaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Degond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amic Frouvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Guo Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinetic and Related Models </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4 (4), pp.901-918. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/krm.2011.4.901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00615222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1774,124 +1869,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on phase transitions for the Smoluchowski equation with dipolar potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Degond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amic Frouvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Guo Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperbolic Problems: Theory, Numerics, Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Padova, Italy. pp.179-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1901,441 +1996,321 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body-attitude alignment: first order phase transition, link with rodlike polymers through quaternions, and stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amic Frouvelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Kinetic Equations and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-3-030-82945-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-82946-9_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-time dynamics for a simple aggregation equation on the sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amic Frouvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Guo Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Dynamics Out of Equilibrium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-15096-9_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alignment of self-propelled rigid bodies: from particle systems to macroscopic equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Degond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amic Frouvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Merino-Aceituno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Trescases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Dynamics Out of Equilibrium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 282, Springer, 2019, Springer Proceedings in Mathematics &amp; Statistics, 978-3-030-15095-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-15096-9_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-15096-9_2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01894363v1</w:t>
-              </w:r>
-[...118 lines deleted...]
-                <w:t xml:space="preserve">hal-05392902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2353,51 +2328,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alignement de particules auto-propulsées, transitions de phase et contraintes géométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amic Frouvelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Paris-Dauphine PSL, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2584,51 +2559,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423952v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Degond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Frouvelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173242v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792524000111" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168272v4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amic Frouvelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Taing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-024-03386-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833710v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Merino-Aceituno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trescases" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/qam/1651" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kanzler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmeiser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2023059" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275272v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Guo Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2021047" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126060v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Merino Aceituno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-020-09632-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962259v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Merino-Aceituno" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Trescases" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534887v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202517400085" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811454v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-014-0800-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962234v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Raoul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-014-1062-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621766v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-012-9157-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816752v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motsch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navoret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438174v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251250011X" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555006v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110823912" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615222v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Arichetogaray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2011.4.901" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765704v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027574v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82946-9_7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894368v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15096-9_16" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894363v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15096-9_2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05392902v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04034643v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05392902v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Degond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Frouvelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173242v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792524000111" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423952v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168272v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amic Frouvelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Taing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-024-03386-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833710v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Merino-Aceituno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trescases" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/qam/1651" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784344v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kanzler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmeiser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2023059" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275272v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Guo Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2021047" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126060v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Merino Aceituno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-020-09632-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962259v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Merino-Aceituno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Trescases" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534887v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202517400085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811454v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-014-0800-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962234v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Raoul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-014-1062-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621766v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-012-9157-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816752v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motsch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navoret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438174v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251250011X" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555006v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110823912" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615222v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Arichetogaray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2011.4.901" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765704v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027574v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82946-9_7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894368v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15096-9_16" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894363v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15096-9_2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04034643v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>