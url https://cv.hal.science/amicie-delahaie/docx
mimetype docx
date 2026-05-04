--- v0 (2026-03-28)
+++ v1 (2026-05-04)
@@ -66,4839 +66,4973 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmonizing data from different soil organic matter fractionation protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchodjowiè P.I. Kpemoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Stojanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amicie Delahaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 468, pp.117774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2026.117774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A simple pedotransfer function to estimate fine fraction organic carbon contents of surface horizons in French soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amicie Delahaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel P Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 459, pp.117366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes, interactions and drivers of soil chemical, physical and biological properties after repeated application of organic waste products in two contrasted long-term field experiments in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haotian Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (11), pp.114090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ae16bb⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05332759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating the complementarity of thermal and physical soil organic carbon fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amicie A Delahaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Cécillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Stojanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Abiven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Arbelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (2), pp.795 - 812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/soil-10-795-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les adventices - Ennemi insidieux ou outil pour booster la mycorhization dans les systèmes de culture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Découvrir l'adaptation de la structure racinaire des arbres dans les systèmes agroforestiers suisses à l'aide d'un géoradar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Hugenschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Kay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amicie Delahaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 2 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14858976⟩</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14859297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05024996v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du risque à la résilience - Défis politiques pour contrôler l'érosion des sols</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Timo Räsänen</w:t>
+                <w:t xml:space="preserve">Différents modes de labour - De quelle manière influencent-ils la vie et les propriétés du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orracha Sae-Tun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gernot Bodner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Rosinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Zechmeister-Boltenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Mentler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 2 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14900313⟩</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14859353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023920v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le carbone du sol peut-il aider le climat ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuel Martin</w:t>
+                <w:t xml:space="preserve">Un catalogue participatif en ligne pour le partage de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajasekaran Murugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Meurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Fohrafellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Kasper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Ecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 2 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14901355⟩</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14791149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015484v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcer la recherche en environnement : le NLP pour l'extraction de métadonnées</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La santé des sols s'améliore-t-elle dans le cadre d'un système de polyculture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aušra Rudinskienė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aušra Marcinkevičienė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimantas Vaisvalavičius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robertas Kosteckas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zita Kriauciuniene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 2 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14859506⟩</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14789948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05014340v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La compaction des sols augmente les émissions du gaz à effet de serre N2O</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Obstacles et opportunités de la connaissance des sols pour relever les défis liés aux sols - La perspective des différents acteurs en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Vanino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziana Pirelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Di Bene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Bøe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nádia Castanheira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 2 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14875938⟩</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14814802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022904v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le carbone organique du sol (COS) dans le cadre de l'agriculture de conservation - Méta-analyse dans les climats méditerranéens et subtropicaux humides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elena Valkama</w:t>
+                <w:t xml:space="preserve">Adoption de pratiques de gestion des sols et de régulation de l'eau climatiquement vertueuses en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberto Bragato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Di Bene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Jarvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Larsbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 2 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14875957⟩</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo/14800052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05024880v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existe-t-il une méthode simple pour analyser les déchets organiques ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le carbone du sol ; l'angle mort des inventaires européens de gaz à effet de serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Kowalczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asger Olesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amicie Delahaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 2 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14780251⟩</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14789619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05021472v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pas de solution miracle - Plusieurs techniques doivent être combinées pour bien analyser les données</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Asa Gholizadeh</w:t>
+                <w:t xml:space="preserve">La puissance de la pyrolyse - Qualité et rendement du biochar pour la séquestration du carbone dans le sol en pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonor Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Budai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Elsgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieuc Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Keel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 2 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14876419⟩</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14861266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019659v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découvrir l'adaptation de la structure racinaire des arbres dans les systèmes agroforestiers suisses à l'aide d'un géoradar</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inventaire des principales pratiques de gestion des sols dans les agroécosystèmes européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vanwindekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Di Bene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Nino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Huyghebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 2 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14859297⟩</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14900821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019227v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoption de pratiques de gestion des sols et de régulation de l'eau climatiquement vertueuses en Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les sciences du sol dans l'enseignement supérieur en Europe - État des lieux et recommandations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villa Solis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Fahlbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennie Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amicie Delahaie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 2 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo/14800052⟩</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14826927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05014408v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obstacles et opportunités de la connaissance des sols pour relever les défis liés aux sols - La perspective des différents acteurs en Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nádia Castanheira</w:t>
+                <w:t xml:space="preserve">L'usage et les types de sols influencent le réseau de macropores, le carbone organique et la rétention des nutriments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Kochiieru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Lamorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Feizienė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginijus Feiza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvyra Šlepetienė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 2 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14814802⟩</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14876396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028760v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différents modes de labour - De quelle manière influencent-ils la vie et les propriétés du sol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Axel Mentler</w:t>
+                <w:t xml:space="preserve">Quand le carbone du sol peut-il aider le climat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Don</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Leifeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kätterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 2 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14859353⟩</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14901355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023536v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le carbone du sol ; l'angle mort des inventaires européens de gaz à effet de serre</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Renforcer la recherche en environnement : le NLP pour l'extraction de métadonnées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Koestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Garré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amicie Delahaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 2 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14789619⟩</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14859506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05014109v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé des sols s'améliore-t-elle dans le cadre d'un système de polyculture ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La compaction des sols augmente les émissions du gaz à effet de serre N2O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansonia Pulido-Moncada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Søren Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Munkholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amicie Delahaie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 2 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14789948⟩</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14875938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023316v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La puissance de la pyrolyse - Qualité et rendement du biochar pour la séquestration du carbone dans le sol en pratique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sonja Keel</w:t>
+                <w:t xml:space="preserve">Le carbone organique du sol (COS) dans le cadre de l'agriculture de conservation - Méta-analyse dans les climats méditerranéens et subtropicaux humides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Tadiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Acutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Perego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calogero Schillaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Valkama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 2 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14861266⟩</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14875957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022986v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un catalogue participatif en ligne pour le partage de données</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Existe-t-il une méthode simple pour analyser les déchets organiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael López-Núñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amicie Delahaie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 2 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14791149⟩</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14780251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022829v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire des principales pratiques de gestion des sols dans les agroécosystèmes européens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Huyghebaert</w:t>
+                <w:t xml:space="preserve">Pas de solution miracle - Plusieurs techniques doivent être combinées pour bien analyser les données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Knadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Castaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Barbetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eyal Ben Dor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asa Gholizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 2 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14900821⟩</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14876419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05029175v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences du sol dans l'enseignement supérieur en Europe - État des lieux et recommandations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les adventices - Ennemi insidieux ou outil pour booster la mycorhization dans les systèmes de culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Trinchera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Warren Raffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amicie Delahaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 2 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14826927⟩</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14858976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05029419v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'usage et les types de sols influencent le réseau de macropores, le carbone organique et la rétention des nutriments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alvyra Šlepetienė</w:t>
+                <w:t xml:space="preserve">Du risque à la résilience - Défis politiques pour contrôler l'érosion des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmar Schmaltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisbeth Johannsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hvarregaard Thorsøe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Tähtikarhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Räsänen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 2 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14876396⟩</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14900313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05021072v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure spatiale de la pédodiversité - L'exemple de la République Tchèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radim Vašát</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oldřich Vacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luboš Borůvka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amicie Delahaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 2 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.14801339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un geste simple pour maintenir le stock de carbone organique du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jørgen Eriksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Thomsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Munkholm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bent Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 2 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.14790440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inhibiteurs d'uréase et les préparations biologiques réduisent-ils la dépendance à l'égard des engrais azotés et améliorent-ils le rendement des grains de maïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Povilas Drulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zita Kriaučiūnienė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytautas Liakas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amicie Delahaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 2 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.14814784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles de COS doivent être validés par des séries temporelles indépendantes pour permettre une prédiction fiable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Le Noë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Manzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Abramoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Bruni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 2 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.14875899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronie plante-sol dans les cycles des nutriments - Apprendre des écosystèmes pour mettre en place des agrosystèmes durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Abbadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 2 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.14901216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de stockage du carbone - Analyse et carte en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hvarregaard Thorsøe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amicie Delahaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 2 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.14900840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plus grand jeu de données européen sur les expérimentations de longue durée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cenk Dönmez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Svoboda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy d'Hose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 2 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.14875866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examen des systèmes de suivi des sols existants pour ouvrir la voie à l'Observatoire européen des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Fantappiè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fenny van Egmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bozena Smreczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsofia Bakacsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 2 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.14858852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmenter l'apport de carbone racinaire dans les sols agricoles par la sélection variétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrike Heinemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Hirte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Don</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amicie Delahaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 2 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.14861143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment évaluer un sol dans le contexte des services écosystémiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslava Janků</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Jehlička</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina Heřmanová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Toth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansoor Maitah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 2 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.14826447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la qualité des méta-analyses sur le carbone organique du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Fohrafellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Zechmeister-Boltenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajasekaran Murugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Valkama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amicie Delahaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.14796183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les flux de carbone entre le sol et l'atmosphère sont à double sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Corbeels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 2 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.14796004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un épineux problème - L'amélioration des modèles d'hydrologie du sol dans les modèles de culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Jarvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mats Larsbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabet Lewan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Garré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amicie Delahaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 2 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.14858680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du chaulage sur les flux de gaz à effet de serre du sol - Une méta-analyse des facteurs biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Min Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao-Xiong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Bo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 2 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.14860049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'héritage des inoculants microbiens dans les agroécosystèmes - Un potentiel pour relever les défis du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xipeng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Falcao Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amicie Delahaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 2 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.14827608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021413v1</w:t>
-              </w:r>
-[...432 lines deleted...]
-                <w:t xml:space="preserve">hal-04787802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can secular stable soil organic carbon be isolated? An assessment of Zimmermann fractionation using a long-term bare fallow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amicie Delahaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. , pp.EGU25-6311, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-6311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementarity and drivers of thermal and physical soil organic carbon fractions at the scale of mainland France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amicie Delahaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Cécillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amicie Delahaie</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Boulonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, VIENNA, Austria. , pp.EGU23-6849, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4908,168 +5042,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements, interactions et déterminants des propriétés chimiques, physiques et biologiques du sol après l'application répétée de PRO à QualiAgro et PROspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haotian Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale annuelle du SOERE PRO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE UMR SAS Rennes, Oct 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId228"/>
+      <w:footerReference w:type="default" r:id="rId231"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5216,51 +5350,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Trinchera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Warren Raffa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie Delahaie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14858976" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023920v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Schmaltz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Johannsen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hvarregaard Thors&#248;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika T&#228;htikarhu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo R&#228;s&#228;nen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14900313" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05015484v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Don" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Seidel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Leifeld" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#228;tterer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14901355" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014340v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Albrecht" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Koestel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Garr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14859506" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05022904v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansonia Pulido-Moncada" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Petersen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Munkholm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14875938" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024880v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Tadiello" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Acutis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Perego" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogero Schillaci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Valkama" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14875957" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05021472v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael L&#243;pez-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14780251" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019659v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Knadel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Castaldi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Barbetti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Ben Dor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asa Gholizadeh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14876419" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019227v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hugenschmidt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14859297" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014408v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Bragato" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Bene" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Jarvis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Larsbo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo/14800052" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028760v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vanino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Pirelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik B&#248;e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;dia Castanheira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14814802" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023536v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orracha Sae-Tun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Bodner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Rosinger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Zechmeister-Boltenstern" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Mentler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14859353" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014109v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kowalczewski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asger Olesen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14789619" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023316v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Au&#353;ra Rudinskien&#279;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Au&#353;ra Marcinkevi&#269;ien&#279;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimantas Vaisvalavi&#269;ius" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robertas Kosteckas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Kriauciuniene" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14789948" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05022986v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Rodrigues" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Budai" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Elsgaard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Hardy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Keel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14861266" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05022829v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajasekaran Murugan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Meurer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Fohrafellner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Kasper" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ecker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14791149" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029175v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vanwindekens" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heller" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Nino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huyghebaert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14900821" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029419v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villa Solis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Fahlbeck" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Barron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14826927" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05021072v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Kochiieru" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Lamorski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Feizien&#279;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginijus Feiza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvyra &#352;lepetien&#279;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14876396" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029365v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Va&#353;&#225;t" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Old&#345;ich Vacek" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubo&#353; Bor&#367;vka" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14801339" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019596v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Jensen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Eriksen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Thomsen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent Christensen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14790440" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05018713v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Povilas Drulis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Kriau&#269;i&#363;nien&#279;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Liakas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14814784" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05021228v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manzoni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Abramoff" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#246;lscher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14875899" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019090v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14901216" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024948v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14900840" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05018652v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cenk D&#246;nmez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Svoboda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy d'Hose" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Hoffmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14875866" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014286v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantappi&#232;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenny van Egmond" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozena Smreczak" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia Bakacsi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14858852" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019144v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrike Heinemann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Hirte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14861143" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019369v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslava Jank&#367;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jehli&#269;ka" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina He&#345;manov&#225;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Toth" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansoor Maitah" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14826447" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05018771v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14796183" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04992241v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14796004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019495v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Lewan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14858680" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029510v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Min Zhang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Liang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Li" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao-Xiong Chen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Bo Zhang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14860049" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05021413v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xipeng Liu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Falcao Salles" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14827608" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093858v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P Martin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117366" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05332759v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Chen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ae16bb" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787802v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie A Delahaie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Stojanova" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arbelet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-10-795-2024" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136806v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pouteau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6311" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488656v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6849" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784945v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baudin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05595199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchodjowi&#232; P.I. Kpemoua" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Stojanova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie Delahaie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2026.117774" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093858v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117366" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05332759v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ae16bb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787802v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie A Delahaie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arbelet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-10-795-2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019227v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hugenschmidt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14859297" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023536v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orracha Sae-Tun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Bodner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Rosinger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Zechmeister-Boltenstern" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Mentler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14859353" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05022829v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajasekaran Murugan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Meurer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Fohrafellner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Kasper" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ecker" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14791149" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023316v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Au&#353;ra Rudinskien&#279;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Au&#353;ra Marcinkevi&#269;ien&#279;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimantas Vaisvalavi&#269;ius" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robertas Kosteckas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Kriauciuniene" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14789948" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028760v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vanino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Pirelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Bene" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik B&#248;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;dia Castanheira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14814802" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014408v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Bragato" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Jarvis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Larsbo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo/14800052" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014109v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kowalczewski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asger Olesen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14789619" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05022986v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Rodrigues" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Budai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Elsgaard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Hardy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Keel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14861266" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029175v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vanwindekens" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Nino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huyghebaert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14900821" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029419v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villa Solis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Fahlbeck" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Barron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14826927" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05021072v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Kochiieru" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Lamorski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Feizien&#279;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginijus Feiza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvyra &#352;lepetien&#279;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14876396" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05015484v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Don" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Seidel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Leifeld" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#228;tterer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14901355" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014340v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Albrecht" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Koestel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Garr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14859506" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05022904v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansonia Pulido-Moncada" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Petersen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Munkholm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14875938" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024880v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Tadiello" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Acutis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Perego" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogero Schillaci" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Valkama" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14875957" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05021472v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael L&#243;pez-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14780251" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019659v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Knadel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Castaldi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Barbetti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Ben Dor" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asa Gholizadeh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14876419" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024996v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Trinchera" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Warren Raffa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14858976" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023920v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Schmaltz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Johannsen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hvarregaard Thors&#248;e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika T&#228;htikarhu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo R&#228;s&#228;nen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14900313" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029365v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Va&#353;&#225;t" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Old&#345;ich Vacek" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubo&#353; Bor&#367;vka" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14801339" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019596v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Jensen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Eriksen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Thomsen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent Christensen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14790440" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05018713v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Povilas Drulis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Kriau&#269;i&#363;nien&#279;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Liakas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14814784" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05021228v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manzoni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Abramoff" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#246;lscher" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14875899" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019090v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14901216" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024948v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14900840" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05018652v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cenk D&#246;nmez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Svoboda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy d'Hose" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Hoffmann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14875866" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014286v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantappi&#232;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenny van Egmond" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozena Smreczak" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia Bakacsi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14858852" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019144v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrike Heinemann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Hirte" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14861143" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019369v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslava Jank&#367;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jehli&#269;ka" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina He&#345;manov&#225;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Toth" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansoor Maitah" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14826447" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05018771v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14796183" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04992241v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14796004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019495v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Lewan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14858680" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029510v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Min Zhang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Liang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Li" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao-Xiong Chen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Bo Zhang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14860049" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05021413v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xipeng Liu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Falcao Salles" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14827608" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136806v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pouteau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6311" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488656v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6849" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784945v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baudin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>