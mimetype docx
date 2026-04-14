--- v0 (2026-03-13)
+++ v1 (2026-04-14)
@@ -199,649 +199,649 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dewey et la liberté d'expression comme mode d'action</w:t>
+                <w:t xml:space="preserve">L'imagination comme ressource et limite de la vie mentale chez Hobbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Milanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raison Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rpub1.027.0125⟩</w:t>
+              <w:t xml:space="preserve">Revue philosophique de la France et de l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 151 (1), pp.51-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rphi.261.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04792547v1</w:t>
+                <w:t xml:space="preserve">halshs-05567847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sources lippmanniennes du problème néolibéral de la démocratie : la démocratie &amp;quot;reconstruite'' de 34</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dewey et la liberté d'expression comme mode d'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Milanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consecutio Rerum : rivista critica della postmodernità</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Raison Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/1 (27), pp.125-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpub1.027.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03190379v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04792547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux politiques d’une histoire culturelle des idées chez Dewey : l’exemple de la critique du libéralisme dans les années 30</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les sources lippmanniennes du problème néolibéral de la démocratie : la démocratie &amp;quot;reconstruite'' de 34</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Milanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical enquiries : revue des philosophies anglophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6</w:t>
+              <w:t xml:space="preserve">Consecutio Rerum : rivista critica della postmodernità</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Démocratie et néolibéralisme, Anno V (9), pp.47-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01377164v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03190379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Beast and the Sovereign according to Hobbes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les enjeux politiques d’une histoire culturelle des idées chez Dewey : l’exemple de la critique du libéralisme dans les années 30</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Milanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophy Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical enquiries : revue des philosophies anglophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5840/philtoday201611199⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01279758v1</w:t>
+                <w:t xml:space="preserve">halshs-01377164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dewey et le radicalisme politique dans les années 30: entre critique et réappropriation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Beast and the Sovereign according to Hobbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Milanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical enquiries : revue des philosophies anglophones</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophy Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5840/philtoday201611199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01279498v1</w:t>
+                <w:t xml:space="preserve">halshs-01279758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le passage de Bacon à Hobbes: un système et ses tensions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dewey et le radicalisme politique dans les années 30: entre critique et réappropriation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Milanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical enquiries : revue des philosophies anglophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Hobbes et Bacon: le sens d'un silence, n°4</w:t>
+              <w:t xml:space="preserve">, 2015, Dewey (I), 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01279755v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01279498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiter le Leviathan : son édition critique par Noel Malcolm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sur le passage de Bacon à Hobbes: un système et ses tensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Milanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical enquiries : revue des philosophies anglophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Édition Malcolm du Léviathan, 3, pp.159-173</w:t>
+              <w:t xml:space="preserve">, 2015, Hobbes et Bacon: le sens d'un silence, n°4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01177396v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01279755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« History as psychology » : de quoi est faite une psychologie empiriste chez Bacon ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Revisiter le Leviathan : son édition critique par Noel Malcolm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Milanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-septième siècle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical enquiries : revue des philosophies anglophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Édition Malcolm du Léviathan, 3, pp.159-173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dss.144.0619⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01177763v1</w:t>
+                <w:t xml:space="preserve">halshs-01177396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire de la science et de ses institutions de Bacon à Hobbes : un héritage critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Milanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Leibniz. Monades et mondes, 77 (1), pp.105-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -869,457 +869,466 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01177511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nécessité et imputation chez Hobbes : se démarquer d’Aristote et se démarquer de la scolastique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">« History as psychology » : de quoi est faite une psychologie empiriste chez Bacon ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Milanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 41 (1), pp.3-35. </w:t>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Varia, 265 (4), pp.619-634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1025721ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dss.144.0619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01177981v1</w:t>
+                <w:t xml:space="preserve">halshs-01177763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’anthropologie des passions : le sens du désir de puissance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nécessité et imputation chez Hobbes : se démarquer d’Aristote et se démarquer de la scolastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Milanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseignement Philosophique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (1), pp.3-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1025721ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01178005v1</w:t>
+                <w:t xml:space="preserve">halshs-01177981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Trends in French Scholarship on Hobbes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’anthropologie des passions : le sens du désir de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Milanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hobbes Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 23 (2), pp.139-156</w:t>
+              <w:t xml:space="preserve">Enseignement Philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (2), pp.57-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01177662v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01178005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le désir de pouvoirs chez Hobbes : de l’ontologie à l’anthropologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Recent Trends in French Scholarship on Hobbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Crignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Milanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Klesis - Revue philosophique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Hobbes : l'anthropologie, 12, pp.4-26</w:t>
+              <w:t xml:space="preserve">Hobbes Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (2), pp.139-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01177506v1</w:t>
+                <w:t xml:space="preserve">halshs-01177662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensation et phantasme dans le De Corpore : que signifie, chez Hobbes, fonder la philosophie sur la sensation ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le désir de pouvoirs chez Hobbes : de l’ontologie à l’anthropologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Milanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lumières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Hobbes: nouvelles lectures, 10</w:t>
+              <w:t xml:space="preserve">Klesis - Revue philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Hobbes : l'anthropologie, 12, pp.4-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01279814v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensation et phantasme dans le De Corpore : que signifie, chez Hobbes, fonder la philosophie sur la sensation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Milanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Hobbes: nouvelles lectures, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03247948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1329,740 +1338,740 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une radicalisation écologiste : le nouvel âge de la sécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Milanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bord de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-38519-060-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04694038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Lippmann, d'un néolibéralisme à l'autre: changement social et leadership libéral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Milanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, pp.687, 2020, PolitiqueS, 978-2-406-11012-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/ISBN.978-2-406-11012-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03091493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hobbes et le matérialisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jauffrey Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Milanese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Matériologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.190, 2016, 978-2-37361-042-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01279763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacon et le gouvernement du savoir : critique, invention, système : la pensée moderne comme épreuve de l'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Milanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, pp.587, 2016, Constitution de la modernité, Zancarini, Jean-Claude, 978-2-406-05739-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05741-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01279768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'Homme. De Homine, par Thomas Hobbes, édition critique et traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Médina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gracianette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Milanese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Terrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pécharman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vrin, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01279766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lectures de Hobbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jauffrey Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Milanese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Terrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, pp.464, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00835891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principe de la philosophie chez Hobbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Milanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, 4, 2011, Les Anciens et les Modernes – études de philosophie, 978-2-8124-0335-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3942-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01172096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments de Loi, naturelle et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Milanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Allia, 2006, 2844851940</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01279502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La propriété: le propre, l'appropriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Milanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellipses, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01279762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2072,873 +2081,873 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locke et le problème de la souveraineté humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Milanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Crétois, Pierre; Miqueu, Christophe; Roza, Stéphanie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La souveraineté populaire : un levier pour la démocratie ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Bord de l'eau, pp.73-92, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04594739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La connaissance de nous-mêmes selon Bacon: de l'homme matériel à l'histoire civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Milanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clément, Michèle; Girard, Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pré-histoires de l'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.127-148, 2021, Constitution de la modernité, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/ISBN.978-2-406-12370-5.P.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03593654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mœurs selon Hobbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Milanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Toto, Francesco; Simonetta, Laetitia ; Bottini, Giorgio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre nature et histoire : mœurs et coutumes dans la philosophie moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.109-138, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01678293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hobbes and Descartes on anthropology : is there a debt of Hobbesian anthropology to L’Homme?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Milanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antoine-Mahut, Delphine; Gaukroger, Stephen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Descartes’ Treatise on Man and its reception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, Springer, pp.247-260, 2016, Studies in history and philosophy of science, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-46989-8_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01491636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le matérialisme de Hobbes en questions : la critique du matérialisme et la réception de Hobbes depuis l'Ecole de Marbourg</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le rôle de l’imagination dans la construction du sujet chez Montaigne et Hobbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Milanese</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hobbes et le matérialisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Matériologiques, pp.91-111, 2016</w:t>
+              <w:t xml:space="preserve">L’axe Montaigne-Hobbes : anthropologie et politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01279760v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02004611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l’imagination dans la construction du sujet chez Montaigne et Hobbes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le matérialisme de Hobbes en questions : la critique du matérialisme et la réception de Hobbes depuis l'Ecole de Marbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Milanese</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berthier, Jauffrey; Milanese, Arnaud. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’axe Montaigne-Hobbes : anthropologie et politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Hobbes et le matérialisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Matériologiques, pp.91-111, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02004611v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01279760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l'imagination dans la construction du sujet chez Montaigne et Hobbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Milanese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'axe Montaigne-Hobbes: anthropologie et politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-6079-1.p.0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01279756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philosophie première et philosophie de la nature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La république instituée ou l’invention du pacte social chez Hobbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Milanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berthier, Jauffrey and Dubos, Nicolas and Milanese, Arnaud and Terrel, Jean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hobbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ellipses, 2013, Lectures de.., 978-2-7298-7704-0</w:t>
+              <w:t xml:space="preserve">, Ellipses, 2013, 978-2-7298-7704-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01177521v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La république instituée ou l’invention du pacte social chez Hobbes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Philosophie première et philosophie de la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Milanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berthier, Jauffrey and Dubos, Nicolas and Milanese, Arnaud and Terrel, Jean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hobbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ellipses, 2013, 978-2-7298-7704-0</w:t>
+              <w:t xml:space="preserve">, Ellipses, 2013, Lectures de.., 978-2-7298-7704-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01177996v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accès intellectuel à Dieu chez Hobbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Milanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Terrel, Jean and Graciannette, Bernard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hobbes et la religion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Bordeaux, 2012, Histoire des pensées, 978-2-86781-769-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01177486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La volonté et la vie: de la légitimation de la propriété à la métaphysique de l'appropriation du monde, chez Hume, Kant, Hegel et Schopenhauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Milanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La propriété: le propre, l'appropriation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01279754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2948,105 +2957,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hobbes (1588-1679)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Milanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01377210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3114,51 +3123,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1408981C"/>
+    <w:nsid w:val="7500373A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3345,51 +3354,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amilanes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9846-7749" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078163730" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792547v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gautier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Milanese" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub1.027.0125" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190379v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377164v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279758v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/philtoday201611199" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279498v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279755v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177396v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.144.0619" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177511v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.771.0105" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025721ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178005v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177662v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Crignon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177506v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279814v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247948v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694038v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/pour-une-radicalisation-ecologiste-du-politique/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091493v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/ISBN.978-2-406-11012-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279763v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jauffrey Berthier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/histoire-du-materialisme/222-hobbes-et-le-materialisme-9782373610420.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279768v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05741-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279766v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M&#233;dina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gracianette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Terrel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine P&#233;charman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835891v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172096v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3942-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279502v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279762v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/ISBN.978-2-406-12370-5.P.0127" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678293v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491636v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46989-8_15" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279760v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ottaviani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279756v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6079-1.p.0047" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177521v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177996v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177486v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279754v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377210v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amilanes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9846-7749" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078163730" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567847v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Milanese" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.261.0051" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792547v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gautier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub1.027.0125" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190379v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377164v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279758v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/philtoday201611199" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279498v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279755v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177396v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177511v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.771.0105" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177763v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.144.0619" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177981v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025721ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178005v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177662v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Crignon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177506v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247948v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694038v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/pour-une-radicalisation-ecologiste-du-politique/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091493v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/ISBN.978-2-406-11012-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279763v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jauffrey Berthier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/histoire-du-materialisme/222-hobbes-et-le-materialisme-9782373610420.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279768v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05741-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279766v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M&#233;dina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gracianette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Terrel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine P&#233;charman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835891v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172096v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3942-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279502v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279762v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594739v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593654v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/ISBN.978-2-406-12370-5.P.0127" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678293v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46989-8_15" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ottaviani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279760v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279756v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6079-1.p.0047" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177996v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177521v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177486v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279754v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>