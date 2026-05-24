--- v1 (2026-04-14)
+++ v2 (2026-05-24)
@@ -791,183 +791,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01177396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'histoire de la science et de ses institutions de Bacon à Hobbes : un héritage critique</w:t>
+                <w:t xml:space="preserve">« History as psychology » : de quoi est faite une psychologie empiriste chez Bacon ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Milanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Philosophie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Leibniz. Monades et mondes, 77 (1), pp.105-129. </w:t>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Varia, 265 (4), pp.619-634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/aphi.771.0105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dss.144.0619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01177511v1</w:t>
+                <w:t xml:space="preserve">halshs-01177763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« History as psychology » : de quoi est faite une psychologie empiriste chez Bacon ?</w:t>
+                <w:t xml:space="preserve">L'histoire de la science et de ses institutions de Bacon à Hobbes : un héritage critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Milanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-septième siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Varia, 265 (4), pp.619-634. </w:t>
+              <w:t xml:space="preserve">Archives de Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Leibniz. Monades et mondes, 77 (1), pp.105-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dss.144.0619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/aphi.771.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01177763v1</w:t>
+                <w:t xml:space="preserve">halshs-01177511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nécessité et imputation chez Hobbes : se démarquer d’Aristote et se démarquer de la scolastique</w:t>
               </w:r>
@@ -2317,355 +2317,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01678293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hobbes and Descartes on anthropology : is there a debt of Hobbesian anthropology to L’Homme?</w:t>
+                <w:t xml:space="preserve">Le rôle de l'imagination dans la construction du sujet chez Montaigne et Hobbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Milanese</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Descartes’ Treatise on Man and its reception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-46989-8_15⟩</w:t>
+              <w:t xml:space="preserve">L'axe Montaigne-Hobbes: anthropologie et politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-6079-1.p.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01491636v1</w:t>
+                <w:t xml:space="preserve">halshs-01279756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l’imagination dans la construction du sujet chez Montaigne et Hobbes</w:t>
+                <w:t xml:space="preserve">Hobbes and Descartes on anthropology : is there a debt of Hobbesian anthropology to L’Homme?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Milanese</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoine-Mahut, Delphine; Gaukroger, Stephen. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’axe Montaigne-Hobbes : anthropologie et politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Descartes’ Treatise on Man and its reception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43, Springer, pp.247-260, 2016, Studies in history and philosophy of science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-46989-8_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02004611v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01491636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le matérialisme de Hobbes en questions : la critique du matérialisme et la réception de Hobbes depuis l'Ecole de Marbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Milanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berthier, Jauffrey; Milanese, Arnaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hobbes et le matérialisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Matériologiques, pp.91-111, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01279760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l'imagination dans la construction du sujet chez Montaigne et Hobbes</w:t>
+                <w:t xml:space="preserve">Le rôle de l’imagination dans la construction du sujet chez Montaigne et Hobbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Milanese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'axe Montaigne-Hobbes: anthropologie et politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L’axe Montaigne-Hobbes : anthropologie et politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-6079-1.p.0047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01279756v1</w:t>
+                <w:t xml:space="preserve">halshs-02004611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La république instituée ou l’invention du pacte social chez Hobbes</w:t>
               </w:r>
@@ -3123,51 +3123,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7500373A"/>
+    <w:nsid w:val="E0C9E822"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3354,51 +3354,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amilanes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9846-7749" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078163730" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567847v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Milanese" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.261.0051" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792547v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gautier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub1.027.0125" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190379v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377164v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279758v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/philtoday201611199" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279498v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279755v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177396v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177511v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.771.0105" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177763v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.144.0619" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177981v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025721ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178005v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177662v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Crignon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177506v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247948v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694038v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/pour-une-radicalisation-ecologiste-du-politique/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091493v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/ISBN.978-2-406-11012-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279763v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jauffrey Berthier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/histoire-du-materialisme/222-hobbes-et-le-materialisme-9782373610420.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279768v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05741-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279766v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M&#233;dina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gracianette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Terrel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine P&#233;charman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835891v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172096v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3942-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279502v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279762v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594739v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593654v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/ISBN.978-2-406-12370-5.P.0127" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678293v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46989-8_15" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ottaviani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279760v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279756v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6079-1.p.0047" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177996v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177521v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177486v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279754v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amilanes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9846-7749" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078163730" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567847v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Milanese" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.261.0051" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792547v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gautier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub1.027.0125" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190379v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377164v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279758v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/philtoday201611199" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279498v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279755v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177396v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177763v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.144.0619" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177511v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.771.0105" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177981v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025721ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178005v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177662v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Crignon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177506v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247948v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694038v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/pour-une-radicalisation-ecologiste-du-politique/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091493v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/ISBN.978-2-406-11012-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279763v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jauffrey Berthier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/histoire-du-materialisme/222-hobbes-et-le-materialisme-9782373610420.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279768v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05741-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279766v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M&#233;dina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gracianette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Terrel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine P&#233;charman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835891v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172096v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3942-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279502v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279762v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594739v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593654v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/ISBN.978-2-406-12370-5.P.0127" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678293v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279756v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ottaviani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6079-1.p.0047" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491636v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46989-8_15" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279760v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004611v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177996v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177521v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177486v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279754v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>