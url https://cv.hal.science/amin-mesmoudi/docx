--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -368,291 +368,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Graph Exploration and Fragmentation for Scalable RDF Query Processing</w:t>
+                <w:t xml:space="preserve">GoFast: Graph-based optimization for efficient and scalable query evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Coquery</w:t>
+                <w:t xml:space="preserve">Ishaq Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Khelil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amin Mesmoudi</w:t>
+                <w:t xml:space="preserve">Jorge Galicia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Galicia Auyon</w:t>
+                <w:t xml:space="preserve">Ladjel Bellatreche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ladjel Bellatreche</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taoufik Aguili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021 (1), pp.165--183. </w:t>
+              <w:t xml:space="preserve">Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99, pp.101738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10796-020-09998-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.is.2021.101738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185258v1</w:t>
+                <w:t xml:space="preserve">hal-03990858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GoFast: Graph-based optimization for efficient and scalable query evaluation</w:t>
+                <w:t xml:space="preserve">Combining Graph Exploration and Fragmentation for Scalable RDF Query Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ishaq Zouaghi</w:t>
+                <w:t xml:space="preserve">Emmanuel Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Galicia Auyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladjel Bellatreche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 99, pp.101738. </w:t>
+              <w:t xml:space="preserve">Information Systems Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (1), pp.165--183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.is.2021.101738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10796-020-09998-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03990858v1</w:t>
+                <w:t xml:space="preserve">hal-03185258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SKWN: Smart and Dynamic Key Management Scheme for Wireless Sensor Networks</w:t>
               </w:r>
@@ -1142,103 +1142,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Query Optimization for Large Scale Clustered RDF Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ishaq Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Galicia Auyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Galicia Auyon</w:t>
+                <w:t xml:space="preserve">Ladjel Bellatreche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Aguili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 22nd International Workshop On Design, Optimization, Languages and Analytical Processing of Big Data, Colocated with EDBT/ICDT 2020 (DOLAP 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.56--65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1393,77 +1393,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RDFPartSuite: Bridging Physical and Logical RDF Partitioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Galicia Auyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Mesmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladjel Bellatreche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 16e journées sur "Business Intelligence &amp; Big Data" (EDA 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Lyon, France. pp.136--150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1488,77 +1488,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should We Be Afraid of Querying Billions of Triples in a Graph-Based Centralized System?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Mesmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Galicia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Senouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1599,295 +1599,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03990925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse Partitioning for SPARQL Queries: Principles and Performance Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Galicia</w:t>
+                <w:t xml:space="preserve">RDFPartSuite: Bridging Physical and Logical RDF Partitioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Galicia Auyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladjel Bellatreche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Ordonez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database and Expert Systems Applications (DEXA 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. 35ème Conférence sur la Gestion de Données – Principes, Technologies et Applications (BDA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03993402v1</w:t>
+                <w:t xml:space="preserve">hal-04152163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RDFPartSuite: Bridging Physical and Logical RDF Partitioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reverse Partitioning for SPARQL Queries: Principles and Performance Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Galicia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Mesmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Galicia Auyon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ladjel Bellatreche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ordonez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 35ème Conférence sur la Gestion de Données – Principes, Technologies et Applications (BDA 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Database and Expert Systems Applications (DEXA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Linz, Austria. pp.174-183, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-27618-8_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152163v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RDFPartSuite: Bridging Physical and Logical RDF Partitioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Galicia Auyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Mesmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladjel Bellatreche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 21st International Conference on Big Data Analytics and Knowledge Discovery (DAWAK 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Linz, Austria. pp.136-150, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1915,304 +1915,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A test framework for large scale declarative queries: preliminary results</w:t>
+                <w:t xml:space="preserve">Declarative queries on large astronomy databases: Experiments with Hive and HadoopDB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Toumani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 29th Annual ACM Symposium on Applied Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Base de données avancées (BDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Grenoble-Autrans, France. pp.1-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313175v1</w:t>
+                <w:t xml:space="preserve">hal-01499278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Systems to Large-Scale Data Access.</w:t>
+                <w:t xml:space="preserve">A test framework for large scale declarative queries: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database Systems for Advanced Applications - 19th International Conference, DASFAA 2014, International Workshop: BDMA, Revised Selected Papers.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-43984-5_12⟩</w:t>
+              <w:t xml:space="preserve">the 29th Annual ACM Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Gyeongju, South Korea. pp.858-859, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2554850.2555102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313176v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Declarative queries on large astronomy databases: Experiments with Hive and HadoopDB</w:t>
+                <w:t xml:space="preserve">A Comparison of Systems to Large-Scale Data Access.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farouk Toumani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Base de données avancées (BDA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Database Systems for Advanced Applications - 19th International Conference, DASFAA 2014, International Workshop: BDMA, Revised Selected Papers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Bali, Indonesia. pp. 161-175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-43984-5_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499278v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of some LSST Queries: Preliminary Results</w:t>
               </w:r>
@@ -2686,51 +2686,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103019v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif-Eddine Benkabou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeslem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dou El Kefel Mansouri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleyman Chaib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Mesmoudi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-025-01346-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450994v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Meddahi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allel Hadjali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-023-01213-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185258v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coquery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Khelil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Galicia Auyon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-020-09998-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990858v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishaq Zouaghi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Galicia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Aguili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2021.101738" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185289v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mesmoudi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benadda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.3930" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221665v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Sa&#239;d Hacid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Toumani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-014-7172-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935281v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Guermoudi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Matallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0573-6_8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990885v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Saidi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssameddine Yousfi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20891-1_45" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986797v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986824v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedoua Lahfa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90639-9_70" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986794v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990925v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Senouci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32065-2_18" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993402v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ordonez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27618-8_13" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152163v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152175v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27520-4_10" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313175v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2555102" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313176v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43984-5_12" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499278v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339311v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bulliffon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dupont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Euvrard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354437v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mrissa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2011.26" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512622v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103019v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif-Eddine Benkabou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeslem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dou El Kefel Mansouri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleyman Chaib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Mesmoudi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-025-01346-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450994v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Meddahi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allel Hadjali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-023-01213-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990858v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishaq Zouaghi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Galicia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Aguili" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2021.101738" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185258v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coquery" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Khelil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Galicia Auyon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-020-09998-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185289v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mesmoudi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benadda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.3930" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221665v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Sa&#239;d Hacid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Toumani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-014-7172-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935281v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Guermoudi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Matallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0573-6_8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990885v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Saidi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssameddine Yousfi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20891-1_45" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986797v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986824v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedoua Lahfa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90639-9_70" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986794v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990925v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Senouci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32065-2_18" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152163v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993402v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ordonez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27618-8_13" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152175v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27520-4_10" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499278v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313175v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2555102" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313176v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43984-5_12" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339311v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bulliffon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dupont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Euvrard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354437v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mrissa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2011.26" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512622v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>