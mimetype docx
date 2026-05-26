--- v1 (2026-04-10)
+++ v2 (2026-05-26)
@@ -368,291 +368,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GoFast: Graph-based optimization for efficient and scalable query evaluation</w:t>
+                <w:t xml:space="preserve">Combining Graph Exploration and Fragmentation for Scalable RDF Query Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ishaq Zouaghi</w:t>
+                <w:t xml:space="preserve">Emmanuel Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jorge Galicia Auyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ladjel Bellatreche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 99, pp.101738. </w:t>
+              <w:t xml:space="preserve">Information Systems Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (1), pp.165--183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.is.2021.101738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10796-020-09998-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03990858v1</w:t>
+                <w:t xml:space="preserve">hal-03185258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Graph Exploration and Fragmentation for Scalable RDF Query Processing</w:t>
+                <w:t xml:space="preserve">GoFast: Graph-based optimization for efficient and scalable query evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Coquery</w:t>
+                <w:t xml:space="preserve">Ishaq Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Khelil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amin Mesmoudi</w:t>
+                <w:t xml:space="preserve">Jorge Galicia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladjel Bellatreche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Galicia Auyon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taoufik Aguili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021 (1), pp.165--183. </w:t>
+              <w:t xml:space="preserve">Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99, pp.101738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10796-020-09998-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.is.2021.101738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185258v1</w:t>
+                <w:t xml:space="preserve">hal-03990858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SKWN: Smart and Dynamic Key Management Scheme for Wireless Sensor Networks</w:t>
               </w:r>
@@ -1142,103 +1142,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Query Optimization for Large Scale Clustered RDF Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ishaq Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Galicia Auyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladjel Bellatreche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Aguili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 22nd International Workshop On Design, Optimization, Languages and Analytical Processing of Big Data, Colocated with EDBT/ICDT 2020 (DOLAP 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.56--65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1393,77 +1393,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RDFPartSuite: Bridging Physical and Logical RDF Partitioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Galicia Auyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladjel Bellatreche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 16e journées sur "Business Intelligence &amp; Big Data" (EDA 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Lyon, France. pp.136--150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1482,200 +1482,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should We Be Afraid of Querying Billions of Triples in a Graph-Based Centralized System?</w:t>
+                <w:t xml:space="preserve">Reverse Partitioning for SPARQL Queries: Principles and Performance Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Khelil</w:t>
+                <w:t xml:space="preserve">Jorge Galicia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jorge Galicia</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladjel Bellatreche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Senouci</w:t>
+                <w:t xml:space="preserve">Carlos Ordonez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Model and Data Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Toulouse, France. pp.251-266, </w:t>
+              <w:t xml:space="preserve">Database and Expert Systems Applications (DEXA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Linz, Austria. pp.174-183, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-32065-2_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-27618-8_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03990925v1</w:t>
+                <w:t xml:space="preserve">hal-03993402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RDFPartSuite: Bridging Physical and Logical RDF Partitioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Galicia Auyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladjel Bellatreche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 35ème Conférence sur la Gestion de Données – Principes, Technologies et Applications (BDA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1694,200 +1694,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse Partitioning for SPARQL Queries: Principles and Performance Analysis</w:t>
+                <w:t xml:space="preserve">Should We Be Afraid of Querying Billions of Triples in a Graph-Based Centralized System?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abdallah Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Mesmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jorge Galicia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Ordonez</w:t>
+                <w:t xml:space="preserve">Mohamed Senouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database and Expert Systems Applications (DEXA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Linz, Austria. pp.174-183, </w:t>
+              <w:t xml:space="preserve">International Conference on Model and Data Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Toulouse, France. pp.251-266, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-27618-8_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32065-2_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03993402v1</w:t>
+                <w:t xml:space="preserve">hal-03990925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RDFPartSuite: Bridging Physical and Logical RDF Partitioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Galicia Auyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladjel Bellatreche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 21st International Conference on Big Data Analytics and Knowledge Discovery (DAWAK 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Linz, Austria. pp.136-150, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1915,304 +1915,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Declarative queries on large astronomy databases: Experiments with Hive and HadoopDB</w:t>
+                <w:t xml:space="preserve">A Comparison of Systems to Large-Scale Data Access.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farouk Toumani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Base de données avancées (BDA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Database Systems for Advanced Applications - 19th International Conference, DASFAA 2014, International Workshop: BDMA, Revised Selected Papers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Bali, Indonesia. pp. 161-175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-43984-5_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499278v1</w:t>
+                <w:t xml:space="preserve">hal-01313176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A test framework for large scale declarative queries: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 29th Annual ACM Symposium on Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Gyeongju, South Korea. pp.858-859, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2554850.2555102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Systems to Large-Scale Data Access.</w:t>
+                <w:t xml:space="preserve">Declarative queries on large astronomy databases: Experiments with Hive and HadoopDB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Toumani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database Systems for Advanced Applications - 19th International Conference, DASFAA 2014, International Workshop: BDMA, Revised Selected Papers.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence Base de données avancées (BDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Grenoble-Autrans, France. pp.1-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-43984-5_12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01313176v1</w:t>
+                <w:t xml:space="preserve">hal-01499278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of some LSST Queries: Preliminary Results</w:t>
               </w:r>
@@ -2686,51 +2686,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103019v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif-Eddine Benkabou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeslem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dou El Kefel Mansouri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleyman Chaib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Mesmoudi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-025-01346-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450994v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Meddahi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allel Hadjali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-023-01213-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990858v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishaq Zouaghi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Galicia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Aguili" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2021.101738" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185258v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coquery" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Khelil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Galicia Auyon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-020-09998-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185289v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mesmoudi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benadda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.3930" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221665v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Sa&#239;d Hacid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Toumani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-014-7172-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935281v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Guermoudi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Matallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0573-6_8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990885v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Saidi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssameddine Yousfi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20891-1_45" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986797v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986824v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedoua Lahfa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90639-9_70" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986794v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990925v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Senouci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32065-2_18" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152163v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993402v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ordonez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27618-8_13" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152175v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27520-4_10" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499278v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313175v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2555102" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313176v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43984-5_12" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339311v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bulliffon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dupont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Euvrard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354437v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mrissa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2011.26" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512622v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103019v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif-Eddine Benkabou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeslem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dou El Kefel Mansouri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleyman Chaib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Mesmoudi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-025-01346-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450994v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Meddahi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allel Hadjali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-023-01213-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185258v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coquery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Khelil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Galicia Auyon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-020-09998-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990858v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishaq Zouaghi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Galicia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Aguili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2021.101738" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185289v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mesmoudi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benadda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.3930" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221665v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Sa&#239;d Hacid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Toumani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-014-7172-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935281v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Guermoudi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Matallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0573-6_8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990885v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Saidi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssameddine Yousfi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20891-1_45" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986797v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986824v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedoua Lahfa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90639-9_70" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986794v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993402v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ordonez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27618-8_13" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152163v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990925v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Senouci" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32065-2_18" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152175v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27520-4_10" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313176v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43984-5_12" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313175v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2555102" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499278v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339311v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bulliffon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dupont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Euvrard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354437v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mrissa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2011.26" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512622v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>