--- v0 (2026-04-10)
+++ v1 (2026-05-01)
@@ -100,377 +100,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High optical feedback tolerance of a distributed feedback III-V-on-SOI laser for high-speed isolator-free operation</w:t>
+                <w:t xml:space="preserve">Analog characterization of III-V on SOI electro-absorption modulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Akeem Safiriyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amin Souleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Besancon</w:t>
+                <w:t xml:space="preserve">Salim Faci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Malhouitre</w:t>
+                <w:t xml:space="preserve">Anne-Laure Billabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Hassan</w:t>
+                <w:t xml:space="preserve">Catherine Algani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 42 (11), pp.B76-B80. </w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (17), pp.1013-1016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.574266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2025.3578407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05400867v1</w:t>
+                <w:t xml:space="preserve">hal-05547756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analog characterization of III-V on SOI electro-absorption modulators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High optical feedback tolerance of a distributed feedback III-V-on-SOI laser for high-speed isolator-free operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Souleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akeem Safiriyu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amin Souleiman</w:t>
+                <w:t xml:space="preserve">Delphine Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Faci</w:t>
+                <w:t xml:space="preserve">Claire Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Billabert</w:t>
+                <w:t xml:space="preserve">Stephane Malhouitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Algani</w:t>
+                <w:t xml:space="preserve">Karim Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (17), pp.1013-1016. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (11), pp.B76-B80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LPT.2025.3578407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.574266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05547756v1</w:t>
+                <w:t xml:space="preserve">hal-05400867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">56 Gbps externally modulated widely tunable lasers with SOA boosters heterogeneously integrated on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Souleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Neel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Malhouitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 32 (21), pp.37036-37045. </w:t>
@@ -534,51 +534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Manel Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Souleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Neel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -655,51 +655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-κ, narrow linewidth III-V-on-SOI distributed feedback lasers with backside sampled bragg gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Manel Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Souleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fanneau de la Horie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -802,355 +802,355 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-absorption modulation of a III–V-on-silicon DFB laser co-integrated with SOA boosters at 32 Gbps NRZ</w:t>
+                <w:t xml:space="preserve">Self-pulsation dynamics of single section III-V/Si DFB laser with optical injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Loubna Benkoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Driouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Souleiman Dabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joan Manel Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Merghem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 European Conference on Optical Communication (ECOC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Frankfurt (DE), Germany</w:t>
+              <w:t xml:space="preserve">Frontiers in Optics + Laser Science (FIOLS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Optica, Sep 2024, Tacoma, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675628v1</w:t>
+                <w:t xml:space="preserve">hal-04675609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-pulsation dynamics of single section III-V/Si DFB laser with optical injection</w:t>
+                <w:t xml:space="preserve">Electro-absorption modulation of a III–V-on-silicon DFB laser co-integrated with SOA boosters at 32 Gbps NRZ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loubna Benkoula</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Joan Manel Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Souleiman Dabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Optics + Laser Science (FIOLS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Optica, Sep 2024, Tacoma, Washington, United States</w:t>
+              <w:t xml:space="preserve">2024 European Conference on Optical Communication (ECOC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Frankfurt (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675609v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-speed direct modulation on III-V-on-SOI distributed feedback lasers with intrinsic electro-optical bandwidth over 20 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Souleiman Dabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Malhouitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO/Europe-EQEC 2023 - Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t>
@@ -1188,51 +1188,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasers à rétroaction distribuée III-V sur SOI à large bande passante électro-optique pour les télécommunications optiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Souleiman Dabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Neel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1240,51 +1240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Ramez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d’Optique Guidée (JNOG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
@@ -1345,51 +1345,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Speed III-V-on-SOI transmitters for high-density data communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Souleiman Dabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Institut Polytechnique de Paris, 2024. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024IPPAS032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1461,77 +1461,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated lasers on silicon for optical communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Manel Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Souleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1744,51 +1744,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400867v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Souleiman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#233;el" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besancon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Malhouitre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hassan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.574266" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547756v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akeem Safiriyu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Faci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Billabert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Algani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2025.3578407" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675644v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Neel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissiere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.533266" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04774020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Manel Ramirez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fanneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Shen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2023.3340347" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935317v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fanneau de la Horie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.469735" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675628v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Manel Ram&#237;rez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Souleiman Dabar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675609v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Benkoula" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Driouche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Merghem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161286v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231622" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161316v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ramez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05276034v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024IPPAS032" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959157v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2656126" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547756v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akeem Safiriyu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Souleiman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Faci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Billabert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Algani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2025.3578407" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#233;el" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besancon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Malhouitre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hassan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.574266" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675644v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Neel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissiere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.533266" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04774020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Manel Ramirez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fanneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Shen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2023.3340347" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935317v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fanneau de la Horie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.469735" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675609v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Benkoula" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Driouche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Souleiman Dabar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Manel Ram&#237;rez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Merghem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675628v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161286v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231622" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161316v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ramez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05276034v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024IPPAS032" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959157v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2656126" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>