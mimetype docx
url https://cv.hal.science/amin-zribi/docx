--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -1676,235 +1676,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.264/AVC Video Transmission over UWB AV PHY IEEE 802.15.3c using UEP and Adaptive Modulation Techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arithmetic Coding for Length-constrained Joint Source Compression and Error Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Zribi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Terré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Advanced Communication Technologies and Networking (CommNet)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/COMMNET.2019.8742382⟩</w:t>
+              <w:t xml:space="preserve">2019 International Conference on Smart Applications, Communications and Networking (SmartNets)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Sharm El Sheik, Egypt. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SmartNets48225.2019.9069769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436784v1</w:t>
+                <w:t xml:space="preserve">hal-02945150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arithmetic Coding for Length-constrained Joint Source Compression and Error Detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">H.264/AVC Video Transmission over UWB AV PHY IEEE 802.15.3c using UEP and Adaptive Modulation Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Dziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Terré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Smart Applications, Communications and Networking (SmartNets)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Sharm El Sheik, Egypt. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2019 International Conference on Advanced Communication Technologies and Networking (CommNet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Rabat, Morocco. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SmartNets48225.2019.9069769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/COMMNET.2019.8742382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945150v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GOP encoding structure in H264/AVC for video transmission over Ultra Wide Band IEEE 802.15.3c</w:t>
               </w:r>
@@ -1929,51 +1929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Dziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Terré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Tlili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2388,51 +2388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Dziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Terré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 13th International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Valencia, Spain. pp.1818-1823, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4206,51 +4206,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60A42F72"/>
+    <w:nsid w:val="DDB9B847"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4437,51 +4437,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amin-zribi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1244-1308" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149716737" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04681953v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Matsumoto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Zribi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Asvadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensheng Lin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2024.3373812" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02436786v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ben Abdessalem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouallegue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2019.100947" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02105961v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Mhamdi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clency Perrine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2886212" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441485v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamdi Marwa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2016.12.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K0HXQPB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573596v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-016-0253-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805763v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zaibi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aloui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724684v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2012.041212.100330" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806002v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouall&#232;gue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806067v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04184074v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Salihou Adamou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273559" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588945v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shulin Song" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tad Matsumoto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703612" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02456596v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abdallah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dziri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Tlili" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Terre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02436784v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Terr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMMNET.2019.8742382" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02945150v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartNets48225.2019.9069769" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02945155v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartNets48225.2019.9069768" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02105966v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2018.8530486" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02105964v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM.2018.8629710" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02105972v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02105970v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2017.7986560" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443856v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2016.7893962" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514727v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2016.7440677" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441675v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2016.7577214" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224786v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188834v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955123" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212388v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCS.2014.7024852" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910313v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaibi Sonia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806897v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481252v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481254v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2009.31" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481247v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475637v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ammar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TURBOCODING.2008.4658730" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806811v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443847v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/64924" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amin-zribi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1244-1308" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149716737" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04681953v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Matsumoto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Zribi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Asvadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensheng Lin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2024.3373812" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02436786v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ben Abdessalem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouallegue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2019.100947" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02105961v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Mhamdi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clency Perrine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2886212" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441485v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamdi Marwa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2016.12.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K0HXQPB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573596v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-016-0253-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805763v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zaibi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aloui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724684v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2012.041212.100330" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806002v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouall&#232;gue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806067v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04184074v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Salihou Adamou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273559" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588945v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shulin Song" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tad Matsumoto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703612" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02456596v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abdallah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dziri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Tlili" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Terre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02945150v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartNets48225.2019.9069769" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02436784v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Terr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMMNET.2019.8742382" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02945155v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartNets48225.2019.9069768" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02105966v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2018.8530486" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02105964v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM.2018.8629710" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02105972v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02105970v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2017.7986560" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443856v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2016.7893962" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514727v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2016.7440677" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441675v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2016.7577214" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224786v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188834v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955123" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212388v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCS.2014.7024852" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910313v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaibi Sonia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806897v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481252v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481254v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2009.31" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481247v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475637v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ammar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TURBOCODING.2008.4658730" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806811v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443847v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/64924" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>