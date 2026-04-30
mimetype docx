--- v1 (2026-04-30)
+++ v2 (2026-04-30)
@@ -848,265 +848,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">joint source/channel iterative arithmetic decoding with JPEG 2000 image transmission application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-Complexity Soft Decoding of Huffman Codes and Iterative Joint Source Channel Decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Zaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Aloui</w:t>
+                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (6), pp.1669 - 1680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCOMM.2012.041212.100330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805763v1</w:t>
+                <w:t xml:space="preserve">hal-00724684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Complexity Soft Decoding of Huffman Codes and Iterative Joint Source Channel Decoding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">joint source/channel iterative arithmetic decoding with JPEG 2000 image transmission application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Zaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 114</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724684v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low complexity treillis-based iterative decoding of arithmetic codes with transmission application</w:t>
               </w:r>
@@ -2222,265 +2222,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-based Joint Source Channel LDPC decoding for cooperative communication with error-corrupted relay observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marwa Ben Abdessalem</w:t>
+                <w:t xml:space="preserve">Adaptive UWB AV PHY IEEE 802.15.3c for compressed SPIHT image transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Dziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Terré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 13th International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Valencia, Spain. pp.1588-1593</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2017, Valencia, Spain. pp.1818-1823, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2017.7986560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105972v1</w:t>
+                <w:t xml:space="preserve">hal-02105970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive UWB AV PHY IEEE 802.15.3c for compressed SPIHT image transmission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asma Ben Abdallah</w:t>
+                <w:t xml:space="preserve">Graph-based Joint Source Channel LDPC decoding for cooperative communication with error-corrupted relay observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Ben Abdessalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Terré</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tad Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 13th International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Valencia, Spain. pp.1818-1823, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2017, Valencia, Spain. pp.1588-1593</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IWCMC.2017.7986560⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02105970v1</w:t>
+                <w:t xml:space="preserve">hal-02105972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra Wide Band Audio Visual PHY IEEE 802.15.3c for SPIHT-compressed Image Transmission</w:t>
               </w:r>
@@ -3403,51 +3403,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chase like decoding of arithmetic codes with image transmission applications</w:t>
+                <w:t xml:space="preserve">Low-complexity joint source/channel turbo decoding of arithmetic codes with image transmission application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Zaibi</w:t>
@@ -3465,97 +3465,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SITIS 2009 : 5th international conference on Signal Image Technology and Internet based Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Data Compression Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Snowbird, Utah, United States. pp.472 -, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DCC.2009.31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481252v1</w:t>
+                <w:t xml:space="preserve">hal-02481254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-complexity joint source/channel turbo decoding of arithmetic codes with image transmission application</w:t>
+                <w:t xml:space="preserve">Chase like decoding of arithmetic codes with image transmission applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Zaibi</w:t>
@@ -3573,82 +3582,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Data Compression Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SITIS 2009 : 5th international conference on Signal Image Technology and Internet based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DCC.2009.31⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02481254v1</w:t>
+                <w:t xml:space="preserve">hal-02481252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint source/channel turbo decoding of arithmetic codes</w:t>
               </w:r>
@@ -4206,51 +4206,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DDB9B847"/>
+    <w:nsid w:val="C3D2B06B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4437,51 +4437,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amin-zribi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1244-1308" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149716737" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04681953v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Matsumoto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Zribi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Asvadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensheng Lin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2024.3373812" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02436786v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ben Abdessalem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouallegue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2019.100947" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02105961v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Mhamdi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clency Perrine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2886212" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441485v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamdi Marwa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2016.12.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K0HXQPB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573596v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-016-0253-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805763v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zaibi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aloui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724684v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2012.041212.100330" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806002v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouall&#232;gue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806067v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04184074v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Salihou Adamou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273559" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588945v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shulin Song" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tad Matsumoto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703612" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02456596v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abdallah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dziri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Tlili" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Terre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02945150v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartNets48225.2019.9069769" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02436784v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Terr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMMNET.2019.8742382" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02945155v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartNets48225.2019.9069768" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02105966v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2018.8530486" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02105964v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM.2018.8629710" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02105972v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02105970v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2017.7986560" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443856v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2016.7893962" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514727v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2016.7440677" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441675v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2016.7577214" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224786v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188834v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955123" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212388v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCS.2014.7024852" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910313v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaibi Sonia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806897v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481252v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481254v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2009.31" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481247v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475637v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ammar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TURBOCODING.2008.4658730" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806811v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443847v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/64924" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amin-zribi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1244-1308" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149716737" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04681953v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Matsumoto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Zribi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Asvadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensheng Lin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2024.3373812" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02436786v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ben Abdessalem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouallegue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2019.100947" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02105961v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Mhamdi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clency Perrine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2886212" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441485v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamdi Marwa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2016.12.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K0HXQPB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573596v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-016-0253-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724684v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zaibi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2012.041212.100330" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805763v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aloui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806002v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouall&#232;gue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806067v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04184074v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Salihou Adamou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273559" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588945v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shulin Song" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tad Matsumoto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703612" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02456596v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abdallah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dziri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Tlili" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Terre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02945150v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartNets48225.2019.9069769" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02436784v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Terr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMMNET.2019.8742382" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02945155v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartNets48225.2019.9069768" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02105966v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2018.8530486" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02105964v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM.2018.8629710" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02105970v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2017.7986560" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02105972v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443856v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2016.7893962" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514727v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2016.7440677" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441675v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2016.7577214" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224786v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188834v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955123" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212388v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCS.2014.7024852" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910313v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaibi Sonia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806897v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481254v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2009.31" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481252v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481247v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475637v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ammar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TURBOCODING.2008.4658730" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806811v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443847v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/64924" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>