--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -1,4151 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4099 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.86516853933px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amin ZRIBI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">amin-zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1244-1308</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">149716737</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=Qwm7Cc0AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Stage Successive Wyner-Ziv Lossy Forward Relaying for Lossy Communications: Rate-Distortion and Outage Probability Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Asvadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wensheng Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73 (8), pp.11394-11410. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2024.3373812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bit-Flipping Helper-Assisted Lossy Communications: Performance Analyses Over Fading Multiple Access Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wensheng Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Asvadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (14), pp.23045-23061. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2024.3407480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDPC-based Joint Source Channel Coding and Decoding Strategies for single relay cooperative communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Ben Abdessalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Bouallegue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38, pp.100947. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phycom.2019.100947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Multiple Concatenated Codes With Turbo-Like Decoding for UEP Wireless Transmission of Scalable JPEG 2000 Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Mhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Pousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.6327-6336. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2886212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft decoding algorithms for optimized JPEG 2000 Wireless, transmission over realistic MIMO-OFDM systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhamdi Marwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Pousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52, pp.41 - 53. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2016.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasure coding for reliable adaptive retransmission in wireless broadcast/multicast systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (4), pp.591 - 604. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11235-016-0253-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Complexity Soft Decoding of Huffman Codes and Iterative Joint Source Channel Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Zaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Bouallegue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (6), pp.1669 - 1680. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2012.041212.100330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">joint source/channel iterative arithmetic decoding with JPEG 2000 image transmission application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Zaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Aloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low complexity treillis-based iterative decoding of arithmetic codes with transmission application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Zaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Bouallègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communications and Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (3), pp.27-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint source/channel Chase-like decoding of entropy-encoded sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Zaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Bouallegue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of communication and computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7, pp.41 - 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error-Exponent of Distributed Hypothesis Testing for Gilbert-Elliot Source Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaila Salihou Adamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Matsumoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2023: 12th International Symposium on Topics in Coding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Brest, France. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC57237.2023.10273559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDPC-based multi-relay lossy forwarding for correlated source transmission over orthogonal Rayleigh fading channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shulin Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tad Matsumoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMA 2021: IEEE Conference on Antenna Measurements &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France. pp.579-583, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOP encoding structure in H264/AVC for video transmission over ultra wide band IEEE 802.15.3c</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Smart Applications, Communications and Networking (SmartNets 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Sharm El Sheikh, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.264/AVC Video Transmission over UWB AV PHY IEEE 802.15.3c using UEP and Adaptive Modulation Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Terré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Advanced Communication Technologies and Networking (CommNet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Rabat, Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMMNET.2019.8742382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arithmetic Coding for Length-constrained Joint Source Compression and Error Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Smart Applications, Communications and Networking (SmartNets)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Sharm El Sheik, Egypt. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SmartNets48225.2019.9069769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOP encoding structure in H264/AVC for video transmission over Ultra Wide Band IEEE 802.15.3c</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Terré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Tlili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Smart Applications, Communications and Networking (SmartNets)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Sharm El Sheik, Egypt. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SmartNets48225.2019.9069768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Source-Channel Decoding for MDC-encoded Sources Transmitted Over Relay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tad Matsumoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMA 2018 : IEEE Conference on Antenna Measurements &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Västerås, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA.2018.8530486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDPC-based Joint Source-Channel-Network Coding for the Multiple Access Relay Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Ben Abdessalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Bouallegue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WINCOM 2018 : 6th International Conference on Wireless Networks and Mobile Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marrakesh, Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WINCOM.2018.8629710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive UWB AV PHY IEEE 802.15.3c for compressed SPIHT image transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Terré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 13th International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Valencia, Spain. pp.1818-1823, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2017.7986560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-based Joint Source Channel LDPC decoding for cooperative communication with error-corrupted relay observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Ben Abdessalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tad Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Bouallegue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 13th International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Valencia, Spain. pp.1588-1593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint source-channel decoding for LDPC-coded error-corrupted binary Markov sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tad Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNC 2016 : IEEE International Conference on Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Hauai, Hi, United States. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCNC.2016.7440677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Wide Band Audio Visual PHY IEEE 802.15.3c for SPIHT-compressed Image Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC 2016 : International Symposium on signal, Image, Video and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Hammamet, Tunisia. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC.2016.7893962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Wide Band Audio Visual PHY IEEE 802.15.3c for WMSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2016 : International Wireless Communications and Mobile Computing Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paphos, Cyprus. pp.1111 - 1116, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2016.7577214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de décodage à entrées pondérées pour la transmission d'images JPEG2000 Wireless sur des canaux fortement bruités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Mhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Pousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative communication using turbo product codes with multiple-source spatial and temporal correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2014 : 8th International Symposium on Turbo Codes and Iterative Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Breme, Germany. pp.249 - 253, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2014.6955123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft-input arithmetic decoding for optimized scalable image transmission over a realistic MIMO channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Mhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Pousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communication Systems (ICCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Macau, China. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCS.2014.7024852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage conjoint source canal optimisé avec décodage itératif pour la transmission d'images RSPIHT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhamdi Marwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaibi Sonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Pousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème édition du colloque Gretsi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-complexity chase-like decoding of variable-length codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Zaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Bouallègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTEA 2010: 6th International Conference on Electrical Systems and Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chase like decoding of arithmetic codes with image transmission applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Zaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Bouallegue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SITIS 2009 : 5th international conference on Signal Image Technology and Internet based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-complexity joint source/channel turbo decoding of arithmetic codes with image transmission application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Zaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Bouallegue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Data Compression Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Snowbird, Utah, United States. pp.472 -, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCC.2009.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint source/channel turbo decoding of arithmetic codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Zaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Bouallègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC 2008 : 4th International Symposium on Image/Video Communications over fixed and mobile networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-complexity joint source/channel turbo decoding of arithmetic codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Zaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Ammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Turbo Codes and Related Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lausanne, Switzerland. pp.385 - 389, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TURBOCODING.2008.4658730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodage MVP des codes arithmétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Zaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT 2007: 4th International Conference on Sciences of Electronic, Technologies of Information and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized scalable image and video transmission for mimo wireless channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clency Perrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Pousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Image and Video Coding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2016, 978-953-51-2776-5. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/64924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId100"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4206,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C3D2B06B"/>
+    <w:nsid w:val="C3068512"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4437,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amin-zribi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1244-1308" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149716737" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04681953v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Matsumoto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Zribi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Asvadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensheng Lin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2024.3373812" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02436786v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ben Abdessalem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouallegue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2019.100947" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02105961v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Mhamdi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clency Perrine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2886212" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441485v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamdi Marwa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2016.12.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K0HXQPB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573596v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-016-0253-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724684v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zaibi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2012.041212.100330" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805763v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aloui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806002v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouall&#232;gue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806067v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04184074v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Salihou Adamou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273559" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588945v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shulin Song" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tad Matsumoto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703612" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02456596v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abdallah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dziri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Tlili" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Terre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02945150v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartNets48225.2019.9069769" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02436784v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Terr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMMNET.2019.8742382" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02945155v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartNets48225.2019.9069768" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02105966v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2018.8530486" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02105964v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM.2018.8629710" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02105970v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2017.7986560" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02105972v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443856v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2016.7893962" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514727v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2016.7440677" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441675v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2016.7577214" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224786v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188834v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955123" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212388v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCS.2014.7024852" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910313v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaibi Sonia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806897v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481254v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2009.31" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481252v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481247v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475637v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ammar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TURBOCODING.2008.4658730" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806811v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443847v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/64924" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amin-zribi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1244-1308" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149716737" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=Qwm7Cc0AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04681953v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Matsumoto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Zribi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Asvadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensheng Lin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2024.3373812" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04681960v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3407480" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02436786v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ben Abdessalem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouallegue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2019.100947" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02105961v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Mhamdi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clency Perrine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2886212" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441485v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamdi Marwa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olivier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2016.12.008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K0HXQPB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573596v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-016-0253-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724684v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zaibi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2012.041212.100330" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805763v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aloui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806002v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouall&#232;gue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806067v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04184074v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Salihou Adamou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273559" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588945v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shulin Song" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tad Matsumoto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703612" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02456596v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abdallah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dziri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Tlili" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Terre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02436784v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Terr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMMNET.2019.8742382" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02945150v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartNets48225.2019.9069769" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02945155v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartNets48225.2019.9069768" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02105966v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2018.8530486" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02105964v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM.2018.8629710" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02105970v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2017.7986560" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02105972v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514727v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2016.7440677" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443856v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2016.7893962" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2016.7577214" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224786v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188834v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955123" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212388v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCS.2014.7024852" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910313v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaibi Sonia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806897v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481252v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481254v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2009.31" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481247v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475637v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ammar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TURBOCODING.2008.4658730" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806811v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443847v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/64924" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>