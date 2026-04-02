--- v0 (2026-03-10)
+++ v1 (2026-04-02)
@@ -193,261 +193,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplicity-induced-dominancy for delay systems: Comprehensive examples in the scalar neutral case</w:t>
+                <w:t xml:space="preserve">Multiplicity-Induced-Dominancy property for second-order neutral differential equations with application in oscillation damping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Benarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+                <w:t xml:space="preserve">Karim Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Trabelsi</w:t>
+                <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.100835. </w:t>
+              <w:t xml:space="preserve">, 2023, 69, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2023.100835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2022.100721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196450v1</w:t>
+                <w:t xml:space="preserve">hal-03626756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplicity-Induced-Dominancy property for second-order neutral differential equations with application in oscillation damping</w:t>
+                <w:t xml:space="preserve">Multiplicity-induced-dominancy for delay systems: Comprehensive examples in the scalar neutral case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Benarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Trabelsi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 69, </w:t>
+              <w:t xml:space="preserve">, 2023, pp.100835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2022.100721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2023.100835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03626756v1</w:t>
+                <w:t xml:space="preserve">hal-04196450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Delay Control of Quadrotor Unmanned Aerial Vehicles: A Multiplicity-Induced-Dominancy Based Approach</w:t>
               </w:r>
@@ -608,51 +608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Benarab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -738,51 +738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csenge A Molnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamás Insperger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -859,64 +859,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Benarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TDS 2022 - 17th IFAC Workshop on Time Delay Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Montreal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1067,77 +1067,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Benarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on System Theory, Control and Computing (ICSTCC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Sinaia, Romania. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1255,51 +1255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Benarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csenge Molnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Partial Differential Equations and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.215-247, 2024, Trends in Mathematics, 978-3-031-62264-9. </w:t>
@@ -1363,64 +1363,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Benarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Mathematics ((TM))</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-3-031-36334-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1647,51 +1647,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="443CB61E"/>
+    <w:nsid w:val="412CCE25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1878,51 +1878,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amina-benarab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9798-2447" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04196450v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benarab" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Trabelsi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2023.100835" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626756v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100721" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561999v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escareno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221082718" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777568v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mazanti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993353" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03765149v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csenge A Molnar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Insperger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.325" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03765146v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.363" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323478v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. Apaza-Perez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc45484.2021.9683239" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934532v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC50638.2020.9259779" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711038v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim L Trabelsi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csenge Molnar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62265-6_11" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04213259v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35675-9_4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03921608v4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPAST136" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amina-benarab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9798-2447" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626756v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benarab" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Trabelsi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100721" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04196450v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2023.100835" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561999v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escareno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221082718" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777568v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mazanti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993353" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03765149v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csenge A Molnar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Insperger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.325" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03765146v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.363" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323478v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. Apaza-Perez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc45484.2021.9683239" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934532v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC50638.2020.9259779" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711038v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim L Trabelsi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csenge Molnar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62265-6_11" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04213259v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35675-9_4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03921608v4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPAST136" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>