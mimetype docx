--- v1 (2026-04-02)
+++ v2 (2026-05-16)
@@ -193,261 +193,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplicity-Induced-Dominancy property for second-order neutral differential equations with application in oscillation damping</w:t>
+                <w:t xml:space="preserve">Multiplicity-induced-dominancy for delay systems: Comprehensive examples in the scalar neutral case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Benarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Karim Trabelsi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 69, </w:t>
+              <w:t xml:space="preserve">, 2023, pp.100835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2022.100721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2023.100835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03626756v1</w:t>
+                <w:t xml:space="preserve">hal-04196450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplicity-induced-dominancy for delay systems: Comprehensive examples in the scalar neutral case</w:t>
+                <w:t xml:space="preserve">Multiplicity-Induced-Dominancy property for second-order neutral differential equations with application in oscillation damping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Benarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karim Trabelsi</w:t>
+                <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.100835. </w:t>
+              <w:t xml:space="preserve">, 2023, 69, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2023.100835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2022.100721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196450v1</w:t>
+                <w:t xml:space="preserve">hal-03626756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Delay Control of Quadrotor Unmanned Aerial Vehicles: A Multiplicity-Induced-Dominancy Based Approach</w:t>
               </w:r>
@@ -608,51 +608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Benarab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -738,51 +738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csenge A Molnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamás Insperger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -859,64 +859,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Benarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TDS 2022 - 17th IFAC Workshop on Time Delay Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Montreal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1067,77 +1067,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Benarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on System Theory, Control and Computing (ICSTCC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Sinaia, Romania. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1255,51 +1255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Benarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csenge Molnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Partial Differential Equations and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.215-247, 2024, Trends in Mathematics, 978-3-031-62264-9. </w:t>
@@ -1363,64 +1363,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Benarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Mathematics ((TM))</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-3-031-36334-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1647,51 +1647,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="412CCE25"/>
+    <w:nsid w:val="0360BA61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1878,51 +1878,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amina-benarab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9798-2447" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626756v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benarab" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Trabelsi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100721" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04196450v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2023.100835" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561999v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escareno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221082718" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777568v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mazanti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993353" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03765149v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csenge A Molnar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Insperger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.325" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03765146v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.363" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323478v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. Apaza-Perez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc45484.2021.9683239" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934532v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC50638.2020.9259779" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711038v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim L Trabelsi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csenge Molnar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62265-6_11" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04213259v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35675-9_4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03921608v4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPAST136" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amina-benarab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9798-2447" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04196450v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benarab" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Trabelsi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2023.100835" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626756v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100721" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561999v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escareno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221082718" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777568v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mazanti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993353" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03765149v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csenge A Molnar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Insperger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.325" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03765146v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.363" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323478v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. Apaza-Perez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc45484.2021.9683239" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934532v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC50638.2020.9259779" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711038v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim L Trabelsi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csenge Molnar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62265-6_11" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04213259v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35675-9_4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03921608v4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPAST136" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>