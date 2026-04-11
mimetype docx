--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -502,645 +502,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularly polarized luminescence in the one-dimensional assembly of binaphtyl-based Yb( iii ) single-molecule magnets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical and experimental analysis of circularly polarized luminescence spectrophotometers for artifact-free measurements using a single CCD camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baguenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Andrea Mattei</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gilles Argouarch</w:t>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3tc00858d⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.1065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-36782-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04127855v1</w:t>
+                <w:t xml:space="preserve">hal-04036730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral and conductive viologen-based supramolecular gels exhibiting tunable charge-transfer properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circularly polarized luminescence in the one-dimensional assembly of binaphtyl-based Yb( iii ) single-molecule magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Andrea Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Montigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Andrieux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Manneville</w:t>
+                <w:t xml:space="preserve">Gilles Argouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 11 (37), pp.12764-12775. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3TC02076B⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 11 (22), pp.7299-7310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3tc00858d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235297v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid/Base-Triggered Photophysical and Chiroptical Switching in a Series of Helicenoid Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Guy</w:t>
+                <w:t xml:space="preserve">Chiral and conductive viologen-based supramolecular gels exhibiting tunable charge-transfer properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bauland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Mosser</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mercedes Kukułka</w:t>
+                <w:t xml:space="preserve">Sébastien Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28217322⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (37), pp.12764-12775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3TC02076B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390161v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental analysis of circularly polarized luminescence spectrophotometers for artifact-free measurements using a single CCD camera</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acid/Base-Triggered Photophysical and Chiroptical Switching in a Series of Helicenoid Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Riobé</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maury</w:t>
+                <w:t xml:space="preserve">Mercedes Kukułka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (1), pp.1065. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (21), pp.7322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-36782-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules28217322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04036730v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circularly polarized luminescence of Eu(III) complexes with chiral 1,1′‐bi‐2‐naphtol‐derived bisphosphate ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Andrea Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Dhbaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Argouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chirality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (1), pp.34-47. </w:t>
@@ -1982,103 +1982,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-State Near-Infrared Circularly Polarized Luminescence from Chiral YbIII-Single-Molecule Magnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Andrea Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Flores Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (26), pp.7362-7366. </w:t>
@@ -2531,90 +2531,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of Chiroptical Properties in a Series of Helicene-like Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Kukułka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 84 (17), pp.10870-10876. </w:t>
@@ -3322,51 +3322,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Scale Synthesis of Helicene-Like Molecules for the Design of Enantiopure Thin Films with Strong Chiroptical Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Reynaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5385,208 +5385,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularly polarized luminescence induced in achiral Europium(III) complexes via NikA protein interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unusual Circularly Polarized Luminescence Applications of f-elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Mizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Chalaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mizzoni Silvia</w:t>
+                <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyangwi P Malikidogo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Cavazza</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 FrenchBIC Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Amboise, France</w:t>
+              <w:t xml:space="preserve">journée de la SCF-Rhone Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381846v1</w:t>
+                <w:t xml:space="preserve">hal-05097381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circularly polarized luminescence induced in achiral Europium(III) complexes via NikA protein interaction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mizzoni Silvia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mizzoni Silvia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cavazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baguenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5605,182 +5605,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-Italian Joint Meeting GFPP24/ItPS5 (French Group of Peptides and Proteins (GFPP) and Italian Peptide Society (ItPS) )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual Circularly Polarized Luminescence Applications of f-elements</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Circularly polarized luminescence induced in achiral Europium(III) complexes via NikA protein interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mizzoni Silvia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyangwi P Malikidogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cavazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baguenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée de la SCF-Rhone Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, LYON, France</w:t>
+              <w:t xml:space="preserve">2025 FrenchBIC Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097381v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanide complexes for CPL applications in materials</w:t>
               </w:r>
@@ -6181,51 +6181,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392696v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoshang Sahib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gassenq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baguenard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117749" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Sickinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc04717b" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580931v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mizzoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ruggieri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ00550C" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127855v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Andrea Mattei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montigaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefeuvre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Argouarch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc00858d" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235297v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Andrieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gibaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bauland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Divoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC02076B" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390161v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Mosser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Kuku&#322;ka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28217322" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036730v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36782-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456416v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Dhbaibi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23392" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782012v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202100302" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716270v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Wicky" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paccoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Luyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5020066" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736110v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Hubley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Guy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202200394" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774532v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599256v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Richiero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sandoval" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lefevre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028211071141" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Di Pietro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Placide" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI01194K" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194354v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flores Gonzalez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100903" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333839v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sadek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00995" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988194v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B Kelber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zahouani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaaf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202010604" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099528v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Blanchard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0423" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316017v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b01465" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896310v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Guy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Brevet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b07401" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018377v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Checroun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889548v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadiouche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00975" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889555v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bertorelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Russier-Antoine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Calin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b00611" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290192v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Novotny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Sebera" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Bulir" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2015.379" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01260351v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Reynaldo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Srebro-Hooper" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Moore" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504174" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289459v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kulesza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Soleilhac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnsc.2016.08.008" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896768v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benichou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.002516" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309847v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Novotny" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bulir" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fitl" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8474-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896753v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hadiouche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.12.016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFWMH1ML-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013662v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pereira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Moine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4836856" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897234v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guillin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.06.038" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNRSW1LD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898569v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stoita-Crisan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vautey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.05.015" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5JL8N81-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898662v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grenard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b908104f" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1263D5B8853685EB83BB83DAC30B0C2F1506E64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865859v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Panczer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865738v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865985v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Wicky" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896339v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruyere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benichou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2079084" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896772v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2065014" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114772v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chalaye" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat Kiraev" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381846v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizzoni Silvia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi P Malikidogo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavazza" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381943v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097381v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097487v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773822v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392696v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoshang Sahib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gassenq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baguenard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117749" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Sickinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc04717b" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580931v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mizzoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ruggieri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ00550C" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036730v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36782-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127855v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Andrea Mattei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montigaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefeuvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Argouarch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc00858d" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235297v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Andrieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gibaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bauland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Divoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC02076B" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390161v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Mosser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Kuku&#322;ka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28217322" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456416v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Dhbaibi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23392" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782012v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202100302" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716270v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Wicky" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paccoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Luyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5020066" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736110v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Hubley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Guy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202200394" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774532v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599256v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Richiero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sandoval" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lefevre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028211071141" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Di Pietro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Placide" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI01194K" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194354v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flores Gonzalez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100903" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333839v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sadek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00995" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988194v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B Kelber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zahouani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaaf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202010604" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099528v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Blanchard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0423" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316017v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b01465" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896310v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Guy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Brevet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b07401" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018377v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Checroun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889548v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadiouche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00975" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889555v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bertorelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Russier-Antoine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Calin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b00611" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290192v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Novotny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Sebera" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Bulir" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2015.379" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01260351v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Reynaldo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Srebro-Hooper" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Moore" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504174" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289459v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kulesza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Soleilhac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnsc.2016.08.008" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896768v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benichou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.002516" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309847v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Novotny" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bulir" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fitl" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8474-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896753v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hadiouche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.12.016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFWMH1ML-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013662v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pereira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Moine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4836856" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897234v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guillin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.06.038" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNRSW1LD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898569v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stoita-Crisan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vautey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.05.015" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5JL8N81-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898662v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grenard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b908104f" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1263D5B8853685EB83BB83DAC30B0C2F1506E64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865859v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Panczer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865738v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865985v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Wicky" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896339v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruyere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benichou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2079084" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896772v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2065014" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114772v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chalaye" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat Kiraev" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097381v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavazza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381943v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizzoni Silvia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381846v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi P Malikidogo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097487v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773822v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>