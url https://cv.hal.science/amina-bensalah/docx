--- v1 (2026-04-11)
+++ v2 (2026-05-21)
@@ -502,645 +502,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental analysis of circularly polarized luminescence spectrophotometers for artifact-free measurements using a single CCD camera</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circularly polarized luminescence in the one-dimensional assembly of binaphtyl-based Yb( iii ) single-molecule magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maury</w:t>
+                <w:t xml:space="preserve">Carlo Andrea Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Montigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Argouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-36782-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (22), pp.7299-7310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3tc00858d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04036730v1</w:t>
+                <w:t xml:space="preserve">hal-04127855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularly polarized luminescence in the one-dimensional assembly of binaphtyl-based Yb( iii ) single-molecule magnets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+                <w:t xml:space="preserve">Acid/Base-Triggered Photophysical and Chiroptical Switching in a Series of Helicenoid Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Argouarch</w:t>
+                <w:t xml:space="preserve">Maëlle Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Kukułka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3tc00858d⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (21), pp.7322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28217322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127855v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral and conductive viologen-based supramolecular gels exhibiting tunable charge-transfer properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (37), pp.12764-12775. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D3TC02076B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid/Base-Triggered Photophysical and Chiroptical Switching in a Series of Helicenoid Compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical and experimental analysis of circularly polarized luminescence spectrophotometers for artifact-free measurements using a single CCD camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baguenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercedes Kukułka</w:t>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (21), pp.7322. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.1065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28217322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-36782-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390161v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circularly polarized luminescence of Eu(III) complexes with chiral 1,1′‐bi‐2‐naphtol‐derived bisphosphate ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Andrea Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Dhbaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Andrea Mattei</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Argouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chirality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (1), pp.34-47. </w:t>
@@ -1574,295 +1574,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pigments of the Painter Fleury Richard (1777–1852), a Model for Multidisciplinary Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Le Luyer</w:t>
+                <w:t xml:space="preserve">Archaeological Mortar Characterization Using Laser-Induced Breakdown Spectroscopy (LIBS) Imaging Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Richiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/heritage5020066⟩</w:t>
+              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.000370282110711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00037028211071141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774532v1</w:t>
+                <w:t xml:space="preserve">hal-03599256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeological Mortar Characterization Using Laser-Induced Breakdown Spectroscopy (LIBS) Imaging Microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
+                <w:t xml:space="preserve">The Pigments of the Painter Fleury Richard (1777–1852), a Model for Multidisciplinary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Wicky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Paccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.1276 - 1294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/heritage5020066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/00037028211071141⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03599256v1</w:t>
+                <w:t xml:space="preserve">hal-03774532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence, chiroptical, magnetic and ab initio crystal-field characterizations of an enantiopure helicoidal Yb( iii ) complex</w:t>
               </w:r>
@@ -1982,103 +1982,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-State Near-Infrared Circularly Polarized Luminescence from Chiral YbIII-Single-Molecule Magnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Andrea Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Flores Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (26), pp.7362-7366. </w:t>
@@ -2378,818 +2378,818 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural blue coating based on glaze painting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Blanchard</w:t>
+                <w:t xml:space="preserve">Modulation of Chiroptical Properties in a Series of Helicene-like Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Kukułka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts et sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0423⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (17), pp.10870-10876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.9b01465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099528v1</w:t>
+                <w:t xml:space="preserve">hal-02316017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of Chiroptical Properties in a Series of Helicene-like Compounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mercedes Kukułka</w:t>
+                <w:t xml:space="preserve">Structural blue coating based on glaze painting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 84 (17), pp.10870-10876. </w:t>
+              <w:t xml:space="preserve">Arts et sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.9b01465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316017v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermixing of Chirality and Local Structure in the Second Harmonic Generation Response of Dibenzo[ c ]acridine Helicene-Like Molecule Thin Films</w:t>
+                <w:t xml:space="preserve">Au 10 (SG) 10 : A Chiral Gold Catenane Nanocluster with Zero Confined Electrons. Optical Properties and First-Principles Theoretical Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bruyère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Guy</w:t>
+                <w:t xml:space="preserve">Franck Bertorelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Russier-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Calin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Comby-Zerbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Francois Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b07401⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (9), pp.1979 - 1985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b00611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896310v1</w:t>
+                <w:t xml:space="preserve">hal-01889555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAITRISER L'APPARITION DU BLEU LUMIERE SUR DES DESSINS AU BITUME ET CRAIE SUR PAPIER</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Goyer</w:t>
+                <w:t xml:space="preserve">Intermixing of Chirality and Local Structure in the Second Harmonic Generation Response of Dibenzo[ c ]acridine Helicene-Like Molecule Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Le Luyer</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Support Tracé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (44), pp.24759 - 24765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b07401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018377v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Polarization Control of Optical Planar Waveguides with Chiral Material</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Baguenard</w:t>
+                <w:t xml:space="preserve">MAITRISER L'APPARITION DU BLEU LUMIERE SUR DES DESSINS AU BITUME ET CRAIE SUR PAPIER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Checroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Support Tracé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Support Tracé, 17, pp.82-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889548v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au 10 (SG) 10 : A Chiral Gold Catenane Nanocluster with Zero Confined Electrons. Optical Properties and First-Principles Theoretical Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Calin</w:t>
+                <w:t xml:space="preserve">Full Polarization Control of Optical Planar Waveguides with Chiral Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baguenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clothilde Comby-Zerbino</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dalila Hadiouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (9), pp.1979 - 1985. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (11), pp.2916 - 2922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b00611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.7b00975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889555v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The growth of zinc phthalocyanine thin films by pulsed laser deposition</w:t>
               </w:r>
@@ -3322,51 +3322,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Scale Synthesis of Helicene-Like Molecules for the Design of Enantiopure Thin Films with Strong Chiroptical Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Reynaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3443,64 +3443,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral supramolecular gold-cysteine nanoparticles: Chiroptical and nonlinear optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Russier-Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bertorelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kulesza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3571,441 +3571,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversibility of the supramolecular chirality of bridged binaphtol derivatives at the air-water interface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of optical properties of high chiral planar waveguides obtained by sol–gel method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Benichou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Guy</w:t>
+                <w:t xml:space="preserve">D. Hadiouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Guy</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.4.002516⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (5), pp.885 - 891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2013.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896768v1</w:t>
+                <w:t xml:space="preserve">hal-01896753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of zinc phthalocyanine thin films prepared by pulsed laser deposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Bulir</w:t>
+                <w:t xml:space="preserve">Reversibility of the supramolecular chirality of bridged binaphtol derivatives at the air-water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Benichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Fitl</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-014-8474-4⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (12), pp.2516-2524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.4.002516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309847v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of optical properties of high chiral planar waveguides obtained by sol–gel method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical properties of zinc phthalocyanine thin films prepared by pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Guy</w:t>
+                <w:t xml:space="preserve">M. Novotny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bulir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samir Saoudi</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fitl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2013.12.016⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 117, pp.377-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-014-8474-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01896753v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitization of Pr 3+ ions by Eu 2+ ions in CaF 2 thin films deposited by evaporation</w:t>
               </w:r>
@@ -4043,51 +4043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Novotny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 114 (20), pp.203509. </w:t>
@@ -4177,51 +4177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 520 (20), pp.6440 - 6445. </w:t>
@@ -4323,51 +4323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vautey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34 (2), pp.347 - 350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4413,51 +4413,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pure chiral organic thin films with high isotropic optical activity synthesized by UV pulsed laser deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4992,51 +4992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5113,51 +5113,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral supramolecular assemblies from achiral and chiral molecules investigated by second harmonic generation at the air-water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5305,607 +5305,607 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salauat Kiraev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Guy</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bensalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baguenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées CenTRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée de printemps de la SCF section Rhone Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Villeurbanne (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05114772v1</w:t>
+                <w:t xml:space="preserve">hal-05097487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual Circularly Polarized Luminescence Applications of f-elements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lanthanide complexes for CPL applications in materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Chalaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Cavazza</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salauat Kiraev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Sickinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée de la SCF-Rhone Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, LYON, France</w:t>
+              <w:t xml:space="preserve">Journées CenTRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097381v1</w:t>
+                <w:t xml:space="preserve">hal-05114772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularly polarized luminescence induced in achiral Europium(III) complexes via NikA protein interaction.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circularly polarized luminescence induced in achiral Europium(III) complexes via NikA protein interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mizzoni Silvia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyangwi P Malikidogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cavazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baguenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Italian Joint Meeting GFPP24/ItPS5 (French Group of Peptides and Proteins (GFPP) and Italian Peptide Society (ItPS) )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Aussois, France</w:t>
+              <w:t xml:space="preserve">2025 FrenchBIC Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05381943v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularly polarized luminescence induced in achiral Europium(III) complexes via NikA protein interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circularly polarized luminescence induced in achiral Europium(III) complexes via NikA protein interaction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mizzoni Silvia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cavazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baguenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 FrenchBIC Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Amboise, France</w:t>
+              <w:t xml:space="preserve">French-Italian Joint Meeting GFPP24/ItPS5 (French Group of Peptides and Proteins (GFPP) and Italian Peptide Society (ItPS) )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381846v1</w:t>
+                <w:t xml:space="preserve">hal-05381943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide complexes for CPL applications in materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unusual Circularly Polarized Luminescence Applications of f-elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Mizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Chalaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Baguenard</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cavazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de printemps de la SCF section Rhone Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Villeurbanne (France), France</w:t>
+              <w:t xml:space="preserve">journée de la SCF-Rhone Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097487v1</w:t>
+                <w:t xml:space="preserve">hal-05097381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensing the conformational changes thanks to chirality</w:t>
               </w:r>
@@ -6181,51 +6181,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392696v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoshang Sahib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gassenq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baguenard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117749" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Sickinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc04717b" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580931v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mizzoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ruggieri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ00550C" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036730v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36782-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127855v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Andrea Mattei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montigaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefeuvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Argouarch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc00858d" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235297v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Andrieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gibaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bauland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Divoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC02076B" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390161v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Mosser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Kuku&#322;ka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28217322" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456416v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Dhbaibi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23392" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782012v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202100302" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716270v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Wicky" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paccoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Luyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5020066" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736110v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Hubley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Guy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202200394" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774532v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599256v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Richiero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sandoval" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lefevre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028211071141" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Di Pietro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Placide" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI01194K" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194354v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flores Gonzalez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100903" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333839v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sadek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00995" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988194v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B Kelber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zahouani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaaf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202010604" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099528v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Blanchard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0423" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316017v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b01465" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896310v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Guy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Brevet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b07401" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018377v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Checroun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889548v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadiouche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00975" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889555v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bertorelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Russier-Antoine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Calin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b00611" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290192v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Novotny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Sebera" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Bulir" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2015.379" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01260351v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Reynaldo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Srebro-Hooper" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Moore" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504174" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289459v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kulesza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Soleilhac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnsc.2016.08.008" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896768v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benichou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.002516" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309847v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Novotny" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bulir" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fitl" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8474-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896753v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hadiouche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.12.016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFWMH1ML-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013662v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pereira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Moine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4836856" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897234v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guillin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.06.038" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNRSW1LD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898569v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stoita-Crisan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vautey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.05.015" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5JL8N81-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898662v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grenard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b908104f" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1263D5B8853685EB83BB83DAC30B0C2F1506E64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865859v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Panczer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865738v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865985v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Wicky" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896339v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruyere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benichou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2079084" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896772v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2065014" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114772v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chalaye" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat Kiraev" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097381v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavazza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381943v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizzoni Silvia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381846v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi P Malikidogo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097487v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773822v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392696v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoshang Sahib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gassenq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baguenard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117749" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Sickinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc04717b" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580931v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mizzoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ruggieri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ00550C" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127855v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Andrea Mattei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montigaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefeuvre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Argouarch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc00858d" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390161v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Mosser" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Kuku&#322;ka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28217322" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235297v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Andrieux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gibaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bauland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Divoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC02076B" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036730v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36782-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456416v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Dhbaibi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23392" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782012v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202100302" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716270v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Wicky" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paccoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Luyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5020066" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736110v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Hubley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Guy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202200394" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599256v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Richiero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sandoval" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lefevre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028211071141" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774532v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Di Pietro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Placide" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI01194K" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194354v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flores Gonzalez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100903" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333839v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sadek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00995" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988194v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B Kelber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zahouani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaaf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202010604" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316017v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b01465" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099528v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Blanchard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0423" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889555v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bertorelle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Russier-Antoine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Calin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b00611" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896310v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Guy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Brevet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b07401" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018377v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Checroun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889548v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadiouche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00975" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290192v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Novotny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Sebera" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Bulir" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2015.379" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01260351v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Reynaldo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Srebro-Hooper" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Moore" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504174" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289459v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kulesza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Soleilhac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnsc.2016.08.008" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896753v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hadiouche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.12.016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFWMH1ML-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896768v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benichou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.002516" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309847v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Novotny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bulir" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fitl" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8474-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013662v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pereira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Moine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4836856" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897234v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guillin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.06.038" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNRSW1LD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898569v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stoita-Crisan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vautey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.05.015" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5JL8N81-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898662v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grenard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b908104f" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1263D5B8853685EB83BB83DAC30B0C2F1506E64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865859v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Panczer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865738v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865985v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Wicky" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896339v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruyere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benichou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2079084" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896772v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2065014" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097487v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chalaye" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat Kiraev" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114772v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381846v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizzoni Silvia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi P Malikidogo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavazza" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381943v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097381v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773822v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>