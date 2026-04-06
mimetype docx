--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -758,51 +758,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop of Crystal Growth Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Berlin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895195v1</w:t>
+                <w:t xml:space="preserve">hal-01777840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain structure of multi-crystalline silicon : x-ray synchrotron imaging characterization</w:t>
               </w:r>
@@ -866,51 +866,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop of Crystal Growth Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Berlin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01777840v1</w:t>
+                <w:t xml:space="preserve">hal-02895195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1075,364 +1075,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D and 3D Characterization of Damage Mechanisms in A319 Alloy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hosdez</w:t>
+                <w:t xml:space="preserve">Effect of Fe and Mn Content on the Microstructures and Tensile Behaviour of AlSi7Cu3 Alloy: Thermal Analysis and Tensile Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaidao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. El Bartali</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Tandjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tandjaoui</w:t>
+                <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangzhen Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-022-00917-8⟩</w:t>
+              <w:t xml:space="preserve">Metals and Materials International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (9), pp.2118-2133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12540-021-01116-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833519v1</w:t>
+                <w:t xml:space="preserve">hal-03662522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Fe and Mn Content on the Microstructures and Tensile Behaviour of AlSi7Cu3 Alloy: Thermal Analysis and Tensile Tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zaidao Li</w:t>
+                <w:t xml:space="preserve">2D and 3D Characterization of Damage Mechanisms in A319 Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hosdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
+                <w:t xml:space="preserve">A. El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiangzhen Zhu</w:t>
+                <w:t xml:space="preserve">A. Tandjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals and Materials International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (9), pp.2118-2133. </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12540-021-01116-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-022-00917-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662522v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of duration of solution heat treatment on the evolution of 3D microstructure in AlSi7Cu3 alloy: A quantitative X-ray tomography study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaidao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Tandjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Balloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1479,90 +1479,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ 3D characterization of tensile damage mechanisms in A319 aluminium alloy using X-ray tomography and digital volume correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaidao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Tandjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1741,295 +1741,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Sr, Fe and Mn content and casting process on the microstructures and mechanical properties of AlSi7Cu3 alloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Influence of Fe content on the damage mechanism in A319 aluminum alloy: Tensile tests and digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaidao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Tandjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Osmond</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2017.02.041⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Special Issue on ‘Modern Imaging Techniques in Fracture and Damage Analyses’: Selected papers from the 21st European Conference of Fracture (ECF 21), held in Catania, Sicily, Italy, on 20–24 June 2016, 183, pp.94-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03671549v1</w:t>
+                <w:t xml:space="preserve">hal-02737739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Fe content on the damage mechanism in A319 aluminum alloy: Tensile tests and digital image correlation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Influence of Sr, Fe and Mn content and casting process on the microstructures and mechanical properties of AlSi7Cu3 alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaidao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Tandjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Witz</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Osmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Special Issue on ‘Modern Imaging Techniques in Fracture and Damage Analyses’: Selected papers from the 21st European Conference of Fracture (ECF 21), held in Catania, Sicily, Italy, on 20–24 June 2016, 183, pp.94-108. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 689, pp.286-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2017.02.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737739v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of liquid oxide interactions with refractory substrates via sessile drop method</w:t>
               </w:r>
@@ -2149,90 +2149,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage investigation in A319 aluminum alloy by digital image correlation during in-situ tensile tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaidao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Tandjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2411,303 +2411,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01120975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of grain boundary grooves at the solid–liquid interface during directional solidification of multi-crystalline silicon: in situ characterization by X-ray imaging</w:t>
+                <w:t xml:space="preserve">Twinning occurrence and grain competition in multi-crystalline silicon during solidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Tandjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mangelinck-Noël</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mangelinck-Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Reinhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Billia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2013.05.023⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (2-3), pp.141 - 148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2012.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895204v1</w:t>
+                <w:t xml:space="preserve">hal-02895202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twinning occurrence and grain competition in multi-crystalline silicon during solidification</w:t>
+                <w:t xml:space="preserve">Investigation of grain boundary grooves at the solid–liquid interface during directional solidification of multi-crystalline silicon: in situ characterization by X-ray imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Tandjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mangelinck-Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reinhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Billia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mangelinck-Noel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tamzin Lafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 377, pp.203 - 211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2013.05.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2012.12.001⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895202v1</w:t>
+                <w:t xml:space="preserve">hal-02895204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2862,51 +2862,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244935v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Picart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Tandjaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244922v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Guerin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bennani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021172v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis dos Santos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hosdez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Limodin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bartali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344481v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Limodin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736338v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dahdah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895195v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reboud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duffar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777840v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Faham" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833519v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bartali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tandjaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-022-00917-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662522v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaidao Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quaegebeur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhen Zhu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12540-021-01116-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130336v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balloy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2021.110919" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933501v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139920" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354441v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aveson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinhart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goddard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Nguyen-Thi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mangelinck-No&#235;l" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-019-05429-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671549v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osmond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.02.041" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737739v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.05.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259839v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cherif" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carroz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9504-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612317v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.426" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120975v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#232;cle Riberi-B&#233;ridot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Billia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.02.024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895204v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamzin Lafford" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.05.023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5LR0GD4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895202v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mangelinck-Noel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guichard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2012.12.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244935v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Picart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Tandjaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244922v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Guerin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bennani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021172v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis dos Santos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hosdez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Limodin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bartali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344481v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Limodin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736338v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dahdah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777840v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reboud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duffar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895195v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Faham" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662522v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaidao Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quaegebeur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhen Zhu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12540-021-01116-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833519v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bartali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tandjaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-022-00917-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130336v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balloy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2021.110919" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933501v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139920" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354441v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aveson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinhart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goddard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Nguyen-Thi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mangelinck-No&#235;l" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-019-05429-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737739v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.05.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671549v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osmond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.02.041" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259839v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cherif" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carroz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9504-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612317v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.426" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120975v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#232;cle Riberi-B&#233;ridot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Billia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.02.024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895202v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mangelinck-Noel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guichard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2012.12.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895204v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamzin Lafford" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.05.023" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5LR0GD4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>