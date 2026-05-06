--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -758,51 +758,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop of Crystal Growth Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Berlin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01777840v1</w:t>
+                <w:t xml:space="preserve">hal-02895195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain structure of multi-crystalline silicon : x-ray synchrotron imaging characterization</w:t>
               </w:r>
@@ -866,51 +866,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop of Crystal Growth Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Berlin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895195v1</w:t>
+                <w:t xml:space="preserve">hal-01777840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1075,364 +1075,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Fe and Mn Content on the Microstructures and Tensile Behaviour of AlSi7Cu3 Alloy: Thermal Analysis and Tensile Tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D and 3D Characterization of Damage Mechanisms in A319 Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hosdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaidao Li</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amina Tandjaoui</w:t>
+                <w:t xml:space="preserve">A. El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xiangzhen Zhu</w:t>
+                <w:t xml:space="preserve">A. Tandjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals and Materials International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12540-021-01116-1⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-022-00917-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662522v1</w:t>
+                <w:t xml:space="preserve">hal-03833519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D and 3D Characterization of Damage Mechanisms in A319 Alloy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hosdez</w:t>
+                <w:t xml:space="preserve">Effect of Fe and Mn Content on the Microstructures and Tensile Behaviour of AlSi7Cu3 Alloy: Thermal Analysis and Tensile Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaidao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Tandjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. El Bartali</w:t>
+                <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tandjaoui</w:t>
+                <w:t xml:space="preserve">Xiangzhen Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Metals and Materials International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (9), pp.2118-2133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-022-00917-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12540-021-01116-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833519v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of duration of solution heat treatment on the evolution of 3D microstructure in AlSi7Cu3 alloy: A quantitative X-ray tomography study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaidao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Tandjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Balloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1479,90 +1479,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ 3D characterization of tensile damage mechanisms in A319 aluminium alloy using X-ray tomography and digital volume correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaidao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Tandjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1741,295 +1741,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Fe content on the damage mechanism in A319 aluminum alloy: Tensile tests and digital image correlation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Influence of Sr, Fe and Mn content and casting process on the microstructures and mechanical properties of AlSi7Cu3 alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaidao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Tandjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Witz</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Osmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.05.006⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 689, pp.286-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2017.02.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737739v1</w:t>
+                <w:t xml:space="preserve">hal-03671549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Sr, Fe and Mn content and casting process on the microstructures and mechanical properties of AlSi7Cu3 alloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Influence of Fe content on the damage mechanism in A319 aluminum alloy: Tensile tests and digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaidao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Tandjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Osmond</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 689, pp.286-297. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Special Issue on ‘Modern Imaging Techniques in Fracture and Damage Analyses’: Selected papers from the 21st European Conference of Fracture (ECF 21), held in Catania, Sicily, Italy, on 20–24 June 2016, 183, pp.94-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2017.02.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671549v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of liquid oxide interactions with refractory substrates via sessile drop method</w:t>
               </w:r>
@@ -2149,90 +2149,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage investigation in A319 aluminum alloy by digital image correlation during in-situ tensile tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaidao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Tandjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2862,51 +2862,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244935v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Picart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Tandjaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244922v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Guerin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bennani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021172v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis dos Santos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hosdez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Limodin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bartali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344481v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Limodin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736338v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dahdah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777840v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reboud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duffar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895195v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Faham" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662522v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaidao Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quaegebeur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhen Zhu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12540-021-01116-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833519v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bartali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tandjaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-022-00917-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130336v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balloy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2021.110919" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933501v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139920" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354441v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aveson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinhart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goddard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Nguyen-Thi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mangelinck-No&#235;l" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-019-05429-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737739v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.05.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671549v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osmond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.02.041" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259839v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cherif" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carroz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9504-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612317v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.426" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120975v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#232;cle Riberi-B&#233;ridot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Billia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.02.024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895202v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mangelinck-Noel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guichard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2012.12.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895204v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamzin Lafford" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.05.023" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5LR0GD4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244935v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Picart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Tandjaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244922v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Guerin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bennani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021172v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis dos Santos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hosdez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Limodin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bartali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344481v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Limodin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736338v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dahdah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895195v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reboud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duffar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777840v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Faham" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833519v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bartali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tandjaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-022-00917-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662522v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaidao Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quaegebeur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhen Zhu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12540-021-01116-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130336v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balloy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2021.110919" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933501v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139920" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354441v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aveson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinhart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goddard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Nguyen-Thi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mangelinck-No&#235;l" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-019-05429-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671549v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osmond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.02.041" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737739v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.05.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259839v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cherif" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carroz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9504-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612317v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.426" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120975v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#232;cle Riberi-B&#233;ridot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Billia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.02.024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895202v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mangelinck-Noel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guichard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2012.12.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895204v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamzin Lafford" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.05.023" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5LR0GD4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>