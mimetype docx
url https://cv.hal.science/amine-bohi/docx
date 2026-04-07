--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -187,848 +187,835 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CG-MER dyadic multimodal dataset for spontaneous french conversations: annotation, analysis and assessment benchmark</w:t>
+                <w:t xml:space="preserve">Efficient AudioVisual Fusion Architectures for Emotion Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Ben Letaifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bohi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rim Slama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12193-025-00468-x⟩</w:t>
+              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00521-026-12056-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362324v1</w:t>
+                <w:t xml:space="preserve">hal-05553820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel deep learning approach for facial emotion recognition: application to detecting emotional responses in elderly individuals with Alzheimer’s disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The CG-MER dyadic multimodal dataset for spontaneous french conversations: annotation, analysis and assessment benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Ben Letaifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Imad Sfeir</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Slama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00521-024-10938-0⟩</w:t>
+              <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12193-025-00468-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157974v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel deep learning approach for facial emotion recognition: application to detecting emotional responses in elderly individuals with Alzheimer’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine El Boudouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Sfeir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Computing and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+              <w:t xml:space="preserve">, 2024, 37 (6), pp.5235-5253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00521-024-10938-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862717v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of surface motion patterns in highly deformable soft tissue organs from dynamic MRI: An application to assess 4D bladder motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Makki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Emmanuel Bellemare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 218, pp.106708. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cmpb.2022.106708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of biophysical parameters in a biomechanical model of cortical folding patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Al Harrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Dinomais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.7686. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-021-87124-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alterations in Cortical Morphology after Neonatal Stroke: Compensation in the Contralesional Hemisphere?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Al Harrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Groeschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Hertz‐pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 79 (4), pp.303-316. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/dneu.22679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier Descriptors Based on the Structure of the Human Primary Visual Cortex with Applications to Object Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincente Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10851-016-0669-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1038,182 +1025,182 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGCD-Net: Attention Guided Context Debiasing Network for Emotion Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varsha Devi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pardeep Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Image Analysis and Processing – ICIAP 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sapienza University of Rome, Sep 2025, Rome, Italy. pp.533-545, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-10185-3_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05438067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-face emotion detection for effective Human-Robot Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ala Yahyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouaad Oujabour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Ben Letaifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1228,696 +1215,700 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Pain Classification using Spatio-Temporal Deep Learning Approaches with Facial Expressions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aafaf Ridouan</w:t>
+                <w:t xml:space="preserve">Evaluating Deep Convolutional Neural Network Architectures for Facial Emotion Recognition in Autistic Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Bougriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Youssef Mourchid</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Tomaszewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Machine Vision (ICMV 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Edimbourg (Ecosse), United Kingdom</w:t>
+              <w:t xml:space="preserve">13th Machine Intelligenceand Digital Interaction, MIDI Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Varsovie (Warsaw), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863116v2</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CG-MER: a card game-based multimodal dataset for emotion recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nisrine Farhat</w:t>
+                <w:t xml:space="preserve">Improving Pain Classification using Spatio-Temporal Deep Learning Approaches with Facial Expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aafaf Ridouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Salmi</w:t>
+                <w:t xml:space="preserve">Youssef Mourchid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixteenth International Conference on Machine Vision (ICMV 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Conference on Machine Vision (ICMV 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Edimbourg (Ecosse), United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543385v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863116v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EmoNeXt: an Adapted ConvNeXt for Facial Emotion Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine El Boudouri</w:t>
+                <w:t xml:space="preserve">CG-MER: a card game-based multimodal dataset for emotion recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Ben Letaifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Salmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 25th International Workshop on Multimedia Signal Processing (MMSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MMSP59012.2023.10337732⟩</w:t>
+              <w:t xml:space="preserve">Sixteenth International Conference on Machine Vision (ICMV 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Yerevan, France. pp.20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3023377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543344v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EmoNeXt: an Adapted ConvNeXt for Facial Emotion Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine El Boudouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bohi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE 25th International Workshop on Multimedia Signal Processing (MMSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Poitiers, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MMSP59012.2023.10337732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Vector Fields Across Surfaces: Interest for Characterizing the Orientations of Cortical Folds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Auzias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Nous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.391-395, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On early brain folding patterns using biomechanical growth modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Al Harrach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Dinomais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC 2019 : 41st Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Berlin, Germany. pp.146-149, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8856670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1927,154 +1918,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A FRAMEWORK TO STUDY THE IMPACT OF INITIAL GEOMETRY ON CORTICAL MORPHOGENESIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Al Harrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Dinomais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Annual Meeting of the Organization for Human Brain Mapping (OHBM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2084,114 +2075,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descripteurs de Fourier inspirés de la structure du cortex visuel primaire humain : Application à la reconnaissance de navires dans le cadre de la surveillance maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bohi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement des images [eess.IV]. Université de Toulon, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017TOUL0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01611384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2259,51 +2250,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3727915"/>
+    <w:nsid w:val="14EBC29E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2490,51 +2481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amine-bohi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2435-3017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362324v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ben Letaifa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bohi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Slama" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-025-00468-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157974v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Boudouri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Sfeir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-024-10938-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862717v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03658072v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Makki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin C. Ogier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Emmanuel Bellemare" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.106708" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218635v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Al Harrach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87124-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285917v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Groeschel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz&#8208;pannier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22679" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383846v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Prandi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincente Guis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gauthier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-016-0669-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438067v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varsha Devi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardeep Kumar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-10185-3_42" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877043v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ala Yahyaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouaad Oujabour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863116v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aafaf Ridouan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mourchid" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543385v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Farhat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ben Letaifa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Salmi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3023377" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543344v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337732" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157962v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890384v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Nous" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897251" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285995v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856670" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956889v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Wang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Al Harrach" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dinomais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rousseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01611384v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOUL0002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amine-bohi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2435-3017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553820v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ben Letaifa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bohi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-026-12056-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362324v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Slama" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-025-00468-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157974v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Boudouri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Sfeir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-024-10938-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03658072v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Makki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin C. Ogier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Emmanuel Bellemare" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.106708" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218635v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Al Harrach" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87124-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285917v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Groeschel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz&#8208;pannier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22679" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383846v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Prandi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincente Guis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gauthier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-016-0669-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438067v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varsha Devi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardeep Kumar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-10185-3_42" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877043v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ala Yahyaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouaad Oujabour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558924v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Bougriche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Tomaszewski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863116v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aafaf Ridouan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mourchid" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Farhat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Salmi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3023377" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157962v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337732" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890384v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Nous" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897251" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285995v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856670" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956889v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Al Harrach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dinomais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rousseau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01611384v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOUL0002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>