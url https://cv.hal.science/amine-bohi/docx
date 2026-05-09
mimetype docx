--- v1 (2026-04-07)
+++ v2 (2026-05-09)
@@ -999,51 +999,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1340,239 +1340,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Pain Classification using Spatio-Temporal Deep Learning Approaches with Facial Expressions</w:t>
+                <w:t xml:space="preserve">CG-MER: a card game-based multimodal dataset for emotion recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aafaf Ridouan</w:t>
+                <w:t xml:space="preserve">Nisrine Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Ben Letaifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Mourchid</w:t>
+                <w:t xml:space="preserve">Rim Salmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Machine Vision (ICMV 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sixteenth International Conference on Machine Vision (ICMV 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Yerevan, France. pp.20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3023377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04863116v2</w:t>
+                <w:t xml:space="preserve">hal-04543385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CG-MER: a card game-based multimodal dataset for emotion recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nisrine Farhat</w:t>
+                <w:t xml:space="preserve">Improving Pain Classification using Spatio-Temporal Deep Learning Approaches with Facial Expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aafaf Ridouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rim Salmi</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Mourchid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixteenth International Conference on Machine Vision (ICMV 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Conference on Machine Vision (ICMV 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Edimbourg (Ecosse), United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543385v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863116v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EmoNeXt: an Adapted ConvNeXt for Facial Emotion Recognition</w:t>
               </w:r>
@@ -1871,201 +1871,335 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8856670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global Perturbation of Initial Geometry in a Biomechanical Model of Cortical Morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Al Harrach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Dinomais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2019 41st Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Berlin, Germany. pp.442-445, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8856723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A FRAMEWORK TO STUDY THE IMPACT OF INITIAL GEOMETRY ON CORTICAL MORPHOGENESIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Al Harrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Dinomais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Annual Meeting of the Organization for Human Brain Mapping (OHBM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2075,114 +2209,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descripteurs de Fourier inspirés de la structure du cortex visuel primaire humain : Application à la reconnaissance de navires dans le cadre de la surveillance maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bohi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement des images [eess.IV]. Université de Toulon, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017TOUL0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01611384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2250,51 +2384,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14EBC29E"/>
+    <w:nsid w:val="2C0C63ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2481,51 +2615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amine-bohi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2435-3017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553820v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ben Letaifa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bohi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-026-12056-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362324v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Slama" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-025-00468-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157974v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Boudouri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Sfeir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-024-10938-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03658072v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Makki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin C. Ogier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Emmanuel Bellemare" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.106708" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218635v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Al Harrach" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87124-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285917v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Groeschel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz&#8208;pannier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22679" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383846v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Prandi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincente Guis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gauthier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-016-0669-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438067v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varsha Devi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardeep Kumar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-10185-3_42" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877043v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ala Yahyaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouaad Oujabour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558924v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Bougriche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Tomaszewski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863116v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aafaf Ridouan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mourchid" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Farhat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Salmi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3023377" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157962v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337732" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890384v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Nous" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897251" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285995v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856670" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956889v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Al Harrach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dinomais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rousseau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01611384v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOUL0002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amine-bohi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2435-3017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553820v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ben Letaifa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bohi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-026-12056-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362324v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Slama" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-025-00468-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157974v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Boudouri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Sfeir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-024-10938-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03658072v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Makki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin C. Ogier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Emmanuel Bellemare" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.106708" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218635v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Al Harrach" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87124-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285917v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Groeschel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz&#8208;pannier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22679" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383846v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Prandi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincente Guis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gauthier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-016-0669-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438067v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varsha Devi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardeep Kumar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-10185-3_42" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877043v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ala Yahyaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouaad Oujabour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558924v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Bougriche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Tomaszewski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543385v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Farhat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Salmi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3023377" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863116v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aafaf Ridouan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mourchid" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157962v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337732" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890384v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Nous" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897251" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285995v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856670" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02510179v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856723" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956889v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Al Harrach" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dinomais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rousseau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01611384v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOUL0002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>