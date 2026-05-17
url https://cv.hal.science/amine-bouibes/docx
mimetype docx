--- v1 (2026-03-29)
+++ v2 (2026-05-17)
@@ -1321,403 +1321,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promising optical characteristics of zinc peroxide from first-principles investigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Zaoui</w:t>
+                <w:t xml:space="preserve">Microscopic Formation Mechanism of Solid Electrolyte Interphase Film in Lithium-Ion Batteries with Highly Concentrated Electrolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norio Takenaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Luo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Takuya Fujie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuki Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsuo Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (5), pp.2564-2571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b11650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254183v1</w:t>
+                <w:t xml:space="preserve">hal-04137573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration Effect of Fluoroethylene Carbonate on the Formation of Solid Electrolyte Interphase Layer in Sodium-Ion Batteries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Norio Takenaka</w:t>
+                <w:t xml:space="preserve">Promising optical characteristics of zinc peroxide from first-principles investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takuya Fujie</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">W. Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ahuja</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Solid State Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 263, pp.106--124</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137424v1</w:t>
+                <w:t xml:space="preserve">hal-03254183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic Formation Mechanism of Solid Electrolyte Interphase Film in Lithium-Ion Batteries with Highly Concentrated Electrolyte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concentration Effect of Fluoroethylene Carbonate on the Formation of Solid Electrolyte Interphase Layer in Sodium-Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norio Takenaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takuya Fujie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Atsuo Yamada</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kei Kubota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinichi Komaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122 (5), pp.2564-2571. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (34), pp.28525-28532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b11650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b07530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137573v1</w:t>
+                <w:t xml:space="preserve">hal-04137424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promising optical characteristics of zinc peroxide from first-principles investigation</w:t>
               </w:r>
@@ -1729,64 +1729,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ahuja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 263, pp.6-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2402,51 +2402,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685051v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Reguieg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouibes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.137763" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542746v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouibes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdouline Laanaiya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19811" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04137627v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Sakaki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Nagaoka" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c06224" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04137629v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslam Kunhi Mohamed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bauchy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziga Casar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2022.175" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04137594v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio Takenaka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Kubota" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Komaba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA07333H" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04137568v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Yamada" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuo Yamada" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202100574" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256545v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2021.110118" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256477v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2019.109161" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04137600v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumen Saha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79038-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04137581v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laanaiya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105916" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6J30CJ8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04137590v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b02392" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254183v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Luo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ahuja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04137424v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Fujie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b07530" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04137573v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b11650" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04137622v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2017.06.012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D9Z9RF6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04137598v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2015.07.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5G4FPT8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04137616v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12330" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04137579v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05172" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04137586v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tunega" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2013.05.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8MSNF3F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685051v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Reguieg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouibes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.137763" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542746v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouibes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdouline Laanaiya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19811" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04137627v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Sakaki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Nagaoka" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c06224" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04137629v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslam Kunhi Mohamed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bauchy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziga Casar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2022.175" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04137594v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio Takenaka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Kubota" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Komaba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA07333H" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04137568v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Yamada" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuo Yamada" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202100574" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256545v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2021.110118" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256477v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2019.109161" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04137600v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumen Saha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79038-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04137581v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laanaiya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105916" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6J30CJ8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04137590v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b02392" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04137573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Fujie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b11650" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Luo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ahuja" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04137424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b07530" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04137622v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2017.06.012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D9Z9RF6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04137598v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2015.07.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5G4FPT8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04137616v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12330" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04137579v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05172" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04137586v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tunega" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2013.05.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8MSNF3F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>