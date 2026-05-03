--- v0 (2026-03-29)
+++ v1 (2026-05-03)
@@ -1447,230 +1447,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réacteur à inversion de flux : une solution pour le piégeage de catalyseurs homogènes en réacteurs continus</w:t>
+                <w:t xml:space="preserve">ÉTUDE CINÉTIQUE DE LA RÉACTION DE SUZUKI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Djakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude de Bellefon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6eme Colloque Fédération gay-Lussac (Chimie connectée)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">SFGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790195v1</w:t>
+                <w:t xml:space="preserve">hal-04772183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ÉTUDE CINÉTIQUE DE LA RÉACTION DE SUZUKI</w:t>
+                <w:t xml:space="preserve">Le réacteur à inversion de flux : une solution pour le piégeage de catalyseurs homogènes en réacteurs continus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Meille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Djakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude de Bellefon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">6eme Colloque Fédération gay-Lussac (Chimie connectée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772183v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reverse flow reactor for Suzuki reaction</w:t>
               </w:r>
@@ -1974,51 +1974,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76EFD36A"/>
+    <w:nsid w:val="F96E98E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2205,51 +2205,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amine-bourouina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6242-4886" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240118v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourouina Amine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tollet Malo Tollet Malo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagniere Emilie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebaz Noureddine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.08.033" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089743v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jabbari-Hichri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bourouina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Biard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denicourt-Nowicki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roucoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3re00111c" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968824v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Oswald" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lido" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Dong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rataboul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10090989" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081075v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Bellefon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9010060" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094809v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41981-018-0020-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086109v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Huang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Tollet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744637v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chabanon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772156v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649128v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Bellefon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790148v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790195v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djakovitch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769004v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oswald" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rataboul" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02482607v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSE1258" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amine-bourouina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6242-4886" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240118v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourouina Amine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tollet Malo Tollet Malo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagniere Emilie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebaz Noureddine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.08.033" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089743v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jabbari-Hichri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bourouina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Biard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denicourt-Nowicki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roucoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3re00111c" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968824v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Oswald" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lido" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Dong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rataboul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10090989" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081075v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Bellefon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9010060" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094809v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41981-018-0020-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086109v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Huang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Tollet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744637v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chabanon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772156v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649128v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Bellefon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790148v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772183v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djakovitch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790195v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769004v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oswald" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rataboul" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02482607v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSE1258" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>