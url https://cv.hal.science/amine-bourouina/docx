--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -94,50 +94,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-6242-4886</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">HDY-Ii4AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -200,639 +221,639 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive study of calcium dissolution kinetics from recycled concrete fines: Experimental and modeling insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourouina Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tollet Malo Tollet Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gagniere Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebaz Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chabanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 221, pp.610-626. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cherd.2025.08.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open cell foam materials as Pd reservoirs for Suzuki-Miyaura coupling catalysis at ppb level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jabbari-Hichri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Denicourt-Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roucoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d3re00111c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic Study of the Herrmann–Beller Palladacycle-Catalyzed Suzuki–Miyaura Coupling of 4-Iodoacetophenone and Phenylboronic Acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Lido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rataboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (9), pp.989. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/catal10090989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About Solid Phase vs. Liquid Phase in Suzuki-Miyaura Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude de Bellefon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), pp.60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/catal9010060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A flow split test to discriminating between heterogeneous and homogeneous contributions in Suzuki coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude de Bellefon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of flow chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (3-4), pp.117-121. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41981-018-0020-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -842,374 +863,374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précipitation du carbonate de calcium dans un réacteur à lit garni en mousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Tollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISTAL 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05086109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capture de CO2 par un procédé de carbonatation de gravats de béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Tollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Chabanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative flow reactor to study the nature of active species in Suzuki Miyaura reaction of iodoacetophenone with phenylboronic acid in ethanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude de Bellefon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1219,577 +1240,577 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation and control of active species for enhanced activity and selectivity in ligand‐free Pd catalysis at ppb levels in C‐C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jabbari-Hichri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Bellefon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th ICC - International Congress on Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous foam reactor to determine the contributions of liquid vs. solid phase mechanism in the Suzuki-Miyaura coupling with supported Pd catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude de Bellefon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Structured Catalysts and Reactors (ICOSCAR6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bad Herrenalb, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ÉTUDE CINÉTIQUE DE LA RÉACTION DE SUZUKI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Le réacteur à inversion de flux : une solution pour le piégeage de catalyseurs homogènes en réacteurs continus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude de Bellefon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">6eme Colloque Fédération gay-Lussac (Chimie connectée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772183v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réacteur à inversion de flux : une solution pour le piégeage de catalyseurs homogènes en réacteurs continus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">ÉTUDE CINÉTIQUE DE LA RÉACTION DE SUZUKI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Djakovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude de Bellefon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6eme Colloque Fédération gay-Lussac (Chimie connectée)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">SFGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790195v1</w:t>
+                <w:t xml:space="preserve">hal-04772183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reverse flow reactor for Suzuki reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rataboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Bellefon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème édition du Congrès sur la Catalyse et la Chimie Fine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1799,114 +1820,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desperately Seeking For The Catalytic Species In Suzuki-Miyaura Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bourouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chemical and Process Engineering. Université de Lyon, 2019. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2019LYSE1258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02482607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1974,51 +1995,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F96E98E8"/>
+    <w:nsid w:val="28AF0B28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2205,51 +2226,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amine-bourouina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6242-4886" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240118v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourouina Amine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tollet Malo Tollet Malo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagniere Emilie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebaz Noureddine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.08.033" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089743v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jabbari-Hichri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bourouina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Biard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denicourt-Nowicki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roucoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3re00111c" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968824v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Oswald" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lido" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Dong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rataboul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10090989" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081075v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Bellefon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9010060" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094809v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41981-018-0020-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086109v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Huang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Tollet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744637v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chabanon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772156v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649128v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Bellefon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790148v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772183v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djakovitch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790195v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769004v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oswald" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rataboul" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02482607v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSE1258" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amine-bourouina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6242-4886" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=HDY-Ii4AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240118v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourouina Amine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tollet Malo Tollet Malo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagniere Emilie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebaz Noureddine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.08.033" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089743v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jabbari-Hichri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bourouina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Biard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denicourt-Nowicki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roucoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3re00111c" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968824v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Oswald" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lido" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Dong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rataboul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10090989" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081075v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Bellefon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9010060" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094809v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41981-018-0020-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086109v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Huang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Tollet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chabanon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772156v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649128v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Bellefon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790148v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790195v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772183v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djakovitch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oswald" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rataboul" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02482607v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSE1258" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>